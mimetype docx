--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Perrin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">directeur de recherche au CNRS (UMR 5608 TRACES, Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tperrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8788-3437</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">055851355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de recherche HDR au CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France ; 54 ans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Toulouse Jean-Jaurès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison de la Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS — UMR 5608 TRACES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5, allée Antonio-Machado</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F-31058 Toulouse cedex 9</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas.perrin[at]cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2018 à 2022 : directeur adjoint de l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 5608 TRACES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (~200 membres)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : membre élu du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique de l'Institut INEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : coordinateur de la plateforme ArchéoScience du laboratoir </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 : directeur de la revue </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011–2014 : expert pour le Mésolithique et le Néolithique à la Commission interrégionale de l’Archéologie (CIRA) Centre-Est (régions Rhône-Alpes et Auvergne).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007–2014 : responsable de l’équipe de recherche sur le Néolithique au sein de l’</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 5608 TRACES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (~60 membres).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007–2014 et 2016–2020 : membre du Conseil de Laboratoire de l’</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 5608</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de 2018 à 2023 : responsable de l'International Research Network « </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECAPAN : des derniers chasseurs aux premiers agropasteurs en Afrique du Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016–2017 : directeur du programme international de recherche IDEX (Université Fédérale de Toulouse) « MeNeMOIA — du Mésolithique au Néolithique en Méditerranée occidentale : l’impact africain » (budget de 200 k€ - </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://menemoia.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2014 à 2019 : membre du projet ANR « ProCome : Les prolongements continentaux de la néolithisation méditerranéenne », dirigé par C. Manen (CNRS UMR 5608) ; responsable du 2nd atelier « Séquences » (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.anrprocome.com/organisation.php/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009–2013 : membre du projet ANR « Méso-Néo : Les derniers chasseurs-collecteurs en Europe occidentale », dirigé par P. Allard (CNRS UMR 7055).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008–2009 : directeur du projet de recherche « Fonctionnement des sociétés mésolithiques aux 7e et 6e millénaires avant notre ère en Europe occidentale : le prodrome du Néolithique ? » (Fondation Fyssen, budget de 26 k€).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-organisation de 19 colloques nationaux et internationaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">100 présentations dans des colloques nationaux et internationaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur ou codirecteur de la publication de 13 livres (4 monographies et 9 actes de colloques).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commissions et comités de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2013 : membre de la commission UISPP « Holocene Hunter-Gatherers in Southern Europe and the Mediterranean/Pontian Basin », dirigée par P. Arias (Université de Santander, Espagne).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012–2013 : membre de la commission UISPP « Settlement strategies and mobility in mountain environment », dirigée par S. Grimaldi (Université de Trento, Italie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre permanent des comités de lecture des revues et publications suivantes : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2002), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine d’une île</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2013), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia**Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2013) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Relecteur pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française, Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology, Journal of Lithic Studies, Lithic Technology, P@lethnologie, Quaternary International, Radiocarbon, Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et pour divers actes de colloques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de terrain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016, responsable de la fouille programmée de Basi (Serra-di-Ferro, Corse, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mésolithique, Néolithique ancien, moyen, récent, final, âge du Bronze.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012, responsable de la fouille programmée de Roquemissou (Montrozier, Aveyron, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Paléolithique final, Premier et Second Mésolithique, Néolithique ancien, moyen et final.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1998, responsable de 5 prospections et sondages et 6 fouilles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 1992 à 2004, 33 mois de fouilles de sauvetage en France et en Suisse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à 17 chantiers différents comme bénévole en France, à Chypre et en Syrie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience internationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Post-doctorant à Trento (Italie, 2002–2003) et à Valence (Espagne, 2004).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions d’études à Chypre, Italie, Syrie, Turquie, Espagne, Croatie, Canada et USA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016, cours de Masters sur « Les datations 14C et la modélisation bayésienne » (6h/an).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2008, cours de Masters sur « Bases de données et archéologie » (3h/an) et « Archéologie et statistiques » (9h/an).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1998, organisation de 4 séminaires de recherche et participation à 23 autres dans diverses universités en France et en Italie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2002 : Assistant temporaire d’enseignement et de recherche (ATER) au Collège de France (Paris) auprès de la chaire du Professeur Jean Guilaine « Civilisations de l’Europe au Néolithique et à l’âge du Bronze ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement d’étudiants (depuis 2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master (tutorat) : 11</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master (direction) : 22</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses (tutorat) : 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses (codirection) : 8</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrozier. Fouille programmée 2023 à Roquemissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'archéologie aveyronnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 37, pp.233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le Mésolithique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 634, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Free from Field Layers: The Interest of Post-excavation Stratigraphies (PES) for Producing Reliable Archaeological Interpretations and Increasing Chronological Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-023-00155-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04234326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4500 years of morphological diversification in Western Europe wild boars (Sus scrofa) and the consequences of the Neolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.108100. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionnels vases en pierre de la transition 5e - 4e millénaires avant notre ère à Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Actualités scientifiques, 120 (4), pp.625-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Capsian: Lithic Variability Among Holocene Maghreb Hunter-Gatherers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.169-203. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-023-09514-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou (Montrozier) : 9000 ans d'occupations durant la Préhistoire récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimòni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102, pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Time of the Last Hunters: Chronocultural Aspects of Early Holocene Societies in the Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What relations between North Africa and Europe in the Early Holocne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther López-Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tabona. Revista de Prehistoria y de Arqueología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.257-277. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.tabona.2022.22.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s new about recent archeological fieldwork from the late Paleolithic site of Columnata (Tiaret, Algeria)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Roumane-Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Chaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Archéologie Marocaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.81-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relations entre l'Afrique du Nord et l'Europe au début de l'Holocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther López-Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tabona. Revista de Prehistoria y de Arqueología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.13-34. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.tabona.2022.22.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics of Armatures in Southern France in the Late Mesolithic and Early Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.905-924. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring childhood mobility in Neolithic Southern France (Roquemissou) using incremental analyses of Sr isotope ratios in tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dolphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Jackes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Yakymchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.103417. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoriality and Settlement in Southern France in the Early Neolithic: Diversity as a Strategy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.923-938. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2020-0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential interactions between Mesolithic hunter-gatherers and Neolithic farmers in the Western Mediterranean: The geochronological data revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0246964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spread of Farming Economy in the Western Mediterranean : A short Reply to Ammerman (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (3), pp.751 - 757. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2021.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic industries and plant processing in the Epipalaeolithic Maghreb: Evidence from use-wear analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lubell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 555, pp.47-65. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Knapping and the Timing of Innovation: New Chrono-Cultural Data on Prehistoric Groups of the Early Holocene in the Maghreb, Northwest Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lubell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaïd-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, pp.e1 - e51. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2019.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithic (ca. 5850-4500 cal BC) agricultural diffusion in the Western Mediterranean: An update of archaeobotanical data in SW France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0230731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Obsidian in the Northern French Alps during the Early Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (3), pp.180-194. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00934690.2019.1580077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommet de l’iceberg ? Colonisation pionnière et néolithisation de la France méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (2), pp.317-361. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.15002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro, Basi 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2018-2019, pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic transition in the western Mediterranean: a complex and non-linear diffusion process—The radiocarbon record revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), pp.531-571. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2018.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDA : une Base de Données Archéologique collaborative en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (1), pp.159-162. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.14988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro, Basi 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2018-2019, pp.113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrozier, Roquemissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2016, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro, Basi 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2016-2017, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypothèse de l’acculturation dans le processus de néolithisation : approche logiciste de quelques exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pm.1351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance d’artefacts en rhyolite corse : évaluation des méthodes d’analyse géochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.220 - 232. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro, Basi 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2016-2017, pp.105-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Trivier/Chabet el Houidga (Mascara, Algérie) : nouvel éclairage sur un faciès méconnu du début de l’Holocène : le Columnatien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (2), pp.215-251. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence archéostratigraphique du Cuze de Sainte-Anastasie (Cantal) Variations diachroniques et synchroniques des industries lithiques du Laborien au Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (3), pp.497-529. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Voyage dans l’archéologie spatiale anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (2), pp.394-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argelès-Gazost, Cauterets, Gèdre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2015, pp.113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrozier, Roquemissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2015, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic and Neolithic material productions in Aveyron (France) during the 6th millennium BC: Originality or adaptability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472, pp.221 - 235. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why this revolution? Explaining the major technical shift in Southwestern Europe during the 7th millennium cal. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 428 (Part B), pp.73-85. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.07.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the sea… The Neolithic transition in the southwest of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470, pp.318 - 332. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montclus rock shelter (Gard) and the continuity hypothesis between 1st and 2nd Mesolithic in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 423, pp.230 - 241. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivario - abri Southwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2014-2015, pp.109 - 110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrozier, Roquemissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2013, pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book news : Grégor Marchand, 2014. Préhistoire atlantique : fonctionnement et évolution des sociétés du Paléolithique au Mésolithique (éd. Errance, 520 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesolithic Miscellany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néolithisation de la Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 370, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrozier, Roquemissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2012, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gisements du second Mésolithique et du Néolithique ancien en Midi-Pyrénées. Prospection inventaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2011, pp.206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de S. A. de Beaune, 2008. L'homme et l'outil. L'invention technique durant la préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe A de la nécropole de Fontaine-le-Puits (Savoie), un dépôt funéraire exceptionnel de la transition Néolithique moyen / final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'études préhistoriques et archéologiques alpines </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Actes du XIIe colloque sur les Alpes dans l'Antiquité, Yenne 2-4 octobre 2009 "Les manifestations du pouvoir dans les Alpes, XXI, pp.105-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le second Mésolithique d'Europe occidentale : origines et gradient chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmine Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.160-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bois Pargas, à Pageas (Haute-Vienne) : un nouveau témoin du Néolithique final en Limousin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Ihuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (3), pp.543-563. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2007.13591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes, Mas de Vignoles X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2004, pp.91-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles réflexions sur la transition Mésolithique récent – Néolithique ancien à l'abri Gaban (Trento, Italie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preistoria Alpina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41, pp.89-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre-des-Champs, Montaut-Naout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2003, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gard : le sol intact d'un village de 7000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse, Saint-Michel-du-Touch, aide à la préparation d’une publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Jedikian-Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site mégalithique de Montaut-Naout (Saint-Pierre-des-Champs, 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2002, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence néolithique de la grotte du Gardon (Ain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (4), pp.827-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de néolithisation en Italie septentrionale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (4), pp.887-891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shillourokambos (Parekklisha). L'établissement néolithique pré-céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 128 (21), pp.1006-1021. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2004.7383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic and Neolithic cultures co-existing in the upper Rhone valley.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77 (4), pp.745-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des industries lithiques du Centre-Est de la France du VIe au IIIe millénaire avant notre ère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81 (2), pp.385-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement néolithique final du Bois Pargas (Pageas, 87)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2001, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat en grotte au Néolithique : vers une estimation de l'intensité des occupations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106, pp.423-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du Mésolithique dans l'arc jurassien : approche statistique des industries lithiques taillées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 99 (3), pp.487-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des opérations archéologiques en forêt de Lastours - Les Cars (Haute-Vienne) : peuplement, forêt et paysage du Mésolithique à l'époque moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire du Pays d'Aixe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12, pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Préhistoire récente dans les Monts de Châlus (87). Chronologie et implantation des habitats néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2000, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du silex taillé dans le Néolithique haut-rhodanien autour de la stratigraphie du Gardon (Ambérieu-en-Bugey, Ain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (4), pp.737-739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat néolithique pré-céramique de Shillourokambos (Parekklisha, Chypre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crubezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 123 (2), pp.541-544. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.1999.7248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rilhac-Lastours, Les Cars (Haute-Vienne). Prospection inventaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1998, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel indice d'occupation néolithique en Limousin : le site de Grelette, à Bussière-Galant (Haute-Vienne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique et historique du Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, CXXVII, pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrolles (05), Saint-Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Coye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1997, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l'occupation humaine du territoire des communes des Cars et de Rilhac-Lastours, archéologie d'une forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique et historique du Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, CXXVI, pp.282-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valièrgues (19), Lièras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 1992, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism and singularity of the Second Mesolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO2025- Eleventh International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage ligneux des populations littorales de Corse au Néolithique ancien : données récentes de l’anthracologie des sites de Basí, A Petra et Araguina-Senola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Camagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sicurani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Calvi, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sottu a leccia, u paisanu. Productions agricoles, cueillette et exploitation de la forêt en Corse de l'âge du Bronze à l'âge du Fer (2000-200 AEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Camagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Turini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Rencontres d'Archéobotanique de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sammy Ben Makhad; Priscille Dhesse; Morgane Sabatié; Magali Toriti, Nov 2025, Paimpont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asseoir le discours, quantifier l’incertitude, explorer les données en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique dans le cadre de la publication de l’ouvrage collectif : « Sciences archéologiques et Statistiques. Questions, données, méthodes », Dialogue entre archéologie et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éponymes dans le Mésolithique et le Néolithique du Sud de la France : une migraine persistante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la Société préhistorique française « À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Impressa à Basi ? Indices d’un horizon néolithique pionnier en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Calvi, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical, cultural and economic variabilities on the Mesolithic-Neolithic transition at Montclus (Gard, France, 6300-5000 cal. BCE): crossed lithic and zooarchaeological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Derbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Fontana; M. Peresani; D. Visentin; M Arzarello; U. Thun Hohenstein, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décors figuratifs sur support céramique au 6e millénaire en Méditerranée occidentale : l’exemple de Basi (Serra- di-Ferro, Corse du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther López-Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Calvi, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts et transmissions techniques Mésolithique / Néolithique entre Adriatique et France méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e séminaire « Décloisonnons ! Néolithisation(s) : processus et interactions en France et dans les pays limitrophes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlements and connectivity in the context of the pioneer’s neolithisation in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENE 2025 - 2nd International Conference on the Emergence of the Neolithic in Europe Zadar, 22-25 May</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of very early contacts between Mesolithic and Neolithic groups in the hinterland of southern France at Roquemissou (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENE 2025 – 2nd Conference on the Emergence of the Neolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données de datations radiocarbone : données massives ou données critiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/203a-1205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et gestion du combustible ligneux dans la vallée du Taravo du Mésolithique à l’âge du Bronze : les données anthracologiques de Basì et Filitosa-Turrichju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Camagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Peche-Quilichini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Congrès de la Société nuragique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Livia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres conceptuel, chronologique et historiographique sur les questions de relations mésolithiques/néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e séminaire « Décloisonnons ! Néolithisation(s) : processus et interactions en France et dans les pays limitrophes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Manen; Caroline Hamon; Louise Gomart, Jan 2024, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou : avancée des recherches (onzième campagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête des fouilles archéologiques de Roquemissou », Montrozier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montrozier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières communautés paysannes en Languedoc méditerranéen : actualités du PCR PREME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Rencontres Méridionales de Préhistoire Récente, « Savoir-faire, chaînes opératoires, traditions techniques, communautés de pratiques des sociétés de la Préhistoire récente (VIIIe-IIe mill. av. J.-C. &amp; Actualités de la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au 29e congrès préhistorique de France « Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats et hypothèses de travail à propos des vestiges d’une forêt de la fin du Mésolithique immergée en Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e journée du DRASSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisations aveyronnaises, état des connaissances et renouvellement des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales, Actes des XIIIème Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. Ard; J. Cauliez; C. Gilabert; A. Hasler; I. Sénépart; E. Thirault, Sep 2021, Rodez, France. pp.365-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou (Montrozier) et la Préhistoire récente aveyronnaise : bilan des dernières recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e journée d’archéologie aveyronnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Baraqueville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des productions lithiques du Second Mésolithique du Sud-Ouest, entre Narbonnais et Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde de la Société préhistorique française « La variabilité des productions lithiques au Mésolithique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan sur l’accessibilité des ADNs à partir des pièces osseuses archéologiques chez lesles Anguillidae et Salmonidae européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha N. Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ephrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontres de l’Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDA (« Base de Donnée Archéologique »), base ouverte et collaborative de sites archéologiques : retours sur une expérience de près de 30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASA 2022 : Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation de la montagne corse durant le Néolithique. Bilan des recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse. Vingt ans de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline et Franck leandri, 2017, Ajaccio, France. pp.36-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 19-E: Circulations des peuplements holocènes à l’interface de la Méditerranée, de l’Atlantique, du Maghreb et du Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iddir Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Calderón Ordoñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Carballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Congrès de l’UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Meknès, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05591036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-proxies analysis of technical behaviour in the early neolithic period in the rhône valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2021 : Widening horizons, Session 276</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-functional approach to a technological breakthrough: The Second Mesolithic of the Montclus rockshelter (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2015 : The Ninth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belgrade, Serbia. pp.434-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary dynamics of armatures in southern France in the 2nd Mesolithic and Early Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2020-Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Perrin; Benjamin Marquebielle; Sylvie Philibert; Nicolas Valdeyron, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting the Mediterranean forest: wood, wild fruits, crop management during the Neolithic, and the Bronze Age in Corsica. New archaeobotanical data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tramoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthraco2019 – 7th International Anthracology Meeting. Charcoal Science in Archaeology and Palaeoecology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoriality and settlement in Southern of France during the Early Neolithic: diversity as a strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02362909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First & Second Mesolithic of La Grande Rivoire (Vercors range, Isère, France): A Diachronic Perspective on Lithic Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2015 : The Ninth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Planet, un site et une métallurgie inédite du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Laroche; Laurent Bruxelles; Philippe Galant; Martine Ambert, Oct 2019, Cabrières, France. pp.267-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental extensions of Mediterranean Neolithisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual Meeting of the European Association of Archaeologists “Beyond paradigms”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02362937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Planet, un site et une métallurgie inédite du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brossier Benoit. Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Devellers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque hommage à Paul AMBERT Paysages pour l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAROCHE Marie, BRUXELLES Laurent, GALANT Philippe, AMBERT Martine, Oct 2019, Cabrières (Hérault), France. pp.261-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic and Neolithic potential interactions in Western Mediterranean basin: the geochronological data revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers impacts anthropiques dans les Pyrénées centrales : approche multiproxy (archéologie, paléoenvironnement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Sever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Entre deux mers » &amp; Actualité de la recherche, 12e Rencontres Méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. pp.228-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le Mésolithique entre Èbre et Garonne : une réflexion sur la dynamique des industries lithiques autour des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Fullola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Entre deux mers » &amp; Actualité de la recherche, 12e Rencontres Méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries lithiques et travail des végétaux dans l’Epipaléolithique du Maghreb : données tracéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lubell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’Association PanAfricaine d’Archéologie, de Préhistoire et Disciplines Associées (PanAf)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approccio sperimentale alla ricostruzione dei sistemi tecnici litici nel Castelnoviano dell’area bolognese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preistoria e Protostoria dell’emilia romagna - I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Modena, Italy. pp.101-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers impacts anthropiques dans les Pyrénées centrales : approches multi-proxy (archéologie, paléoenvironnement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Sever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’atelier GIEAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récents acquis sur les premiers peuplements de l'île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François De Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Leandri, Nov 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation de la montage corse durant le Néolithique: bilan des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie.A.F. Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d’archéologie en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhyolite en Corse néolithique : quelles stratégies pour la provenance d’objets archéologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre, Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou (Montrozier, Aveyron) : premiers résultats et perspectives des nouvelles recherches de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la tombe au territoire et actualité de la recherche. Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolongements continentaux et atlantiques de la néolithisation méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Entre deux mers » &amp; Actualité de la recherche, 12e Rencontres Méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session n° 6 : la chronologie du Chasséen dans son contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes colloque international du 18 au 20 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.433-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chasséen est-il encore utile ? Un colloque 25 ans après Nemours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le délicat séquençage du Chasséen méridional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationales et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza. Actes du colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.437-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un site littoral de la fin du Néolithique en Provence oriental : le Cap Taillat (La Croix-Valmer/Ramatuelle - Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la tombe au territoire et actualité de la recherche. Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.511-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance et statut de l’obsidienne de Basi (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Joannes-Boyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Saint George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Méridionales de Préhistoire Récente 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sépulture mésolithique de Campu Stefanu (Sollacaro, Corse-du-Sud, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France. Acquis 1992-2012. Actualité de la recherche. Actes des 10e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porticcio, France. pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Mesolithic notched blades from Western Europe and North Africa: technological and functional variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toomaï Boucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Use-Wear Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Faro, Portugal. pp.224-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour l'appréhension raisonnée d'une série de dates radiocarbone : de l'histogramme cumulatif à la modélisation bayésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France. Acquis 1992-2012. Actualité de la recherche. Actes des 10e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porticcio, France. pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique à trapèzes et la néolithisation de l'Europe sud-occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition néolithique en Méditerranée. Actes du colloque Transitions en Méditerranée, ou comment des chasseurs devinrent agriculteurs, Muséum de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Toulouse, France. pp.271-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Site de Campu Stefanu (Sollacaro, Corse-du-Sud) une occupation du Néolithique ancien et du Mésolithique dans le contexte corso-sarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition néolithique en Méditerranée. Actes du colloque Transitions en Méditerranée, ou comment des chasseurs devinrent agriculteurs, Muséum de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Toulouse, France. pp.283-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Néolithique ancien : les outils du changement : critique des méthodes (session H)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascale Depaepe, May 2010, Bordeaux, France. pp.337-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités de contacts entre mésolithiques et néolithiques dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du Néolithique ancien - Les outils du changement : critique des méthodes (session H) Transitions, ruptures et continuité durant la Préhistoire, actes du XXVIIe Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascal Depaepe, 2010, Les Eyzies, France. pp.357-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux témoins d'occupation néolithique à Saint-Michel-du-Touch (Toulouse, 31) : une unité d'habitation chasséenne avec des sols aménagés (site de la &amp;quot; Villa Ancely &amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halina Walicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamismes et rythmes évolutifs des sociétés de la Préhistoire récente. Actualité de la recherche. Actes des 9e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Georges-de-Didonne, France. pp.215-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux témoins d'occupation néolithique à Saint-Michel-du-Touch (Toulouse, 31) : une unité d'habitation chasséenne avec des sols aménagés (site de la &amp;quot; Villa Ancely &amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halina Walicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Viarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Georges de Didonne/Royan, France. p. 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et ruptures culturelles entre chasseurs mésolithiques et chasseurs néolithiques en Vercors : analyse préliminaire des niveaux du Mésolithique récent et du Néolithique ancien sans céramique de l'abri-sous-roche de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Geroges-de-Didonne, France. pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Campu Stefanu (Sollacaro, Corse-du-Sud) : une occupation du Néolithique ancien et du Mésolithique dans le contexte corso-sarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions en Méditerranée : ou comment des chasseurs devinrent agriculteurs (Epipaléolithique, Mésolithique, Néolithique ancien) : Colloque internationa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00588293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late Mesolithic of Western Europe: origins and diffusion of blade and trapeze industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oreto Garcia-Puchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2010 - The 8th International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pablo Arias, Sep 2010, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Mesolithic of Western Europe: a technological approach of the blade and trapeze industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crombé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2010 - The 8th International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on the Mesolithic/Neolithic transition in northern Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso'2005 : the 7th International Conference on The Mesolithic in Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Belfast, Ireland. pp.514-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions laminaires du gisement de Saint-Michel-du-Touch (Toulouse, Haute-Garonne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Jedikian-Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions laminaires du gisement de Saint-Michel-du-Touch (Toulouse, Haute-Garonne).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Carcassonne, France. pp.85-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of lithic analyses for the understanding of neolithisation processes in the Upper Rhone Valley.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution of lithic analyses for the understanding of neolithisation processes in the Upper Rhone Valley.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lyon, France. pp.61-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres méridionales de Préhistoire récente Auvergne et Midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractères et évolution de l'outillage de pierre de Shillourokambos - secteur 1 (Parreklisha, Chypre).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractères et évolution de l'outillage de pierre de Shillourokambos - secteur 1 (Parreklisha, Chypre).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nicosie, Chypre. pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries lithiques taillées et groupes culturels dans le Haut Bassin rhodanien au Néolithique ancien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries lithiques taillées et groupes culturels dans le Haut Bassin rhodanien au Néolithique ancien.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nîmes, France. pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques taillées du Haut Bassin rhodanien à la transition Néolithique ancien / Néolithique moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries lithiques taillées du Haut Bassin rhodanien à la transition Néolithique ancien / Néolithique moyen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Lyon, France. pp.113-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des occupations du Néolithique moyen à Saint-Antoine (Vitrolles, Hautes-Alpes). Résultats préliminaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Coye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des occupations du Néolithique moyen à Saint-Antoine (Vitrolles, Hautes-Alpes). Résultats préliminaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Arles, France. pp.415-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and provenance of rhyolite from Corsica by smartphone imaging colorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Ramacciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Josefa Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Luisa Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroanalysis 2025, XXII European Conference on Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’approvisionnement à l’usage, une étude de la chaîne opératoire des obsidiennes du Néolithique récent du site de Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Papot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2025, XXVe colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of plant substances in the ancient diet of Corsica during Protohistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Turini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Malergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Buvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA11 (International Society for Biomolecular Archaeology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Turin (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnelage d’automne dans le Sud de la France: implications pour l’acquisation et la gestion des ressources au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pignaut Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e colloque Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05379456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la végétation entre Massif Central et Pyrénées sur le très long terme (ca. 13000-4000 cal BP). 15 années de recherches en anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale, Association Archéologies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montauban, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You cannot eat nuts without breaking shells. Plant exploitation during the Final Upper Palaeolithic and the Mesolithic in Southern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Martínez Varea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the International Workgroup for Paleeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, České Budéjovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macchia, acorns and crops: daily life and diet in Corsica. Recent archaeobotanical data from Neolithic to Iron Age (5700-200 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Camagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Arobba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation néolithique de l’obsidienne en zone tyrrhénienne : le site de Basi (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Joannes-Boyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Scheffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation et diffusion de la rhyolite en Corse néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les pandémies : écologie, évolution et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baehrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Gibert. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2021, 978-2-271-13665-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza. Actes du colloque international tenu à Paris (France) du 18 au 20 novembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 556 p., 2016, 978-2-35842-020-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France. Acquis 1992-2012. Actualité de la recherche. Actes des 10e Rencontres Méridionales de Préhistoire Récente, Porticcio, 18 au 20 octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.644, 2014, 978-2-35842-012-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition néolithique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance et Archives d'Ecologie Préhistorique, pp.464, 2014, 9782877725743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.494, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon. Volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.457, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Néolithique ancien - Les outils du changement : critique des méthodes (session H), in JAUBERT (J.), FOURMENT (N.) et DEPAEPE (P.) éd., Transitions, ruptures et continuité durant la Préhistoire, actes du XXVIIe Congrès préhistorique de France (Bordeaux - Les Eyzies, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société préhistorique française, pp.215, 2013, 9782913745544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamismes et rythmes évolutifs des sociétés de la Préhistoire récente. Actualité de la recherche. Actes des 9e Rencontres Méridionales de Préhistoire Récente, Saint-Georges-de-Didonne, 8 et 9 octobre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.493, 2012, 9782358420075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges, frontières et transgressions. Actualité de la recherche. Actes des 8e Rencontres Méridionales de Préhistoire Récente, Marseille, 7 et 8 novembre 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirault Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Écologie Préhistorique, pp.493, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume I : le site et la séquence néolithique des couches 60 à 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.564, 2009, 9782358420020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain environments in Prehistoric Europe: settlement and mobility strategies from the Palaeolithic to the Early Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Grimaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAR International Series 1885</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du Néolithique et les débuts de la métallurgie en Languedoc central. Les habitats de la colline du Puech Haut à Paulhan, Hérault Recherches en Archéologie Préventive, 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georjon Cathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Anthropologie- EHESS, Institut National de Recherches Archéologiques Préventives (INRAP). L'association Archives d'Écologie Préhistorique, 665 p., 2005, 2-9524285-2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques taillées holocènes du Bassin rhodanien : problèmes et actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Monique Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, pp.247, 2002, coll. Préhsitoires, 2-907303-76-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du silex taillé dans le Néolithique haut-rhodanien autour de la stratigraphie du Gardon (Ambérieu-en-Bugey, Ain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.1016, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silex de Chamboud. Approche technologique d'une industrie néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document du Département d'Anthropologie et d'Ecologie n° 21. Université de Genève, pp.121, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique européen, le temps des derniers chasseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Jaubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, pp.64-65, 2025, Autrement, 9782080450838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La basse vallée du Taravo du Néolithique au Bronze Final (5800-900 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Ciccilloni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indagare il passato. Studi di Preistoria e Protostoria in onore di Enrico Atzeni. Sezione Ricerca, Studi di Archeologia e Antichistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, UNICA press, pp.243-262, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Western Mediterranean Coast and Islands (Spain, Balearic Islands, Corsica, Sardinia, France, Italy, Sicily, and North Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liv Nilsson Stutz; Rita Peyroteo Stjerna; Mari Tõrv. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Mesolithic Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University Press; Oxford University Press, pp.323-344, 2025, 978-0-19-885365-7. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780198853657.013.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in P.-Y. Nicod (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bovins et des silos dans la basse plaine du Roussillon au Néolithique ancien. Les données du Mas Domenech 464 à Trouillas (Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.307-326, 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro, Basi 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Corse 2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Régional de l'Archéologie, pp.110-111, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaut-Naout (Saint-Pierre-des-Champs, Aude) un tertre sub-mégalithique de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Pauc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Gandelin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse, Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-380, 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro, Basi 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Corse 2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Régional de l'Archéologie, pp.47-48, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03949036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et rythmicité des occupations néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.739-848, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Taï et le Néolithique du sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.883-906, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03949050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation de la montagne corse durant le Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation de la monatgne corse durant le Néolithique : bilan des recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leandri Franck; Leandri Céline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.36-54, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récents acquis sur les premiers peuplements de l’île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Leandri; Céline Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.18-27, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries de pierres taillées : approche techno-typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.415-502, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences archéologiques : chronologie relative et absolue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.119-136, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lenorzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, François Briois et Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.681-692, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données chronologiques du macro-outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, François Briois, Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-235, 2021, 978-2-271-13063-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-functional approach to a technological breakthrough: The Second Mesolithic of Montclus rockshelter (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dušan Borić, Dragana Antonović &amp; Bojana Mihailović. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foraging Assemblages: Papers Presented at the Ninth International Conference on the Mesolithic in Europe, Belgrade 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Serbian Archaeological Society; The Italian Academy for Advanced Studies in America, Columbia University, pp.452-456, 2021, 978-86-80094-15-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le puits 238</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, François Briois, Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-139, 2021, 978-2-271-13063-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporality of the Mesolithic in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dušan Borić, Dragana Antonović &amp; Bojana Mihailović. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foraging Assemblages: Papers Presented at the Ninth International Conference on the Mesolithic in Europe, Belgrade 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Serbian Archaeological Society and The Italian Academy for Advanced Studies in America, Columbia University, pp.308-311, 2021, 978-86-80094-15-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des données de périodisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, François Briois, Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-254, 2021, 978-2-271-13063-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanences et ruptures dans l’occupation de Shillourokambos d’après les datations radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, François Briois, Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.727-737, 2021, 978-2-271-13063-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le macro-outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, François Briois, Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.385-396, 2021, 978-2-271-13063-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des derniers chasseurs : aspects méthodologiques sur la chronologie absolue du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les derniers chasseurs, 40 ans après » Hommages à Jean-Georges Rozoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2-3, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplément au Bulletin de la Société Archéologique Champenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-239, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un sens à l'autre et retour… La « flèche de Montclus » : un marqueur des interactions entre mésolithiques et néolithiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bori Sam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rose-Marie Arbogast; Sylvain Griselin; Christian Jeunesse; Frédéric Séara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> millénaire). Table ronde internationale, Strasbourg, 3-4 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, AVAGE, pp.127-151, 2019, Mémoires d'archéologie du Grand Est, 978-2-9561936-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier et Second Mésolithiques du massif subalpin du Vercors : approche diachronique à travers l’étude des industries lithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme dans les Alpes, de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-919732-87-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie des occupations d'après les datations radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Convertini; Cathy Georjon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Champ du Poste (Carcassonne, Aude). Une succession d'occupations du début du Néolithique moyen à l'âge du Bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-135, 2018, 9782358420228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomades ou sédentaires : les multiples voies des chasseurs-cueilleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Demoule; Dominique Garcia; Alain Schnapp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire des civilisations. Comment l'archéologie bouleverse nos connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte; INRAP, pp.237-244, 2018, 978-2-7071-8878-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des pratiques : le site 32 de Cabanes la Glère (IIIe-XVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Réchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estives d’Ossau : 7 000 ans de pastoralisme dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pas d’oiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-141, 2016, 978-2-917971-60-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique des Corbières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Jean Vaquer; Jean Zammit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales préhistoriques des hautes Corbières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-321, 2015, Monographie des Archives d'Écologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations de terrain ; le Mas de Vignoles X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-151, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des structures et anomalies attribuées au Néolithique ancien ou au Néolithique indéterminé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.373-479, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations de terrain ; le Mas de Vignoles VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-59, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe : les ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.481-490, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte : protocoles et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-32, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte : cadre géographique et géomorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-23, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux, matériaux et ressources : les industries lithiques taillées du Néolithique ancien nîmois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-292, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux, matériaux et ressources : les datations radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-350, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux, matériaux et ressources : macro-outillage et lame de hache polie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-310, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : sites, terroirs et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353-372, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte : le Néolithique ancien du sud de la France et les sites de la plaine de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-18, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique final et le Bronze ancien du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.453-457, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques taillées du Néolithique final (c. 38, 37, 35 et 36a)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-392, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-5, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin Thomas et Voruz Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 233-241, 2013, Archives d'Ecologie Préhistorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la session H : Autour du Néolithique ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, ruptures et continuité durant la Préhistoire, actes du XXVIIe Congrès préhistorique de France (Bordeaux - Les Eyzies, 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-340, 2013, Volume 1 : Évolution des techniques - Comportements funéraires - Néolithique ancien, 2-913745-54-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silex des couches 47 à 39 : technologie et typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon. Volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-83, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-241, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon: éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) - volume 2. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.233 - 244, 2013, 978-2-35842-010-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Knapping Blade Production in the North-Western Mediterranean Region during the 7th millennium cal B.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmine Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oreto Garcia Puchol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre M. Desrosiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Emergence of Pressure Blade Making: From Origin to Modern Experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.199-218, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers chasseurs-cueilleurs européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine (J.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La néolithisation de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 353, Faton, pp.26-31, 2012, Dossiers d'Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le macro-outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.745-768, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Maison 1 » (« Secteur 4 »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-470, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-293, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murs démantelés, structures et sols enduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-174, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La périodisation proposée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.583-586, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures de combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-184, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 181</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.294-301, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts stratifiés du secteur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-141, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-250, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-264, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silos et fosses du Néolithique à céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.471-510, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données du macro-outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.531-538, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-432, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sondage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.433-454, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fosses et dépressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-234, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 431</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-318, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-276, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le puits 433</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Guilaine, F. Briois, J.-D. Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 1, Travaux de la mission Néolithisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.319-333, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planimétrie des couches 60 à 53</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-226, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.561-564, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planimétrie des couches 52 à 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.461-474, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la genèse du &amp;quot; Cardial franco-ibérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Méditerranée et d'ailleurs..Mélanges offerts à Jean Guilaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.427-443, 2009, 978-2-35842-001-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie absolue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-126, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silex des couches 52 à 48 : technologie et typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-500, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silex des couches 60 à 53 : technologie et typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-324, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des données disponibles sur les aménagements funéraires du site de Saint-Michel-du-Touch (Toulouse, Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Jedikian-Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Servelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistoriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-196, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néolithisation de la vallée du Rhône et de ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Grimaldi; Thomas Perrin; Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain environments in Prehistoric Europe: settlement and mobility strategies from the Palaeolithic to the Early Bronze Age. Actes du XVe Congrès Mondial de l'UISPP, Lisbonne, Portugal, 4-9 septembre 2006 (vol. 26, session C31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAR International Series 1885</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-130, 2008, 9781407303659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le substrat autochtone mésolithique de la France méridionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Demoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution néolithique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.32-33, 2007, Archéologie de la France, 9782707151384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie lithique taillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carozza; Cathy Georjon; Alain Vignaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin du Néolithique et les débuts de la métallurgie en Languedoc central. Les habitats de la colline du Puech Haut à Paulhan, Hérault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.405-417, 2005, Recherches en Archéologie Préventive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lames de haches polies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carozza; Cathy Georjon; Alain Vignaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin du Néolithique et les débuts de la métallurgie en Languedoc central. Les habitats de la colline du Puech Haut à Paulhan, Hérault.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.419-425, 2005, Recherches en Archéologie Préventive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture matérielle du site des Vautes : l'outillage de pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Gilles Escalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vautes (Saint-Gely-du-Fesc, Hérault) et la fin du Néolithique en Languedoc oriental.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-76, 2003, Recherches en Archéologie Préventive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques : gîtologie, économie de la matière première, comparaisons régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Gilles Escalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vautes (Saint-Gely-du-Fesc, Hérault) et la fin du Néolithique en Languedoc oriental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-278, 2003, Recherches en Archéologie Préventive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon (Ain, France) : nouveaux acquis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConstellaSion. Hommage à Alain Gallay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95, Cahiers d'Archéologie Romande, pp.169-184, 2003, 2880280958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro – Basi. Fouille programmée (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://journals.openedition.org/adlfi/156232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: BDA - Base de données archéologiques (Paleolithic-Neolithic) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: BDA - Base de données archéologiques - dates (Paleolithic-Bronze Age) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro – Basi. Fouille programmée (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://journals.openedition.org/adlfi/155917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orgnac-l’Aven – Baume de Ronze. Aide à la publication (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://journals.openedition.org/adlfi/154159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Le Taï (Néolithique) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Mas de Vignoles X (Néolithique ancien) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Roquemissou (Épipaléolithique) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orgnac-l’Aven – Baume de Ronze. Aide à la publication (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://journals.openedition.org/adlfi/126884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro – Basi. Fouille programmée (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/53797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrozier – Roquemissou. Fouille programmée (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/52227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communes d’Argelès-Gazost, Cauterets et Gèdre. Prospection inventaire (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/52787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro – Basi. Fouille programmée (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/50131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orgnac-l’Aven – Baume de Ronze. Aide à la publication (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/90930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou : plongée dans la Préhistoire du Causse [catalogue d'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro – Basi. Fouille programmée (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://journals.openedition.org/adlfi/22757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro – Basi. Fouille programmée (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://journals.openedition.org/adlfi/22560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivario – Abri Southwell. Sondage (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://journals.openedition.org/adlfi/18811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrozier - Roquemissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://journals.openedition.org/adlfi/17244. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adlfi.17244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine préhistorique et protohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Agogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste typologique pour les industries de pierre taillée de la Préhistoire récente européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638819v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì 2025. Rapport de fouille programmée triennale 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Camagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie de Corse. 2026, pp.311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou 2025. Rapport de fouille programmée annuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubin Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Occitanie. 2026, pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou 2024. Rapport de fouille programmée annuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional d'archéologie d'Occitanie. 2025, pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2024. Second rapport intermédiaire de fouille programmée triennale 2023­2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Corse. 2025, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou 2023. Rapport de fouille programmée triennale 2020-­2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Occitanie. 2024, pp.274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille archéologique de Basì à Serra-di-Ferro (Corse-du-Sud). Premier rapport intermédiaire (2023) d’opération programmée triennale 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Corse. 2024, pp.236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baume de Ronze 2024. Orgnac­-l’Aven, Ardèche (code de l’opération 22 14 727). Cinquième rapport d’aide à préparation de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2024, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Île (Agde, Hérault). Occupation du Néolithique ancien épicardial. Rapport de sondage subaquatique 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Occitanie, Montpellier. 2024, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baume de Ronze 2023. Orgnac­-l'Aven, Ardèche (code de l'opération 22 14 384). Quatrième rapport d'aide à préparation de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2024, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt mésolithique de Carnon/Palavas, communes de Mauguio et Palavas-les-Flots, département de l’Hérault. Rapport de sondages sédimentaires 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional d'archéologie d'Occitanie. 2023, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baume de Ronze 2022. Orgnac­-l'Aven, Ardèche (code de l'opération 22 14 384). Troisième rapport d'aide à préparation de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2022, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cébazan Saint-Bauléry 2018. Rapport de sondage programmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie. 2021, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baume de Ronze 2021 (Orgnac-l'Aven, Ardèche). Second rapport d'aide à préparation de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2021, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou 2020 : rapport des travaux effectués et actions de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie. 2020, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baume de Ronze 2020 (Orgnac-l’Aven, Ardèche). Premier rapport d’aide à préparation de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Rhône-Alpes. 2020, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2020. Premier apport intermédiaire de fouille programmée triennale 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie de Corse. 2020, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome III - de la Préhistoire récente à l'Époque moderne ; Partie 1 : Le Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 282 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2019. Rapport de fouille programmée triennale 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie de Corse. 2019, 194 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouilles programmées LE PLANET 2018 Commune de Fayet, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES, SRA, PRBM Rhadamante, Université Jean Jaurès, Parc National des Pyrénées, OHM Haut-Vicdessos; Rapport de fouille programmée d'un site de métallurgie néolithique polyphasé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou 2019. Rapport de fouille programmée triennale 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie. 2019, 298 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement préhistorique de Basi à Serra-di-Ferro (Corse-du-Sud). Second rapport intermédiaire (2018) d’opération programmée triennale 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie de Corse. 2018, 104 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou 2018. Second rapport intermédiaire de fouille programmée triennale 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie. 2018, 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement préhistorique de Basi à Serra-di-Ferro (Corse-du-Sud). Premier rapport intermédiaire (2017) d’opération programmée triennale 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Corse. 2017, 188 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou 2017. Premier rapport intermédiaire de fouille programmée triennale 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2017, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier lithique de l’occupation du Néolithique ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Méditerranée; Service Régional d'Archéologie Languedoc-Roussillon. 2016, pp.93-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement préhistorique de Basi à Serra-di-Ferro (Corse-du-Sud). Rapport de fouille programmée annuelle 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Corse. 2016, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille archéologique de Roquemissou à Montrozier (Aveyron). Rapport d’opération programmée triennale 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2016, pp.229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description préliminaire de la céramique du site de Basi attribuée initialement au Néolithique final. Un point sur la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie de Corse. 2016, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIMAP 2015. Premiers impacts anthropiques dans les Pyrénées centrales : approche multi-proxies (archéologie, paléoenvironnement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Midi-Pyrénées. 2015, pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2015. Rapport d'évaluation archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Corse. 2015, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou 2015. Second rapport intermédiaire de fouille programmée triennale 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2015, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri Southwell 2015. Rapport de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Corse. 2015, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou. Premier rapport intermédiaire de fouille programmée triennale 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Midi-Pyrénées. 2014, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou. Rapport de fouille programmée annuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Midi-Pyrénées. 2013, pp.184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou. Rapport de fouille programmée annuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Midi-Pyrénées. 2012, pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gisements du second Mésolithique et du Néolithique ancien en Midi-Pyrénées. Rapport de prospection-inventaire 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Midi-Pyrénées. 2011, pp.169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du silex taillé dans le Néolithique haut-rhodanien autour de la stratigraphie du Gardon (Ambérieu-en-Bugey, Ain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Panthéon-Sorbonne - Paris I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00347243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des derniers chasseurs. Aspects chronoculturels des sociétés des débuts de l’Holocène en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse Jean-Jaurès, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02498551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zone of excavation of the excavation site of Basi (Corse-du-sud, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serra-di-Ferro, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large plan of the excavation site of Basi (Corse-du-sud, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serra-di-Ferro, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavation site of Roquemissou (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montrozier, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles préhistoriques de Basi, campagne 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId655"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Perrin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">directeur de recherche au CNRS (UMR 5608 TRACES, Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tperrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8788-3437</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">055851355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=VeIwnM8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de recherche HDR au CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France ; 54 ans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Toulouse Jean-Jaurès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison de la Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS — UMR 5608 TRACES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5, allée Antonio-Machado</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F-31058 Toulouse cedex 9</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas.perrin[at]cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2018 à 2022 : directeur adjoint de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 5608 TRACES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (~200 membres)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : membre élu du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique de l'Institut INEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : coordinateur de la plateforme ArchéoScience du laboratoir </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 : directeur de la revue </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011–2014 : expert pour le Mésolithique et le Néolithique à la Commission interrégionale de l’Archéologie (CIRA) Centre-Est (régions Rhône-Alpes et Auvergne).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007–2014 : responsable de l’équipe de recherche sur le Néolithique au sein de l’</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 5608 TRACES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (~60 membres).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007–2014 et 2016–2020 : membre du Conseil de Laboratoire de l’</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 5608</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de 2018 à 2023 : responsable de l'International Research Network « </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECAPAN : des derniers chasseurs aux premiers agropasteurs en Afrique du Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016–2017 : directeur du programme international de recherche IDEX (Université Fédérale de Toulouse) « MeNeMOIA — du Mésolithique au Néolithique en Méditerranée occidentale : l’impact africain » (budget de 200 k€ - </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://menemoia.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2014 à 2019 : membre du projet ANR « ProCome : Les prolongements continentaux de la néolithisation méditerranéenne », dirigé par C. Manen (CNRS UMR 5608) ; responsable du 2nd atelier « Séquences » (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.anrprocome.com/organisation.php/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009–2013 : membre du projet ANR « Méso-Néo : Les derniers chasseurs-collecteurs en Europe occidentale », dirigé par P. Allard (CNRS UMR 7055).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008–2009 : directeur du projet de recherche « Fonctionnement des sociétés mésolithiques aux 7e et 6e millénaires avant notre ère en Europe occidentale : le prodrome du Néolithique ? » (Fondation Fyssen, budget de 26 k€).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-organisation de 19 colloques nationaux et internationaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">100 présentations dans des colloques nationaux et internationaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur ou codirecteur de la publication de 13 livres (4 monographies et 9 actes de colloques).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commissions et comités de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2013 : membre de la commission UISPP « Holocene Hunter-Gatherers in Southern Europe and the Mediterranean/Pontian Basin », dirigée par P. Arias (Université de Santander, Espagne).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012–2013 : membre de la commission UISPP « Settlement strategies and mobility in mountain environment », dirigée par S. Grimaldi (Université de Trento, Italie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre permanent des comités de lecture des revues et publications suivantes : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2002), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine d’une île</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2013), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia**Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2013) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Relecteur pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française, Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology, Journal of Lithic Studies, Lithic Technology, P@lethnologie, Quaternary International, Radiocarbon, Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et pour divers actes de colloques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de terrain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016, responsable de la fouille programmée de Basi (Serra-di-Ferro, Corse, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mésolithique, Néolithique ancien, moyen, récent, final, âge du Bronze.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012, responsable de la fouille programmée de Roquemissou (Montrozier, Aveyron, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Paléolithique final, Premier et Second Mésolithique, Néolithique ancien, moyen et final.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1998, responsable de 5 prospections et sondages et 6 fouilles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 1992 à 2004, 33 mois de fouilles de sauvetage en France et en Suisse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à 17 chantiers différents comme bénévole en France, à Chypre et en Syrie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience internationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Post-doctorant à Trento (Italie, 2002–2003) et à Valence (Espagne, 2004).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions d’études à Chypre, Italie, Syrie, Turquie, Espagne, Croatie, Canada et USA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016, cours de Masters sur « Les datations 14C et la modélisation bayésienne » (6h/an).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2008, cours de Masters sur « Bases de données et archéologie » (3h/an) et « Archéologie et statistiques » (9h/an).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1998, organisation de 4 séminaires de recherche et participation à 23 autres dans diverses universités en France et en Italie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2002 : Assistant temporaire d’enseignement et de recherche (ATER) au Collège de France (Paris) auprès de la chaire du Professeur Jean Guilaine « Civilisations de l’Europe au Néolithique et à l’âge du Bronze ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement d’étudiants (depuis 2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master (tutorat) : 11</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master (direction) : 22</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses (tutorat) : 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses (codirection) : 8</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrozier. Fouille programmée 2023 à Roquemissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'archéologie aveyronnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 37, pp.233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le Mésolithique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 634, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4500 years of morphological diversification in Western Europe wild boars (Sus scrofa) and the consequences of the Neolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.108100. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionnels vases en pierre de la transition 5e - 4e millénaires avant notre ère à Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Actualités scientifiques, 120 (4), pp.625-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Free from Field Layers: The Interest of Post-excavation Stratigraphies (PES) for Producing Reliable Archaeological Interpretations and Increasing Chronological Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-023-00155-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04234326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Capsian: Lithic Variability Among Holocene Maghreb Hunter-Gatherers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.169-203. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-023-09514-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou (Montrozier) : 9000 ans d'occupations durant la Préhistoire récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimòni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102, pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Time of the Last Hunters: Chronocultural Aspects of Early Holocene Societies in the Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s new about recent archeological fieldwork from the late Paleolithic site of Columnata (Tiaret, Algeria)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Roumane-Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Chaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Archéologie Marocaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.81-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relations entre l'Afrique du Nord et l'Europe au début de l'Holocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther López-Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tabona. Revista de Prehistoria y de Arqueología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.13-34. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.tabona.2022.22.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What relations between North Africa and Europe in the Early Holocne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther López-Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tabona. Revista de Prehistoria y de Arqueología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.257-277. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.tabona.2022.22.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics of Armatures in Southern France in the Late Mesolithic and Early Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.905-924. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring childhood mobility in Neolithic Southern France (Roquemissou) using incremental analyses of Sr isotope ratios in tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dolphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Jackes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Yakymchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.103417. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoriality and Settlement in Southern France in the Early Neolithic: Diversity as a Strategy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.923-938. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2020-0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential interactions between Mesolithic hunter-gatherers and Neolithic farmers in the Western Mediterranean: The geochronological data revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0246964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spread of Farming Economy in the Western Mediterranean : A short Reply to Ammerman (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (3), pp.751 - 757. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2021.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Knapping and the Timing of Innovation: New Chrono-Cultural Data on Prehistoric Groups of the Early Holocene in the Maghreb, Northwest Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lubell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaïd-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, pp.e1 - e51. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2019.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic industries and plant processing in the Epipalaeolithic Maghreb: Evidence from use-wear analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lubell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 555, pp.47-65. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithic (ca. 5850-4500 cal BC) agricultural diffusion in the Western Mediterranean: An update of archaeobotanical data in SW France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0230731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro, Basi 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2018-2019, pp.113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic transition in the western Mediterranean: a complex and non-linear diffusion process—The radiocarbon record revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), pp.531-571. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2018.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDA : une Base de Données Archéologique collaborative en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (1), pp.159-162. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.14988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommet de l’iceberg ? Colonisation pionnière et néolithisation de la France méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (2), pp.317-361. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.15002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro, Basi 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2018-2019, pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Obsidian in the Northern French Alps during the Early Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (3), pp.180-194. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00934690.2019.1580077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrozier, Roquemissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2016, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance d’artefacts en rhyolite corse : évaluation des méthodes d’analyse géochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.220 - 232. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypothèse de l’acculturation dans le processus de néolithisation : approche logiciste de quelques exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pm.1351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro, Basi 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2016-2017, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro, Basi 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2016-2017, pp.105-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Trivier/Chabet el Houidga (Mascara, Algérie) : nouvel éclairage sur un faciès méconnu du début de l’Holocène : le Columnatien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (2), pp.215-251. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence archéostratigraphique du Cuze de Sainte-Anastasie (Cantal) Variations diachroniques et synchroniques des industries lithiques du Laborien au Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (3), pp.497-529. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrozier, Roquemissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2015, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Voyage dans l’archéologie spatiale anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (2), pp.394-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argelès-Gazost, Cauterets, Gèdre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2015, pp.113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic and Neolithic material productions in Aveyron (France) during the 6th millennium BC: Originality or adaptability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472, pp.221 - 235. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the sea… The Neolithic transition in the southwest of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470, pp.318 - 332. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why this revolution? Explaining the major technical shift in Southwestern Europe during the 7th millennium cal. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 428 (Part B), pp.73-85. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.07.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montclus rock shelter (Gard) and the continuity hypothesis between 1st and 2nd Mesolithic in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 423, pp.230 - 241. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivario - abri Southwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2014-2015, pp.109 - 110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book news : Grégor Marchand, 2014. Préhistoire atlantique : fonctionnement et évolution des sociétés du Paléolithique au Mésolithique (éd. Errance, 520 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesolithic Miscellany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néolithisation de la Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 370, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrozier, Roquemissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2013, pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrozier, Roquemissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2012, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gisements du second Mésolithique et du Néolithique ancien en Midi-Pyrénées. Prospection inventaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2011, pp.206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de S. A. de Beaune, 2008. L'homme et l'outil. L'invention technique durant la préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe A de la nécropole de Fontaine-le-Puits (Savoie), un dépôt funéraire exceptionnel de la transition Néolithique moyen / final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'études préhistoriques et archéologiques alpines </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Actes du XIIe colloque sur les Alpes dans l'Antiquité, Yenne 2-4 octobre 2009 "Les manifestations du pouvoir dans les Alpes, XXI, pp.105-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le second Mésolithique d'Europe occidentale : origines et gradient chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmine Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.160-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bois Pargas, à Pageas (Haute-Vienne) : un nouveau témoin du Néolithique final en Limousin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Ihuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (3), pp.543-563. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2007.13591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes, Mas de Vignoles X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2004, pp.91-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles réflexions sur la transition Mésolithique récent – Néolithique ancien à l'abri Gaban (Trento, Italie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preistoria Alpina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41, pp.89-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre-des-Champs, Montaut-Naout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2003, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gard : le sol intact d'un village de 7000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse, Saint-Michel-du-Touch, aide à la préparation d’une publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Jedikian-Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence néolithique de la grotte du Gardon (Ain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (4), pp.827-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site mégalithique de Montaut-Naout (Saint-Pierre-des-Champs, 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2002, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de néolithisation en Italie septentrionale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (4), pp.887-891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shillourokambos (Parekklisha). L'établissement néolithique pré-céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 128 (21), pp.1006-1021. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2004.7383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic and Neolithic cultures co-existing in the upper Rhone valley.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77 (4), pp.745-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des industries lithiques du Centre-Est de la France du VIe au IIIe millénaire avant notre ère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81 (2), pp.385-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement néolithique final du Bois Pargas (Pageas, 87)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2001, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat en grotte au Néolithique : vers une estimation de l'intensité des occupations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106, pp.423-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du Mésolithique dans l'arc jurassien : approche statistique des industries lithiques taillées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 99 (3), pp.487-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des opérations archéologiques en forêt de Lastours - Les Cars (Haute-Vienne) : peuplement, forêt et paysage du Mésolithique à l'époque moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire du Pays d'Aixe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12, pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du silex taillé dans le Néolithique haut-rhodanien autour de la stratigraphie du Gardon (Ambérieu-en-Bugey, Ain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (4), pp.737-739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Préhistoire récente dans les Monts de Châlus (87). Chronologie et implantation des habitats néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2000, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat néolithique pré-céramique de Shillourokambos (Parekklisha, Chypre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crubezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 123 (2), pp.541-544. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.1999.7248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rilhac-Lastours, Les Cars (Haute-Vienne). Prospection inventaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1998, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel indice d'occupation néolithique en Limousin : le site de Grelette, à Bussière-Galant (Haute-Vienne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique et historique du Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, CXXVII, pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrolles (05), Saint-Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Coye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1997, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l'occupation humaine du territoire des communes des Cars et de Rilhac-Lastours, archéologie d'une forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique et historique du Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, CXXVI, pp.282-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valièrgues (19), Lièras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 1992, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asseoir le discours, quantifier l’incertitude, explorer les données en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique dans le cadre de la publication de l’ouvrage collectif : « Sciences archéologiques et Statistiques. Questions, données, méthodes », Dialogue entre archéologie et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sottu a leccia, u paisanu. Productions agricoles, cueillette et exploitation de la forêt en Corse de l'âge du Bronze à l'âge du Fer (2000-200 AEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Camagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Turini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Rencontres d'Archéobotanique de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sammy Ben Makhad; Priscille Dhesse; Morgane Sabatié; Magali Toriti, Nov 2025, Paimpont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage ligneux des populations littorales de Corse au Néolithique ancien : données récentes de l’anthracologie des sites de Basí, A Petra et Araguina-Senola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Camagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sicurani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Calvi, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism and singularity of the Second Mesolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO2025- Eleventh International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éponymes dans le Mésolithique et le Néolithique du Sud de la France : une migraine persistante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la Société préhistorique française « À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical, cultural and economic variabilities on the Mesolithic-Neolithic transition at Montclus (Gard, France, 6300-5000 cal. BCE): crossed lithic and zooarchaeological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Derbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Fontana; M. Peresani; D. Visentin; M Arzarello; U. Thun Hohenstein, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Impressa à Basi ? Indices d’un horizon néolithique pionnier en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Calvi, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts et transmissions techniques Mésolithique / Néolithique entre Adriatique et France méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e séminaire « Décloisonnons ! Néolithisation(s) : processus et interactions en France et dans les pays limitrophes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décors figuratifs sur support céramique au 6e millénaire en Méditerranée occidentale : l’exemple de Basi (Serra- di-Ferro, Corse du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther López-Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Calvi, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlements and connectivity in the context of the pioneer’s neolithisation in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENE 2025 - 2nd International Conference on the Emergence of the Neolithic in Europe Zadar, 22-25 May</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of very early contacts between Mesolithic and Neolithic groups in the hinterland of southern France at Roquemissou (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENE 2025 – 2nd Conference on the Emergence of the Neolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données de datations radiocarbone : données massives ou données critiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/203a-1205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et gestion du combustible ligneux dans la vallée du Taravo du Mésolithique à l’âge du Bronze : les données anthracologiques de Basì et Filitosa-Turrichju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Camagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Peche-Quilichini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Congrès de la Société nuragique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Livia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres conceptuel, chronologique et historiographique sur les questions de relations mésolithiques/néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e séminaire « Décloisonnons ! Néolithisation(s) : processus et interactions en France et dans les pays limitrophes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Manen; Caroline Hamon; Louise Gomart, Jan 2024, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou : avancée des recherches (onzième campagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête des fouilles archéologiques de Roquemissou », Montrozier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montrozier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières communautés paysannes en Languedoc méditerranéen : actualités du PCR PREME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Rencontres Méridionales de Préhistoire Récente, « Savoir-faire, chaînes opératoires, traditions techniques, communautés de pratiques des sociétés de la Préhistoire récente (VIIIe-IIe mill. av. J.-C. &amp; Actualités de la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats et hypothèses de travail à propos des vestiges d’une forêt de la fin du Mésolithique immergée en Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e journée du DRASSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au 29e congrès préhistorique de France « Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisations aveyronnaises, état des connaissances et renouvellement des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales, Actes des XIIIème Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. Ard; J. Cauliez; C. Gilabert; A. Hasler; I. Sénépart; E. Thirault, Sep 2021, Rodez, France. pp.365-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou (Montrozier) et la Préhistoire récente aveyronnaise : bilan des dernières recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e journée d’archéologie aveyronnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Baraqueville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan sur l’accessibilité des ADNs à partir des pièces osseuses archéologiques chez lesles Anguillidae et Salmonidae européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha N. Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ephrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontres de l’Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des productions lithiques du Second Mésolithique du Sud-Ouest, entre Narbonnais et Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde de la Société préhistorique française « La variabilité des productions lithiques au Mésolithique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDA (« Base de Donnée Archéologique »), base ouverte et collaborative de sites archéologiques : retours sur une expérience de près de 30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASA 2022 : Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation de la montagne corse durant le Néolithique. Bilan des recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse. Vingt ans de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline et Franck leandri, 2017, Ajaccio, France. pp.36-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-proxies analysis of technical behaviour in the early neolithic period in the rhône valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2021 : Widening horizons, Session 276</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 19-E: Circulations des peuplements holocènes à l’interface de la Méditerranée, de l’Atlantique, du Maghreb et du Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iddir Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Calderón Ordoñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Carballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Congrès de l’UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Meknès, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05591036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-functional approach to a technological breakthrough: The Second Mesolithic of the Montclus rockshelter (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2015 : The Ninth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belgrade, Serbia. pp.434-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary dynamics of armatures in southern France in the 2nd Mesolithic and Early Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2020-Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Perrin; Benjamin Marquebielle; Sylvie Philibert; Nicolas Valdeyron, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental extensions of Mediterranean Neolithisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual Meeting of the European Association of Archaeologists “Beyond paradigms”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02362937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Planet, un site et une métallurgie inédite du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Laroche; Laurent Bruxelles; Philippe Galant; Martine Ambert, Oct 2019, Cabrières, France. pp.267-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting the Mediterranean forest: wood, wild fruits, crop management during the Neolithic, and the Bronze Age in Corsica. New archaeobotanical data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tramoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthraco2019 – 7th International Anthracology Meeting. Charcoal Science in Archaeology and Palaeoecology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First & Second Mesolithic of La Grande Rivoire (Vercors range, Isère, France): A Diachronic Perspective on Lithic Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2015 : The Ninth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoriality and settlement in Southern of France during the Early Neolithic: diversity as a strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02362909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Planet, un site et une métallurgie inédite du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brossier Benoit. Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Devellers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque hommage à Paul AMBERT Paysages pour l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAROCHE Marie, BRUXELLES Laurent, GALANT Philippe, AMBERT Martine, Oct 2019, Cabrières (Hérault), France. pp.261-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic and Neolithic potential interactions in Western Mediterranean basin: the geochronological data revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le Mésolithique entre Èbre et Garonne : une réflexion sur la dynamique des industries lithiques autour des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Fullola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Entre deux mers » &amp; Actualité de la recherche, 12e Rencontres Méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers impacts anthropiques dans les Pyrénées centrales : approche multiproxy (archéologie, paléoenvironnement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Sever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Entre deux mers » &amp; Actualité de la recherche, 12e Rencontres Méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. pp.228-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries lithiques et travail des végétaux dans l’Epipaléolithique du Maghreb : données tracéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lubell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’Association PanAfricaine d’Archéologie, de Préhistoire et Disciplines Associées (PanAf)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’atelier GIEAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récents acquis sur les premiers peuplements de l'île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François De Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Leandri, Nov 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers impacts anthropiques dans les Pyrénées centrales : approches multi-proxy (archéologie, paléoenvironnement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Sever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approccio sperimentale alla ricostruzione dei sistemi tecnici litici nel Castelnoviano dell’area bolognese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preistoria e Protostoria dell’emilia romagna - I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Modena, Italy. pp.101-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation de la montage corse durant le Néolithique: bilan des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie.A.F. Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d’archéologie en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session n° 6 : la chronologie du Chasséen dans son contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes colloque international du 18 au 20 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.433-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chasséen est-il encore utile ? Un colloque 25 ans après Nemours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou (Montrozier, Aveyron) : premiers résultats et perspectives des nouvelles recherches de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la tombe au territoire et actualité de la recherche. Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolongements continentaux et atlantiques de la néolithisation méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Entre deux mers » &amp; Actualité de la recherche, 12e Rencontres Méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhyolite en Corse néolithique : quelles stratégies pour la provenance d’objets archéologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre, Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le délicat séquençage du Chasséen méridional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationales et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza. Actes du colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.437-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un site littoral de la fin du Néolithique en Provence oriental : le Cap Taillat (La Croix-Valmer/Ramatuelle - Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la tombe au territoire et actualité de la recherche. Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.511-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance et statut de l’obsidienne de Basi (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Joannes-Boyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Saint George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Méridionales de Préhistoire Récente 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique à trapèzes et la néolithisation de l'Europe sud-occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition néolithique en Méditerranée. Actes du colloque Transitions en Méditerranée, ou comment des chasseurs devinrent agriculteurs, Muséum de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Toulouse, France. pp.271-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour l'appréhension raisonnée d'une série de dates radiocarbone : de l'histogramme cumulatif à la modélisation bayésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France. Acquis 1992-2012. Actualité de la recherche. Actes des 10e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porticcio, France. pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Mesolithic notched blades from Western Europe and North Africa: technological and functional variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toomaï Boucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Use-Wear Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Faro, Portugal. pp.224-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sépulture mésolithique de Campu Stefanu (Sollacaro, Corse-du-Sud, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France. Acquis 1992-2012. Actualité de la recherche. Actes des 10e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porticcio, France. pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Site de Campu Stefanu (Sollacaro, Corse-du-Sud) une occupation du Néolithique ancien et du Mésolithique dans le contexte corso-sarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition néolithique en Méditerranée. Actes du colloque Transitions en Méditerranée, ou comment des chasseurs devinrent agriculteurs, Muséum de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Toulouse, France. pp.283-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Néolithique ancien : les outils du changement : critique des méthodes (session H)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascale Depaepe, May 2010, Bordeaux, France. pp.337-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités de contacts entre mésolithiques et néolithiques dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du Néolithique ancien - Les outils du changement : critique des méthodes (session H) Transitions, ruptures et continuité durant la Préhistoire, actes du XXVIIe Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascal Depaepe, 2010, Les Eyzies, France. pp.357-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux témoins d'occupation néolithique à Saint-Michel-du-Touch (Toulouse, 31) : une unité d'habitation chasséenne avec des sols aménagés (site de la &amp;quot; Villa Ancely &amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halina Walicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamismes et rythmes évolutifs des sociétés de la Préhistoire récente. Actualité de la recherche. Actes des 9e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Georges-de-Didonne, France. pp.215-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux témoins d'occupation néolithique à Saint-Michel-du-Touch (Toulouse, 31) : une unité d'habitation chasséenne avec des sols aménagés (site de la &amp;quot; Villa Ancely &amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halina Walicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Viarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Georges de Didonne/Royan, France. p. 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et ruptures culturelles entre chasseurs mésolithiques et chasseurs néolithiques en Vercors : analyse préliminaire des niveaux du Mésolithique récent et du Néolithique ancien sans céramique de l'abri-sous-roche de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Geroges-de-Didonne, France. pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Campu Stefanu (Sollacaro, Corse-du-Sud) : une occupation du Néolithique ancien et du Mésolithique dans le contexte corso-sarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions en Méditerranée : ou comment des chasseurs devinrent agriculteurs (Epipaléolithique, Mésolithique, Néolithique ancien) : Colloque internationa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00588293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late Mesolithic of Western Europe: origins and diffusion of blade and trapeze industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oreto Garcia-Puchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2010 - The 8th International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pablo Arias, Sep 2010, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Mesolithic of Western Europe: a technological approach of the blade and trapeze industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crombé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2010 - The 8th International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on the Mesolithic/Neolithic transition in northern Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso'2005 : the 7th International Conference on The Mesolithic in Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Belfast, Ireland. pp.514-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of lithic analyses for the understanding of neolithisation processes in the Upper Rhone Valley.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution of lithic analyses for the understanding of neolithisation processes in the Upper Rhone Valley.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lyon, France. pp.61-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions laminaires du gisement de Saint-Michel-du-Touch (Toulouse, Haute-Garonne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Jedikian-Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions laminaires du gisement de Saint-Michel-du-Touch (Toulouse, Haute-Garonne).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Carcassonne, France. pp.85-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres méridionales de Préhistoire récente Auvergne et Midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractères et évolution de l'outillage de pierre de Shillourokambos - secteur 1 (Parreklisha, Chypre).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractères et évolution de l'outillage de pierre de Shillourokambos - secteur 1 (Parreklisha, Chypre).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nicosie, Chypre. pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries lithiques taillées et groupes culturels dans le Haut Bassin rhodanien au Néolithique ancien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries lithiques taillées et groupes culturels dans le Haut Bassin rhodanien au Néolithique ancien.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nîmes, France. pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques taillées du Haut Bassin rhodanien à la transition Néolithique ancien / Néolithique moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries lithiques taillées du Haut Bassin rhodanien à la transition Néolithique ancien / Néolithique moyen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Lyon, France. pp.113-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des occupations du Néolithique moyen à Saint-Antoine (Vitrolles, Hautes-Alpes). Résultats préliminaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Coye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des occupations du Néolithique moyen à Saint-Antoine (Vitrolles, Hautes-Alpes). Résultats préliminaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Arles, France. pp.415-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and provenance of rhyolite from Corsica by smartphone imaging colorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Ramacciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Josefa Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Luisa Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroanalysis 2025, XXII European Conference on Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’approvisionnement à l’usage, une étude de la chaîne opératoire des obsidiennes du Néolithique récent du site de Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Papot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2025, XXVe colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of plant substances in the ancient diet of Corsica during Protohistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Turini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Malergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Buvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA11 (International Society for Biomolecular Archaeology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Turin (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnelage d’automne dans le Sud de la France: implications pour l’acquisation et la gestion des ressources au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pignaut Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e colloque Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05379456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la végétation entre Massif Central et Pyrénées sur le très long terme (ca. 13000-4000 cal BP). 15 années de recherches en anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale, Association Archéologies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montauban, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You cannot eat nuts without breaking shells. Plant exploitation during the Final Upper Palaeolithic and the Mesolithic in Southern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Martínez Varea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the International Workgroup for Paleeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, České Budéjovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macchia, acorns and crops: daily life and diet in Corsica. Recent archaeobotanical data from Neolithic to Iron Age (5700-200 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Camagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Arobba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation néolithique de l’obsidienne en zone tyrrhénienne : le site de Basi (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Joannes-Boyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Scheffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation et diffusion de la rhyolite en Corse néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les pandémies : écologie, évolution et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baehrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Gibert. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2021, 978-2-271-13665-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza. Actes du colloque international tenu à Paris (France) du 18 au 20 novembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 556 p., 2016, 978-2-35842-020-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition néolithique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance et Archives d'Ecologie Préhistorique, pp.464, 2014, 9782877725743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France. Acquis 1992-2012. Actualité de la recherche. Actes des 10e Rencontres Méridionales de Préhistoire Récente, Porticcio, 18 au 20 octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.644, 2014, 978-2-35842-012-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.494, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon. Volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.457, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Néolithique ancien - Les outils du changement : critique des méthodes (session H), in JAUBERT (J.), FOURMENT (N.) et DEPAEPE (P.) éd., Transitions, ruptures et continuité durant la Préhistoire, actes du XXVIIe Congrès préhistorique de France (Bordeaux - Les Eyzies, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société préhistorique française, pp.215, 2013, 9782913745544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamismes et rythmes évolutifs des sociétés de la Préhistoire récente. Actualité de la recherche. Actes des 9e Rencontres Méridionales de Préhistoire Récente, Saint-Georges-de-Didonne, 8 et 9 octobre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.493, 2012, 9782358420075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges, frontières et transgressions. Actualité de la recherche. Actes des 8e Rencontres Méridionales de Préhistoire Récente, Marseille, 7 et 8 novembre 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirault Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Écologie Préhistorique, pp.493, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume I : le site et la séquence néolithique des couches 60 à 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.564, 2009, 9782358420020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain environments in Prehistoric Europe: settlement and mobility strategies from the Palaeolithic to the Early Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Grimaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAR International Series 1885</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du Néolithique et les débuts de la métallurgie en Languedoc central. Les habitats de la colline du Puech Haut à Paulhan, Hérault Recherches en Archéologie Préventive, 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georjon Cathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Anthropologie- EHESS, Institut National de Recherches Archéologiques Préventives (INRAP). L'association Archives d'Écologie Préhistorique, 665 p., 2005, 2-9524285-2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques taillées holocènes du Bassin rhodanien : problèmes et actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Monique Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, pp.247, 2002, coll. Préhsitoires, 2-907303-76-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du silex taillé dans le Néolithique haut-rhodanien autour de la stratigraphie du Gardon (Ambérieu-en-Bugey, Ain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.1016, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silex de Chamboud. Approche technologique d'une industrie néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document du Département d'Anthropologie et d'Ecologie n° 21. Université de Genève, pp.121, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Western Mediterranean Coast and Islands (Spain, Balearic Islands, Corsica, Sardinia, France, Italy, Sicily, and North Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liv Nilsson Stutz; Rita Peyroteo Stjerna; Mari Tõrv. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Mesolithic Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University Press; Oxford University Press, pp.323-344, 2025, 978-0-19-885365-7. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780198853657.013.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La basse vallée du Taravo du Néolithique au Bronze Final (5800-900 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Ciccilloni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indagare il passato. Studi di Preistoria e Protostoria in onore di Enrico Atzeni. Sezione Ricerca, Studi di Archeologia e Antichistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, UNICA press, pp.243-262, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique européen, le temps des derniers chasseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Jaubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, pp.64-65, 2025, Autrement, 9782080450838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in P.-Y. Nicod (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques taillées des dépôts de bergerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AEP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 2, pp.541-604, 2025, 9782538420365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro, Basi 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Corse 2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Régional de l'Archéologie, pp.110-111, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bovins et des silos dans la basse plaine du Roussillon au Néolithique ancien. Les données du Mas Domenech 464 à Trouillas (Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.307-326, 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro, Basi 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Corse 2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Régional de l'Archéologie, pp.47-48, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaut-Naout (Saint-Pierre-des-Champs, Aude) un tertre sub-mégalithique de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Pauc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Gandelin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse, Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-380, 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation de la montagne corse durant le Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Taï et le Néolithique du sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.883-906, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03949050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et rythmicité des occupations néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.739-848, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03949036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation de la monatgne corse durant le Néolithique : bilan des recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leandri Franck; Leandri Céline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.36-54, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récents acquis sur les premiers peuplements de l’île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Leandri; Céline Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.18-27, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries de pierres taillées : approche techno-typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.415-502, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences archéologiques : chronologie relative et absolue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.119-136, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporality of the Mesolithic in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dušan Borić, Dragana Antonović &amp; Bojana Mihailović. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foraging Assemblages: Papers Presented at the Ninth International Conference on the Mesolithic in Europe, Belgrade 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Serbian Archaeological Society and The Italian Academy for Advanced Studies in America, Columbia University, pp.308-311, 2021, 978-86-80094-15-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des données de périodisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, François Briois, Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-254, 2021, 978-2-271-13063-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le puits 238</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, François Briois, Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-139, 2021, 978-2-271-13063-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lenorzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, François Briois et Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.681-692, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données chronologiques du macro-outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, François Briois, Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-235, 2021, 978-2-271-13063-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-functional approach to a technological breakthrough: The Second Mesolithic of Montclus rockshelter (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dušan Borić, Dragana Antonović &amp; Bojana Mihailović. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foraging Assemblages: Papers Presented at the Ninth International Conference on the Mesolithic in Europe, Belgrade 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Serbian Archaeological Society; The Italian Academy for Advanced Studies in America, Columbia University, pp.452-456, 2021, 978-86-80094-15-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le macro-outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, François Briois, Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.385-396, 2021, 978-2-271-13063-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanences et ruptures dans l’occupation de Shillourokambos d’après les datations radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, François Briois, Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.727-737, 2021, 978-2-271-13063-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des derniers chasseurs : aspects méthodologiques sur la chronologie absolue du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les derniers chasseurs, 40 ans après » Hommages à Jean-Georges Rozoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2-3, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplément au Bulletin de la Société Archéologique Champenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-239, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un sens à l'autre et retour… La « flèche de Montclus » : un marqueur des interactions entre mésolithiques et néolithiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bori Sam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rose-Marie Arbogast; Sylvain Griselin; Christian Jeunesse; Frédéric Séara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> millénaire). Table ronde internationale, Strasbourg, 3-4 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, AVAGE, pp.127-151, 2019, Mémoires d'archéologie du Grand Est, 978-2-9561936-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier et Second Mésolithiques du massif subalpin du Vercors : approche diachronique à travers l’étude des industries lithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme dans les Alpes, de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-919732-87-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie des occupations d'après les datations radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Convertini; Cathy Georjon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Champ du Poste (Carcassonne, Aude). Une succession d'occupations du début du Néolithique moyen à l'âge du Bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-135, 2018, 9782358420228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomades ou sédentaires : les multiples voies des chasseurs-cueilleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Demoule; Dominique Garcia; Alain Schnapp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire des civilisations. Comment l'archéologie bouleverse nos connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte; INRAP, pp.237-244, 2018, 978-2-7071-8878-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des pratiques : le site 32 de Cabanes la Glère (IIIe-XVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Réchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estives d’Ossau : 7 000 ans de pastoralisme dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pas d’oiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-141, 2016, 978-2-917971-60-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique des Corbières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Jean Vaquer; Jean Zammit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales préhistoriques des hautes Corbières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-321, 2015, Monographie des Archives d'Écologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte : protocoles et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-32, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe : les ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.481-490, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations de terrain ; le Mas de Vignoles VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-59, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des structures et anomalies attribuées au Néolithique ancien ou au Néolithique indéterminé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.373-479, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations de terrain ; le Mas de Vignoles X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-151, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte : cadre géographique et géomorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-23, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux, matériaux et ressources : les industries lithiques taillées du Néolithique ancien nîmois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-292, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux, matériaux et ressources : les datations radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-350, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux, matériaux et ressources : macro-outillage et lame de hache polie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-310, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : sites, terroirs et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353-372, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte : le Néolithique ancien du sud de la France et les sites de la plaine de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-18, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques taillées du Néolithique final (c. 38, 37, 35 et 36a)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-392, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-5, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique final et le Bronze ancien du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.453-457, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silex des couches 47 à 39 : technologie et typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon. Volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-83, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin Thomas et Voruz Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 233-241, 2013, Archives d'Ecologie Préhistorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la session H : Autour du Néolithique ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, ruptures et continuité durant la Préhistoire, actes du XXVIIe Congrès préhistorique de France (Bordeaux - Les Eyzies, 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-340, 2013, Volume 1 : Évolution des techniques - Comportements funéraires - Néolithique ancien, 2-913745-54-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon: éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) - volume 2. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.233 - 244, 2013, 978-2-35842-010-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-241, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers chasseurs-cueilleurs européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine (J.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La néolithisation de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 353, Faton, pp.26-31, 2012, Dossiers d'Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Knapping Blade Production in the North-Western Mediterranean Region during the 7th millennium cal B.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmine Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oreto Garcia Puchol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre M. Desrosiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Emergence of Pressure Blade Making: From Origin to Modern Experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.199-218, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts stratifiés du secteur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-141, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-250, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures de combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-184, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 181</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.294-301, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le macro-outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.745-768, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Maison 1 » (« Secteur 4 »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-470, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-293, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murs démantelés, structures et sols enduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-174, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La périodisation proposée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.583-586, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-264, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données du macro-outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.531-538, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silos et fosses du Néolithique à céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.471-510, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-432, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sondage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.433-454, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fosses et dépressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-234, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-276, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le puits 433</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Guilaine, F. Briois, J.-D. Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 1, Travaux de la mission Néolithisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.319-333, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 431</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-318, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planimétrie des couches 52 à 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.461-474, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.561-564, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planimétrie des couches 60 à 53</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-226, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la genèse du &amp;quot; Cardial franco-ibérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Méditerranée et d'ailleurs..Mélanges offerts à Jean Guilaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.427-443, 2009, 978-2-35842-001-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie absolue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-126, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silex des couches 52 à 48 : technologie et typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-500, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silex des couches 60 à 53 : technologie et typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-324, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des données disponibles sur les aménagements funéraires du site de Saint-Michel-du-Touch (Toulouse, Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Jedikian-Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Servelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistoriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-196, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néolithisation de la vallée du Rhône et de ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Grimaldi; Thomas Perrin; Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain environments in Prehistoric Europe: settlement and mobility strategies from the Palaeolithic to the Early Bronze Age. Actes du XVe Congrès Mondial de l'UISPP, Lisbonne, Portugal, 4-9 septembre 2006 (vol. 26, session C31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAR International Series 1885</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-130, 2008, 9781407303659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le substrat autochtone mésolithique de la France méridionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Demoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution néolithique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.32-33, 2007, Archéologie de la France, 9782707151384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie lithique taillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carozza; Cathy Georjon; Alain Vignaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin du Néolithique et les débuts de la métallurgie en Languedoc central. Les habitats de la colline du Puech Haut à Paulhan, Hérault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.405-417, 2005, Recherches en Archéologie Préventive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lames de haches polies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carozza; Cathy Georjon; Alain Vignaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin du Néolithique et les débuts de la métallurgie en Languedoc central. Les habitats de la colline du Puech Haut à Paulhan, Hérault.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.419-425, 2005, Recherches en Archéologie Préventive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques : gîtologie, économie de la matière première, comparaisons régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Gilles Escalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vautes (Saint-Gely-du-Fesc, Hérault) et la fin du Néolithique en Languedoc oriental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-278, 2003, Recherches en Archéologie Préventive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture matérielle du site des Vautes : l'outillage de pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Gilles Escalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vautes (Saint-Gely-du-Fesc, Hérault) et la fin du Néolithique en Languedoc oriental.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-76, 2003, Recherches en Archéologie Préventive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon (Ain, France) : nouveaux acquis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConstellaSion. Hommage à Alain Gallay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95, Cahiers d'Archéologie Romande, pp.169-184, 2003, 2880280958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: BDA - Base de données archéologiques (Paleolithic-Neolithic) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro – Basi. Fouille programmée (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://journals.openedition.org/adlfi/156232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: BDA - Base de données archéologiques - dates (Paleolithic-Bronze Age) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro – Basi. Fouille programmée (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://journals.openedition.org/adlfi/155917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Mas de Vignoles X (Néolithique ancien) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orgnac-l’Aven – Baume de Ronze. Aide à la publication (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://journals.openedition.org/adlfi/154159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Le Taï (Néolithique) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Roquemissou (Épipaléolithique) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orgnac-l’Aven – Baume de Ronze. Aide à la publication (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://journals.openedition.org/adlfi/126884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrozier – Roquemissou. Fouille programmée (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/52227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro – Basi. Fouille programmée (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/53797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communes d’Argelès-Gazost, Cauterets et Gèdre. Prospection inventaire (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/52787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro – Basi. Fouille programmée (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/50131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orgnac-l’Aven – Baume de Ronze. Aide à la publication (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/90930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou : plongée dans la Préhistoire du Causse [catalogue d'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro – Basi. Fouille programmée (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://journals.openedition.org/adlfi/22757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra-di-Ferro – Basi. Fouille programmée (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://journals.openedition.org/adlfi/22560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivario – Abri Southwell. Sondage (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://journals.openedition.org/adlfi/18811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrozier - Roquemissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://journals.openedition.org/adlfi/17244. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adlfi.17244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine préhistorique et protohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Agogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste typologique pour les industries de pierre taillée de la Préhistoire récente européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Angelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638819v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì 2025. Rapport de fouille programmée triennale 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Camagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie de Corse. 2026, pp.311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou 2025. Rapport de fouille programmée annuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubin Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Occitanie. 2026, pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2024. Second rapport intermédiaire de fouille programmée triennale 2023­2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Corse. 2025, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou 2024. Rapport de fouille programmée annuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional d'archéologie d'Occitanie. 2025, pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille archéologique de Basì à Serra-di-Ferro (Corse-du-Sud). Premier rapport intermédiaire (2023) d’opération programmée triennale 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Corse. 2024, pp.236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou 2023. Rapport de fouille programmée triennale 2020-­2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Occitanie. 2024, pp.274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baume de Ronze 2024. Orgnac­-l’Aven, Ardèche (code de l’opération 22 14 727). Cinquième rapport d’aide à préparation de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2024, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Île (Agde, Hérault). Occupation du Néolithique ancien épicardial. Rapport de sondage subaquatique 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Occitanie, Montpellier. 2024, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baume de Ronze 2023. Orgnac­-l'Aven, Ardèche (code de l'opération 22 14 384). Quatrième rapport d'aide à préparation de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2024, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt mésolithique de Carnon/Palavas, communes de Mauguio et Palavas-les-Flots, département de l’Hérault. Rapport de sondages sédimentaires 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional d'archéologie d'Occitanie. 2023, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baume de Ronze 2022. Orgnac­-l'Aven, Ardèche (code de l'opération 22 14 384). Troisième rapport d'aide à préparation de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2022, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cébazan Saint-Bauléry 2018. Rapport de sondage programmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie. 2021, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baume de Ronze 2021 (Orgnac-l'Aven, Ardèche). Second rapport d'aide à préparation de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2021, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2020. Premier apport intermédiaire de fouille programmée triennale 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie de Corse. 2020, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou 2020 : rapport des travaux effectués et actions de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie. 2020, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baume de Ronze 2020 (Orgnac-l’Aven, Ardèche). Premier rapport d’aide à préparation de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Rhône-Alpes. 2020, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome III - de la Préhistoire récente à l'Époque moderne ; Partie 1 : Le Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 282 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2019. Rapport de fouille programmée triennale 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie de Corse. 2019, 194 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouilles programmées LE PLANET 2018 Commune de Fayet, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES, SRA, PRBM Rhadamante, Université Jean Jaurès, Parc National des Pyrénées, OHM Haut-Vicdessos; Rapport de fouille programmée d'un site de métallurgie néolithique polyphasé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou 2019. Rapport de fouille programmée triennale 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie. 2019, 298 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement préhistorique de Basi à Serra-di-Ferro (Corse-du-Sud). Second rapport intermédiaire (2018) d’opération programmée triennale 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie de Corse. 2018, 104 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou 2018. Second rapport intermédiaire de fouille programmée triennale 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie. 2018, 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement préhistorique de Basi à Serra-di-Ferro (Corse-du-Sud). Premier rapport intermédiaire (2017) d’opération programmée triennale 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Corse. 2017, 188 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou 2017. Premier rapport intermédiaire de fouille programmée triennale 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2017, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille archéologique de Roquemissou à Montrozier (Aveyron). Rapport d’opération programmée triennale 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2016, pp.229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement préhistorique de Basi à Serra-di-Ferro (Corse-du-Sud). Rapport de fouille programmée annuelle 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Corse. 2016, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier lithique de l’occupation du Néolithique ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Méditerranée; Service Régional d'Archéologie Languedoc-Roussillon. 2016, pp.93-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description préliminaire de la céramique du site de Basi attribuée initialement au Néolithique final. Un point sur la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie de Corse. 2016, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIMAP 2015. Premiers impacts anthropiques dans les Pyrénées centrales : approche multi-proxies (archéologie, paléoenvironnement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Midi-Pyrénées. 2015, pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2015. Rapport d'évaluation archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Corse. 2015, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou 2015. Second rapport intermédiaire de fouille programmée triennale 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2015, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri Southwell 2015. Rapport de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Corse. 2015, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou. Premier rapport intermédiaire de fouille programmée triennale 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Midi-Pyrénées. 2014, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou. Rapport de fouille programmée annuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Midi-Pyrénées. 2013, pp.184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou. Rapport de fouille programmée annuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Midi-Pyrénées. 2012, pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gisements du second Mésolithique et du Néolithique ancien en Midi-Pyrénées. Rapport de prospection-inventaire 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Midi-Pyrénées. 2011, pp.169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du silex taillé dans le Néolithique haut-rhodanien autour de la stratigraphie du Gardon (Ambérieu-en-Bugey, Ain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Panthéon-Sorbonne - Paris I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00347243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des derniers chasseurs. Aspects chronoculturels des sociétés des débuts de l’Holocène en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse Jean-Jaurès, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02498551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zone of excavation of the excavation site of Basi (Corse-du-sud, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serra-di-Ferro, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavation site of Roquemissou (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montrozier, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large plan of the excavation site of Basi (Corse-du-sud, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serra-di-Ferro, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles préhistoriques de Basi, campagne 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId658"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B82042C"/>
+    <w:nsid w:val="05C6F954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CAAA172B"/>
+    <w:nsid w:val="1517D707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="26FC5388"/>
+    <w:nsid w:val="37A3F6F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F7E2429C"/>
+    <w:nsid w:val="EAEF4C1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8642B3E9"/>
+    <w:nsid w:val="3C7D0D2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tperrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8788-3437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055851355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.perrin@cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/actualites-43317.kjsp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/comitenational/csi/inee.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/galliap/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decapan.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://menemoia.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anrprocome.com/organisation.php/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04234326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-023-00155-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harbers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garb&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dachy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Green" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-023-09514-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932926v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0275" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#243;pez-Montalvo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.tabona.2022.22.13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chaid-Saoudi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Roumane-Amri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Cha&#239;d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Azzoug" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680755v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.tabona.2022.22.01" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921669v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0261" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Coffin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dolphin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jackes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Yakymchuk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103417" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358708v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0179" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158443v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246964" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Br&#233;hard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.34" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gibaja" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lubell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.03.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052080v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Cha&#239;d-Saoudi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2019.157" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531963v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230731" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2019.1580077" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.98" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14988" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207682v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207675v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1351" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Simonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14889" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914580v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gibaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14921" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910866v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207678v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207668v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.036" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201993v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.059" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.05.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.046" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207676v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910865v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983518v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207664v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207663v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910864v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628432v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Collina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13591" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207661v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207656v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266683v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207659v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jedikian-Cap" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207653v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266606v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Voruz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266609v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050832v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7383" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266600v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266603v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266590v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266648v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grany" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207650v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207648v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crubezy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7248" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207643v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266644v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207639v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266642v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207637v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378503v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Martinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sicurani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379761v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Turini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378690v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121680v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363607v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Cattiaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274142v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Derbord" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378502v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121670v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118313v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082971v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04901393v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/203a-1205" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815133v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090932v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280769v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280766v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280776v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283699v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280779v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280749v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280757v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256951v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05591036v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iddir Amara" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Calder&#243;n Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chakroun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Carballo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04199109v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03453770v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03052804v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901079v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362909v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055081v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376625v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362937v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278498v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maille" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brossier Benoit. Bouby" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Costa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devellers" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388401v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934261v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934250v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soto" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Fullola" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021748v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gibaja" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910859v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ferrari" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fontana" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102729v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195514v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Courty" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914755v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois De Lanfranchi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265072v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910861v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934257v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910856v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910855v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Gibaja" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910857v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910863v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Courtin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729843v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Saint George" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072252v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nebbia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021727v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooma&#239; Boucherat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072251v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009471v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009472v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927419v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760058v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Walicka" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750127v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760056v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588293v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813162v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreto Garcia-Puchol" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892429v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433032v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266680v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266656v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346875v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266676v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devillers" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266654v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266672v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266666v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266663v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mahieu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378678v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ramacciotti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Josefa Luque" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luisa Cervera" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531576v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Papot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378686v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Malergue" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Buvry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debayle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379456v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Gutierrez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pignaut Pierre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourguignon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677930v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Liard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862784v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mart&#237;nez Varea" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100846v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887192v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Scheffers" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313882v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gilbert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baehrel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourmaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/regards-croises-sur-les-pandemies/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430315v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gibaja" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910488v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-chasseen-des-chasseens-retour-sur-une-culture-nationale-et-ses-paralleles-sepulcres-de-fossa-cortaillod-lagozza-actes-du-colloque-international-tenu-a-paris-france-du-18-au-20-novemb" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072250v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=rmpr-10" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009470v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910487v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-neolithique-ancien-de-la-plaine-de-nimes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875874v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=gardon-2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927414v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760050v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=dynamismes-et-rythmes-evolutifs-des-societes-de-la-prehistoire-recente-actualite-de-la-recherche-actes-des-9e-rencontres-meridionales-de-prehistoire-recente-saint-georges-de-didonne-8-et-9-octobre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628429v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirault Eric" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462066v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=la-grotte-du-gardon-ain-volume-i" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433023v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Grimaldi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/mountain-environments-in-prehistoric-europe.html" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089625v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georjon Cathy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266571v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/prehistoire/18-les-industries-lithiques-taillees-holocene-du-bassin-rhodanien-2907303761.html" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266582v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266568v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378879v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378877v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205495v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198853657.013.16" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857757v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378882v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858862v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Pauc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pele-mele-textes-offerts-a-jean-vaquer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378884v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162745v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949050v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105338v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636669v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636662v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093404v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162734v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054766v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Haye" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/27667/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208126v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210740v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208124v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210737v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208130v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208133v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208132v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429743v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sac.asso.fr/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092029v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bori Sam" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055079v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100186870&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01976303v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-champ-du-poste-carcassonne-aude-une-succession-doccupations-du-debut-du-neolithique-moyen-a-lage-du-bronze-ancien" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914577v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910853v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=grottes-sepulcrales-prehistoriques-des-hautes-corbieres" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910844v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910850v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910843v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910851v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910842v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910841v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910845v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910848v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910846v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910849v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910840v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875882v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875880v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910839v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499725v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112382v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875876v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875878v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348988v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Rey" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sordoillet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760052v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Guilbert" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreto Garcia Puchol" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760063v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910837v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire/shillourokambos-tome-1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910834v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910830v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910825v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910838v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910826v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910831v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910822v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910827v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910828v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910835v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910836v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910833v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910824v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910823v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910832v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910829v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766363v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476235v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476234v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476231v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Muller" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721136v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=de-mediterranee-et-dailleurs" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476236v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476232v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476233v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287850v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=defunts-neolithiques-en-toulousain" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433031v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266689v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266637v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-puech-haut" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266639v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266632v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=les-vautes" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266635v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266652v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piguet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514449v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582479v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629277v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514452v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514447v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984133v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049581v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984120v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514441v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514435v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514430v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514425v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514423v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514437v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514404v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514419v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514399v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514390v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.17244" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401766v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266685v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agogue" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638819v3" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514898v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470928v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Allain" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bertrand" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917939v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955771v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Duch&#233;" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425801v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468172v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858864v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beeching" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378987v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baisse" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425820v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488308v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425832v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207702v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425840v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207699v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207704v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207691v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925454v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207687v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207698v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207686v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207696v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915720v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915719v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918864v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918863v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918859v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996282v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918870v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918867v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918860v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918872v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918873v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918874v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918875v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918877v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347243v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02498551v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886837v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886790v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886918v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03431685v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tperrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8788-3437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055851355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VeIwnM8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.perrin@cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/actualites-43317.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/comitenational/csi/inee.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/galliap/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decapan.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://menemoia.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anrprocome.com/organisation.php/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harbers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garb&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108100" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04234326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-023-00155-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059498v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dachy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Green" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-023-09514-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0275" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chaid-Saoudi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Roumane-Amri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Cha&#239;d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Azzoug" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#243;pez-Montalvo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.tabona.2022.22.01" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.tabona.2022.22.13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0261" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Coffin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dolphin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jackes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Yakymchuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103417" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0179" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246964" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Br&#233;hard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.34" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052080v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lubell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Cha&#239;d-Saoudi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2019.157" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gibaja" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.03.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230731" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.98" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14988" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076203v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2019.1580077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1351" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901713v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Simonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14889" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914580v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gibaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14921" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207668v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207678v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.036" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593272v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.05.027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201993v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.059" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-232PMJQ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593274v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.046" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910865v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983518v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207666v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207664v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207663v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628432v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Collina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266618v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13591" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207661v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266613v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207656v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jedikian-Cap" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266606v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Voruz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207653v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7383" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266600v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266603v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207651v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800396v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266590v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grany" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266584v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207650v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207648v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crubezy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7248" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207643v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266644v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207639v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266642v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207637v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378690v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Turini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378503v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Martinet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sicurani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283831v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121680v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274142v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Derbord" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363607v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Cattiaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121670v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378502v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118313v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082971v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04901393v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/203a-1205" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815133v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090932v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280769v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280766v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280776v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280749v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280757v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256951v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04199109v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05591036v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iddir Amara" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Calder&#243;n Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chakroun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Carballo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03453770v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03052804v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362937v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376625v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901079v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055081v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362909v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278498v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maille" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brossier Benoit. Bouby" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Costa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devellers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388401v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934250v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soto" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Fullola" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934261v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021748v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gibaja" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195514v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Courty" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914755v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois De Lanfranchi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102729v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910859v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ferrari" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fontana" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265072v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910856v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910855v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Gibaja" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910861v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934257v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910857v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910863v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Courtin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729843v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Saint George" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009471v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072251v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021727v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooma&#239; Boucherat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072252v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nebbia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009472v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538949v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927419v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760058v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Walicka" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750127v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760056v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588293v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813162v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreto Garcia-Puchol" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892429v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433032v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266656v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266680v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346875v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266676v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devillers" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266654v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266672v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266666v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266663v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mahieu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378678v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ramacciotti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Josefa Luque" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luisa Cervera" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531576v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Papot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378686v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Malergue" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Buvry" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debayle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379456v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Gutierrez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pignaut Pierre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourguignon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677930v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Liard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862784v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mart&#237;nez Varea" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100846v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887192v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Scheffers" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313882v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gilbert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baehrel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourmaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/regards-croises-sur-les-pandemies/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910488v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-chasseen-des-chasseens-retour-sur-une-culture-nationale-et-ses-paralleles-sepulcres-de-fossa-cortaillod-lagozza-actes-du-colloque-international-tenu-a-paris-france-du-18-au-20-novemb" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430315v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gibaja" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009470v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072250v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=rmpr-10" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910487v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-neolithique-ancien-de-la-plaine-de-nimes" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875874v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=gardon-2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927414v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760050v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=dynamismes-et-rythmes-evolutifs-des-societes-de-la-prehistoire-recente-actualite-de-la-recherche-actes-des-9e-rencontres-meridionales-de-prehistoire-recente-saint-georges-de-didonne-8-et-9-octobre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628429v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirault Eric" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462066v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=la-grotte-du-gardon-ain-volume-i" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433023v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Grimaldi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/mountain-environments-in-prehistoric-europe.html" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089625v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georjon Cathy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266571v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/prehistoire/18-les-industries-lithiques-taillees-holocene-du-bassin-rhodanien-2907303761.html" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266582v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266568v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205495v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198853657.013.16" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378877v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378879v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05611170v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378882v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857757v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378884v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858862v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Pauc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pele-mele-textes-offerts-a-jean-vaquer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105338v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949050v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162745v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636669v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636662v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093404v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162734v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210737v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208130v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/27667/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208124v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054766v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Haye" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208126v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210740v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208132v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208133v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429743v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sac.asso.fr/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092029v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bori Sam" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055079v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100186870&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01976303v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-champ-du-poste-carcassonne-aude-une-succession-doccupations-du-debut-du-neolithique-moyen-a-lage-du-bronze-ancien" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914577v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910853v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=grottes-sepulcrales-prehistoriques-des-hautes-corbieres" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910842v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910851v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910843v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910850v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910844v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910841v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910845v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910848v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910846v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910849v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910840v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875880v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910839v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875882v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875876v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499725v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112382v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348988v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Rey" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sordoillet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875878v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760063v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760052v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Guilbert" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreto Garcia Puchol" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910822v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire/shillourokambos-tome-1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910827v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910826v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910831v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910837v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910834v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910830v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910825v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910838v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910828v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910836v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910835v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910833v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910824v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910823v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910829v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766363v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910832v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476231v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Muller" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476234v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476235v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721136v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=de-mediterranee-et-dailleurs" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476236v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476232v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476233v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287850v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=defunts-neolithiques-en-toulousain" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433031v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266689v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266637v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-puech-haut" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266639v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266635v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=les-vautes" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266632v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266652v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piguet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582479v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514449v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629277v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514452v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049581v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514447v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984133v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984120v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514441v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514430v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514435v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514425v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514423v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514437v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514404v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514419v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514399v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514390v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.17244" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401766v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266685v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agogue" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638819v3" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514898v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470928v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Allain" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bertrand" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955771v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Duch&#233;" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917939v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468172v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425801v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858864v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beeching" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378987v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baisse" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425820v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488308v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425832v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207702v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425840v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207691v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207699v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207704v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925454v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207687v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207698v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207686v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207696v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915720v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915719v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918859v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918863v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918864v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996282v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918870v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918867v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918860v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918872v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918873v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918874v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918875v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918877v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347243v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02498551v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886837v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886918v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886790v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03431685v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>