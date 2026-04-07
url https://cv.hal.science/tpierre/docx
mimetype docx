--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2072,277 +2072,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire et réhabiliter : vers quelles solutions d'isolation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la formulation et du procédé de mise en œuvre sur les propriétés thermique, mécanique et hydrique du béton de chanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Matériaux - Génie civil et habitat du futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718565v1</w:t>
+                <w:t xml:space="preserve">hal-01169105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la formulation et du procédé de mise en œuvre sur les propriétés thermique, mécanique et hydrique du béton de chanvre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire et réhabiliter : vers quelles solutions d'isolation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Matériaux - Génie civil et habitat du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169105v1</w:t>
+                <w:t xml:space="preserve">hal-00718565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de différentes compositions de béton de chanvre</w:t>
               </w:r>
@@ -3311,51 +3311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Houssein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Courtois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Geslain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103998" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898590v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klapczynski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Meillour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Le Maux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9TDXT1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dejaeghere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Masson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127440v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jimenez Saelices" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.02.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWGS4WQW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083715606104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodiet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings3010079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1477-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401775v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degiovanni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05007910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio Orlande" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodiet Christophe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05007934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017855v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodiet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Houssein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Courtois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Geslain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103998" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898590v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klapczynski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Meillour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Le Maux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9TDXT1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dejaeghere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Masson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127440v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jimenez Saelices" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.02.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWGS4WQW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083715606104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodiet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings3010079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1477-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401775v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degiovanni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05007910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio Orlande" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodiet Christophe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05007934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017855v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodiet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>