--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -66,1559 +66,1689 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel apparatus dedicated to the estimation of the thermal diffusivity of metals at high temperature</w:t>
+                <w:t xml:space="preserve">A New Approach to Determining the Specific Heat of Liquid Metals at High Temperatures by Aerodynamic Levitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Houssein</w:t>
+                <w:t xml:space="preserve">Maelenn Le Mener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coline Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Courtois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 191, </w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10765-025-03681-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420508v1</w:t>
+                <w:t xml:space="preserve">hal-05593341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane thermal diffusivity estimation by radial fin method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A novel apparatus dedicated to the estimation of the thermal diffusivity of metals at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Houssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Magueresse</w:t>
+                <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120, pp.103998. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2021.103998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044924v1</w:t>
+                <w:t xml:space="preserve">hal-04420508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and time dependence of manganese evaporation in liquid steels. Multiphysics modelling and experimental confrontation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-plane thermal diffusivity estimation by radial fin method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Klapczynski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Edouard Geslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Meillour</w:t>
+                <w:t xml:space="preserve">Anthony Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114944⟩</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.103998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2021.103998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898590v1</w:t>
+                <w:t xml:space="preserve">hal-05044924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the thermal properties of millimeter-sized insulating materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pierre</w:t>
+                <w:t xml:space="preserve">Temperature and time dependence of manganese evaporation in liquid steels. Multiphysics modelling and experimental confrontation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Klapczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Carin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickael Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Meillour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Le Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.09.009⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, pp.114944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04007161v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and development of an induction furnace to characterize molten metals at high temperatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization of the thermal properties of millimeter-sized insulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Carin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.247-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069277v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient pulsed technique to characterize the radiative and conductive properties of bio aerogels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Design and development of an induction furnace to characterize molten metals at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dejaeghere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Grohens</w:t>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (1), pp.23-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05127440v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative and hygrothermal properties of flax/viscose spunlaced nonwovens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transient pulsed technique to characterize the radiative and conductive properties of bio aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jimenez Saelices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Seantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1528083715606104⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116, pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045033v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of measurement noise and number of wavelengths on the temperature measurement of opaque surface with variable emissivity by a multi-spectral method based on the flux ratio in the infrared-ultraviolet range.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Radiative and hygrothermal properties of flax/viscose spunlaced nonwovens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (4), pp.1024-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1528083715606104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417587v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on the Hygrothermal Behavior of a Coated Sprayed Hemp Concrete Wall</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of measurement noise and number of wavelengths on the temperature measurement of opaque surface with variable emissivity by a multi-spectral method based on the flux ratio in the infrared-ultraviolet range.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Magueresse</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (3), pp.211 - 226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045276v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Thermal Properties of Biosourced Building Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental Study on the Hygrothermal Behavior of a Coated Sprayed Hemp Concrete Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Magueresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.79-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings3010079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10765-013-1477-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05045195v1</w:t>
+                <w:t xml:space="preserve">hal-05045276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une définition de l’état sec d’agro-matériaux à base de chanvre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Measurement of Thermal Properties of Biosourced Building Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (9-10), pp.1832-1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-013-1477-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045481v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés physiques de bétons de chanvre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Vers une définition de l’état sec d’agro-matériaux à base de chanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.8-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00718178v1</w:t>
+                <w:t xml:space="preserve">hal-05045481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Propriétés physiques de bétons de chanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.657-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mesure de hautes températures par méthode multi-spectrale et statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, p. 34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1628,1220 +1758,1220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous estimation of temperature and emissivity of metals around their melting points by deterministic and Bayesian techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Krapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helcio Orlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodiet Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Inverse Problems in Engineering ICIPE 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Francavilla al Mare (Chieti), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de tension de surface de métaux à l’état liquide par lévitation aérodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Le Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès de thermique SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal behavior of a hemp concrete wall: comparison between experimental and numerical results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Prise en compte des transferts de masse dans la détermination de la conductivité thermique de matériaux bio-sourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Chambéry, France. pp.1</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Géradmer, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017855v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des transferts de masse dans la détermination de la conductivité thermique de matériaux bio-sourcés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Hygrothermal behavior of a hemp concrete wall: comparison between experimental and numerical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Géradmer, France. pp.1</w:t>
+              <w:t xml:space="preserve">IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Chambéry, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019264v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la formulation et du procédé de mise en œuvre sur les propriétés thermique, mécanique et hydrique du béton de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire et réhabiliter : vers quelles solutions d'isolation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Matériaux - Génie civil et habitat du futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de différentes compositions de béton de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du chanvre dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode multi-spectrale avec un réseau de diffraction pour la mesure de la température dans les ultraviolets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Thermique SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse, France. p. 379-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la température à l'échelle microscopique par méthode multi-spectrale et statistique dans la gamme UV-visible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Thermique SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Marseille, France. p. 763-768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de hautes températures par méthode multi-spectrale et statistique dans la gamme UV-visible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Colloque Interdisciplinaire en Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Nancy, France. p. 94-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie thermique – Mise au point d'un détecteur de température par voie optique à l'échelle microscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Thermique SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Poitiers, France. p. 905-910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2851,320 +2981,320 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermo-hydrique d'agro-matériaux à base de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la température multi-spectrale dans l'Infrarouge et l'Ultraviolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rodiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématique liée à la mesure des la conductivité thermique d'éco-matériaux du bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3311,51 +3441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Houssein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Courtois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Geslain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103998" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898590v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klapczynski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Meillour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Le Maux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9TDXT1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dejaeghere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Masson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127440v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jimenez Saelices" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.02.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWGS4WQW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083715606104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodiet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings3010079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1477-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401775v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degiovanni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05007910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio Orlande" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodiet Christophe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05007934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017855v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodiet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Mener" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bourges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Courtois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-025-03681-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Houssein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108359" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Geslain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103998" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klapczynski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Meillour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Le Maux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114944" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9TDXT1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dejaeghere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jimenez Saelices" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.02.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWGS4WQW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083715606104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodiet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings3010079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1477-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degiovanni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05007910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio Orlande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodiet Christophe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05007934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401779v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401782v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodiet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>