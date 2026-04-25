--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -140,295 +140,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology of Hyalomma marginatum in southern France</w:t>
+                <w:t xml:space="preserve">Geographic Genetic Divergence in Tychoplanktonic Taxa Dominating Diatom Communities in Marine Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Stachurski</w:t>
+                <w:t xml:space="preserve">Raphaëlle Barry‐martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Duhayon</w:t>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Appelgren</w:t>
+                <w:t xml:space="preserve">Fabienne Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Balança</w:t>
+                <w:t xml:space="preserve">Alina Tunin‐ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pollet</w:t>
+                <w:t xml:space="preserve">Jean Turquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.e70116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.06.30.662279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/edn3.70116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429978v1</w:t>
+                <w:t xml:space="preserve">hal-05108506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic Genetic Divergence in Tychoplanktonic Taxa Dominating Diatom Communities in Marine Biofilms</w:t>
+                <w:t xml:space="preserve">Phenology of Hyalomma marginatum in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Barry‐martinet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Frédéric Stachurski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Appelgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Balança</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Turquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (3), pp.e70116. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/edn3.70116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.06.30.662279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108506v1</w:t>
+                <w:t xml:space="preserve">hal-05429978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking invasion events: phylogeography of Hyalomma marginatum in the Mediterranean basin with a focus on Southern France</w:t>
               </w:r>
@@ -542,295 +542,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">population genetics of the nidicolous soft tick Ornithodoros phacochoerus in the context of African swine fever sylvatic cycle</w:t>
+                <w:t xml:space="preserve">Contrasting temporal patterns and associations in Hyalomma marginatum microbial communities: key insights for the development of novel tick and tick-borne diseases control tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Taraveau</w:t>
+                <w:t xml:space="preserve">Joly-Kukla Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pollet</w:t>
+                <w:t xml:space="preserve">Manzanilla Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Duhayon Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bru David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jeanneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2025.10.07.680904⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.05.21.655249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429973v1</w:t>
+                <w:t xml:space="preserve">hal-05430131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting temporal patterns and associations in Hyalomma marginatum microbial communities: key insights for the development of novel tick and tick-borne diseases control tools</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">population genetics of the nidicolous soft tick Ornithodoros phacochoerus in the context of African swine fever sylvatic cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duhayon Maxime</w:t>
+                <w:t xml:space="preserve">Florian Taraveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bru David</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.05.21.655249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.10.07.680904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430131v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Crimean–Congo haemorrhagic fever virus in Hyalomma marginatum ticks, southern France, May 2022 and April 2023</w:t>
               </w:r>
@@ -855,64 +855,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly Kukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Stachurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosurveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (6), pp.2400023. </w:t>
@@ -944,295 +944,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of Hyalomma marginatum -borne pathogens in the Occitanie region (France), a focus on the intriguing dynamics of Rickettsia aeschlimannii</w:t>
+                <w:t xml:space="preserve">Diversity and Distribution of Bacterial and Parasitic Tick-Borne Pathogens in Armenia, Transcaucasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Joly-Kukla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Bru</w:t>
+                <w:t xml:space="preserve">Sargis Aghayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Galon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carla Giupponi</w:t>
+                <w:t xml:space="preserve">Gohar Grigoryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasmik Gevorgyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tehmine Harutyunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rukhkyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01256-24⟩</w:t>
+              <w:t xml:space="preserve">Iranian Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (11), pp.2563-2571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18502/ijph.v53i11.16960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652728v1</w:t>
+                <w:t xml:space="preserve">hal-04791479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and Distribution of Bacterial and Parasitic Tick-Borne Pathogens in Armenia, Transcaucasia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial patterns of Hyalomma marginatum -borne pathogens in the Occitanie region (France), a focus on the intriguing dynamics of Rickettsia aeschlimannii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tehmine Harutyunyan</w:t>
+                <w:t xml:space="preserve">Charlotte Joly-Kukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Rukhkyan</w:t>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Giupponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (11), pp.2563-2571. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), pp.e0125624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18502/ijph.v53i11.16960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01256-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791479v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory actor mapping of social interactions within tick risk surveillance networks in France</w:t>
               </w:r>
@@ -1244,51 +1244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyonna Zortman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Binot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1469,90 +1469,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics of the Hyalomma marginatum-borne pathogens in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly-Kukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Stachurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1871,77 +1871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of endosymbionts on the reproductive fitness of the tick Ornithodoros moubata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Taraveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2148,51 +2148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Characteristics Together With Environmental Conditions Shape Marine Biofilm Dynamics in Coastal NW Mediterranean Locations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2282,51 +2282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on the intricate tango between tick microbiomes and tick‐borne pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Irène Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2412,51 +2412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Daveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Stachurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (2), pp.101625. </w:t>
@@ -2641,77 +2641,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperate and tropical coastal waters share relatively similar microbial biofilm communities while free‐living or particle‐attached communities are distinct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Catão C. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Barry‐martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2756,502 +2756,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxon appearance from extraction and amplification steps demonstrates the value of multiple controls in tick microbiome analysis</w:t>
+                <w:t xml:space="preserve">Cryptosporidium parvum Infection Depletes Butyrate Producer Bacteria in Goat Kid Microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lejal</w:t>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+                <w:t xml:space="preserve">Dasiel Alvarez Obregón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Marsot</w:t>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.548737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790980v1</w:t>
+                <w:t xml:space="preserve">hal-03013916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scale affects our view on the identification and distribution of microbial communities in ticks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taxon appearance from extraction and amplification steps demonstrates the value of multiple controls in tick microbiome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hein Sprong</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Lejal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra I Krawczyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-020-3908-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318240v1</w:t>
+                <w:t xml:space="preserve">hal-02790980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum Infection Depletes Butyrate Producer Bacteria in Goat Kid Microbiome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+                <w:t xml:space="preserve">The scale affects our view on the identification and distribution of microbial communities in ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">Hein Sprong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lejal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Julien</w:t>
+                <w:t xml:space="preserve">Aleksandra I Krawczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.548737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-020-3908-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03013916v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-years assessment of &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt;-borne pathogens in a French peri-urban forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lejal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3302,51 +3302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-borne pathogen detection in midgut and salivary glands of adult &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lejal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3354,51 +3354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Simo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3432,90 +3432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptosporidium parvum-Infected Neonatal Mice Show Gut Microbiota Remodelling Using High-Throughput Sequencing Analysis: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3566,90 +3566,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3713,51 +3713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear Stress as a Major Driver of Marine Biofilm Communities in the NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa C P Catão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3777,51 +3777,51 @@
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.e01768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3847,51 +3847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear Stress as a Major Driver of Marine Biofilm Communities in the NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Catão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3968,51 +3968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting temporal patterns in ammonia oxidizing archaeal community dynamics in two peri-alpine lakes with different trophic status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4085,103 +4085,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Throughput Sequencing and Network Analysis Disentangle the Microbial Communities of Ticks and Hosts Within and Between Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (236), </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4215,51 +4215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prokaryotic community successions and interactions in marine biofilms: the key role of Flavobacteriia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,51 +4496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of oxygen loss on carbon processing and heterotrophic prokaryotes from an estuarine ecosystem: Results from stable isotope probing and cytometry analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Tadonleke Dzatchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Rijswijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4613,51 +4613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic activity and functional diversity changes in sediment prokaryotic communities organically enriched with mussel biodeposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4743,51 +4743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planctomycetes in Lakes: Poor or Strong Competitors for Phosphorus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4860,51 +4860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal changes in the structure of archaeal communities in two deep freshwater lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cècile Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4964,51 +4964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal changes in the structure and composition of a less-abundant bacterial Phylum (Planctomycetes) in two perialpine lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Tadonléké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5081,51 +5081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of grazers and viruses on bacterial community structure and production in two contrasting trophic lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5185,51 +5185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal Changes in the Structure and Composition of a Less-Abundant Bacterial Phylum (Planctomycetes) in Two Perialpine Lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. D. Tadonléké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5280,51 +5280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of primer sets for the study of Planctomycetes communities in lentic freshwater ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy D. Tadonléké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5410,51 +5410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Schapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Buscot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie C. Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5821,51 +5821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim G. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Buscot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (4), pp.715-719. </w:t>
@@ -5915,51 +5915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prokaryotic aminopeptidase activity along a continuous salinity gradient in a hypersaline coastal lagoon (the Coorong, South Australia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Schapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6088,51 +6088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Buscot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie C. Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Chapperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6196,51 +6196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration rates in marine heterotrophic bacteria relate to the cytometric characteristics of bacterioplankton communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Schapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James G. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6344,103 +6344,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting temporal patterns and associations in Hyalomma marginatum microbial communities: key insights for the development of novel tick and tick-borne diseases control tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joly-Kukla Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzanilla Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duhayon Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bru David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6507,51 +6507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal: Piste de stratégies alternatives thérapeutiques et préventives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obregon Dasiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6619,103 +6619,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouvelles thérapies alternatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Maisons-Alfort, France</w:t>
@@ -6783,51 +6783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Binot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Heraklion, Greece. pp.163-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6977,77 +6977,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of scale in tick microbial community ecology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lejal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7102,103 +7102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of live yeast (Saccharomyces cerevisiae) supplementation in the prevention of cryptosporidiosis and remodeling gut microbiota in the experimental neonate goat model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tours, France. </w:t>
@@ -7373,51 +7373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et diversité des groupes bactériens ''non dominants'' dans les écosystèmes lacustres : cas des planctomycètes dans les lacs péri-alpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Tadonléké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7638,90 +7638,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection of Crimean–Congo haemorrhagic fever virus in Hyalomma marginatum ticks, southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly-Kukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Stachurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S4-P05</w:t>
@@ -7750,64 +7750,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hyalomma marginatum holobiont as a part of the Holis-Tiques project aiming at establishing the invasion history, the spread and associated risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly-Kukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Stachurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7875,64 +7875,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microsatellite markers for Ornithodoros phacochoerus (Acari: Argasidae) in the context of the international NifNaf project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Taraveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Quembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7983,77 +7983,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of diversity and distribution of bacterial and parasitic tick-borne pathogens in Armenia Transcaucasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sargis Aghayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gohar Grigoryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tehmine Harutyunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasmik Grevorgyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8108,77 +8108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipar-tick research (1). Un premier aperçu de la dynamique du pathobiome de la tique Ixodes ricinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lejal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8246,90 +8246,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du changement du microbiote intestinal chez les souriceaux nouveau-nés CD-1 infectés par Cryptosporidium parvum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8496,51 +8496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l’efficacité et de la spécificité de trois couples d’amorces à PCR pour l’étude des Planctomycetes en milieu lacustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tadonléké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8591,51 +8591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planctomycetes diversity in lakes with differing trophic status: tests of specific primer sets and comparative analysis of their composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Tadonléké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8686,51 +8686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les planctomycètes en milieu lacustre: distribution, facteurs de contrôle et implication dans le cycle biogéochimique de l’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8826,64 +8826,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling the Microbial Complexity Associated to Ticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8960,51 +8960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling the microbial complexity associated to ticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Estrada-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9107,51 +9107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Nucleic Acids from Marine Samples: Applications to microbial ecology research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9243,51 +9243,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux connaître la diversité et la dynamique des phyla bactériens non dominants dans les écosystèmes naturels : l’exemple des Planctomycetes en milieu lacustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Joseph Fourier (Grenoble 1), 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9483,51 +9483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429978v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Appelgren" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Balan&#231;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.06.30.662279" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108506v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;martinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin&#8208;ley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giupponi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan-Pineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Blanda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourquia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06927-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Taraveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jeanneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.07.680904" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly-Kukla Charlotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzanilla Vincent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhayon Maxime" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bru David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.21.655249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly Kukla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.6.2400023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly-Kukla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01256-24" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargis Aghayan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Grigoryan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmik Gevorgyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehmine Harutyunyan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rukhkyan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18502/ijph.v53i11.16960" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyonna Zortman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vial" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100222" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128794v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C&#233;lia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galon Cl&#233;mence" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Kukla Charlotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicculli Vincent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.01.582933" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100213" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100630" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armanda Bastos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Boinas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Van van Heerden" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Heath" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12030469" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gard&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.334" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ir&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12813" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lejal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01051-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cat&#227;o C. P." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15929" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790980v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lejal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01093" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318240v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Sprong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra I Krawczyk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-3908-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3799-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3418-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007124v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cat&#227;o" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ghiglione" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01861" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628258v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00236" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy083" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pollet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouvry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.11.023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonleke Dzatchou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Rijswijk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leberre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Middelburg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-015-0053-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637492v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cloutier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nozais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Mckindsey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123681" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635282v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02824-13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646468v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12154" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647544v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02697-10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646358v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-88" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00608212v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00581548v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my D. Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00219.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654688v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Buscot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C. Leterme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seuront" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-1448-6-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767812v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schapira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Buscot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Leterme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766626v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leterme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Mitchell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av. Ellis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Buscot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658773v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda V. Ellis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim G. Mitchell" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2010.00850.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JCNBFFG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658774v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G Mitchell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-1448-6-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Buscot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chapperon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01262" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656650v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Mitchell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seuront" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315409000617" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3633106253E328C202A1761859B74FE239ED74C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128804v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181256v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943490v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krawzcyk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790990v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751405v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007153v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Barbier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Benyemed" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007508v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan&#8208;pineau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181179v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Quembo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142298v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmik Grevorgyan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rukayan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735710v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737412v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814045v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818800v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823613v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Allain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I. Bonnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.80511" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943469v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Allain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/63526" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795139v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lemarchand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lessard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Badri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3185-9_23" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810988v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108506v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin&#8208;ley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70116" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429978v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Appelgren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Balan&#231;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.06.30.662279" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giupponi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan-Pineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Blanda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourquia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06927-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly-Kukla Charlotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzanilla Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhayon Maxime" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bru David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jeanneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.21.655249" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Taraveau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.07.680904" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly Kukla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.6.2400023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargis Aghayan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Grigoryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmik Gevorgyan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehmine Harutyunyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rukhkyan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18502/ijph.v53i11.16960" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly-Kukla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01256-24" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyonna Zortman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vial" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100222" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128794v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C&#233;lia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galon Cl&#233;mence" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Kukla Charlotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicculli Vincent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.01.582933" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100213" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100630" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armanda Bastos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Boinas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Van van Heerden" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Heath" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12030469" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gard&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.334" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ir&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12813" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lejal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01051-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cat&#227;o C. P." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15929" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790980v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lejal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01093" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318240v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Sprong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra I Krawczyk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-3908-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3799-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3418-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007124v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cat&#227;o" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ghiglione" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01861" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628258v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00236" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy083" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pollet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouvry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.11.023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonleke Dzatchou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Rijswijk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leberre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Middelburg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-015-0053-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637492v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cloutier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nozais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Mckindsey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123681" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635282v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02824-13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646468v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12154" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647544v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02697-10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646358v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-88" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00608212v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00581548v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my D. Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00219.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654688v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Buscot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C. Leterme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seuront" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-1448-6-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767812v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schapira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Buscot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Leterme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766626v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leterme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Mitchell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av. Ellis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Buscot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658773v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda V. Ellis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim G. Mitchell" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2010.00850.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JCNBFFG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658774v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G Mitchell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-1448-6-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Buscot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chapperon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01262" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656650v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Mitchell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seuront" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315409000617" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3633106253E328C202A1761859B74FE239ED74C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128804v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181256v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943490v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krawzcyk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790990v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751405v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007153v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Barbier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Benyemed" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007508v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan&#8208;pineau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181179v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Quembo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142298v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmik Grevorgyan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rukayan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735710v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737412v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814045v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818800v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823613v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Allain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I. Bonnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.80511" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943469v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Allain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/63526" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795139v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lemarchand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lessard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Badri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3185-9_23" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810988v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>