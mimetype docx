--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -106,51 +106,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -542,1380 +542,1380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting temporal patterns and associations in Hyalomma marginatum microbial communities: key insights for the development of novel tick and tick-borne diseases control tools</w:t>
+                <w:t xml:space="preserve">population genetics of the nidicolous soft tick Ornithodoros phacochoerus in the context of African swine fever sylvatic cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joly-Kukla Charlotte</w:t>
+                <w:t xml:space="preserve">Florian Taraveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manzanilla Vincent</w:t>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duhayon Maxime</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2025.05.21.655249⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.10.07.680904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430131v1</w:t>
+                <w:t xml:space="preserve">hal-05429973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">population genetics of the nidicolous soft tick Ornithodoros phacochoerus in the context of African swine fever sylvatic cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting temporal patterns and associations in Hyalomma marginatum microbial communities: key insights for the development of novel tick and tick-borne diseases control tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joly-Kukla Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzanilla Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Taraveau</w:t>
+                <w:t xml:space="preserve">Duhayon Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bru</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Bru David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jeanneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.10.07.680904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.05.21.655249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429973v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Crimean–Congo haemorrhagic fever virus in Hyalomma marginatum ticks, southern France, May 2022 and April 2023</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity and Distribution of Bacterial and Parasitic Tick-Borne Pathogens in Armenia, Transcaucasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Joly Kukla</w:t>
+                <w:t xml:space="preserve">Sargis Aghayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Stachurski</w:t>
+                <w:t xml:space="preserve">Gohar Grigoryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasmik Gevorgyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tehmine Harutyunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rukhkyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.6.2400023⟩</w:t>
+              <w:t xml:space="preserve">Iranian Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (11), pp.2563-2571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18502/ijph.v53i11.16960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449145v1</w:t>
+                <w:t xml:space="preserve">hal-04791479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and Distribution of Bacterial and Parasitic Tick-Borne Pathogens in Armenia, Transcaucasia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploratory actor mapping of social interactions within tick risk surveillance networks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tehmine Harutyunyan</w:t>
+                <w:t xml:space="preserve">Iyonna Zortman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Rukhkyan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Binot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18502/ijph.v53i11.16960⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.100222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2024.100222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791479v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of Hyalomma marginatum -borne pathogens in the Occitanie region (France), a focus on the intriguing dynamics of Rickettsia aeschlimannii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Temporal dynamics of the Hyalomma marginatum-borne pathogens in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly-Kukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Stachurski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carla Giupponi</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01256-24⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (8), pp.100213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2024.100213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652728v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory actor mapping of social interactions within tick risk surveillance networks in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tick-borne pathogens identified in Hyalomma marginatum (Acari: Ixodidae) collected from various vertebrate hosts in the South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Binot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Célia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galon Clémence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joly Kukla Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cicculli Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2024.100222⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.03.01.582933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897221v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne pathogens identified in Hyalomma marginatum (Acari: Ixodidae) collected from various vertebrate hosts in the South of France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cicculli Vincent</w:t>
+                <w:t xml:space="preserve">Spatial patterns of Hyalomma marginatum -borne pathogens in the Occitanie region (France), a focus on the intriguing dynamics of Rickettsia aeschlimannii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly-Kukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Giupponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2024.03.01.582933⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), pp.e0125624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01256-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128794v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of the Hyalomma marginatum-borne pathogens in southern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Joly-Kukla</w:t>
+                <w:t xml:space="preserve">Detection of Crimean–Congo haemorrhagic fever virus in Hyalomma marginatum ticks, southern France, May 2022 and April 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly Kukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Stachurski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (8), pp.100213. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (6), pp.2400023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2024.100213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.6.2400023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897160v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social-ecological systems approach to tick bite and tick-borne disease risk management: Exploring collective action in the Occitanie region in southern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Updated Review of Ornithodoros Ticks as Reservoirs of African Swine Fever in Sub-Saharan Africa and Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+                <w:t xml:space="preserve">Ferran Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Arsevska</w:t>
+                <w:t xml:space="preserve">Armanda Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Dub</w:t>
+                <w:t xml:space="preserve">Fernando Boinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim van Bortel</w:t>
+                <w:t xml:space="preserve">Juanita Van van Heerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Heath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2023.100630⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12030469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473545v1</w:t>
+                <w:t xml:space="preserve">hal-04067260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Updated Review of Ornithodoros Ticks as Reservoirs of African Swine Fever in Sub-Saharan Africa and Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferran Jori</w:t>
+                <w:t xml:space="preserve">A social-ecological systems approach to tick bite and tick-borne disease risk management: Exploring collective action in the Occitanie region in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyonna Zortman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armanda Bastos</w:t>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Boinas</w:t>
+                <w:t xml:space="preserve">Elena Arsevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juanita Van van Heerden</w:t>
+                <w:t xml:space="preserve">Timothée Dub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio Heath</w:t>
+                <w:t xml:space="preserve">Wim van Bortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.469. </w:t>
+              <w:t xml:space="preserve">One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.100630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens12030469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2023.100630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067260v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of endosymbionts on the reproductive fitness of the tick Ornithodoros moubata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Taraveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1995,295 +1995,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t>
+                <w:t xml:space="preserve">Surface Characteristics Together With Environmental Conditions Shape Marine Biofilm Dynamics in Coastal NW Mediterranean Locations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phrutsamon Wongnak</w:t>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Bord</w:t>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Jacquot</w:t>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Agoulon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
+                <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.746383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510954v3</w:t>
+                <w:t xml:space="preserve">hal-03608643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Characteristics Together With Environmental Conditions Shape Marine Biofilm Dynamics in Coastal NW Mediterranean Locations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrutsamon Wongnak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pollet</w:t>
+                <w:t xml:space="preserve">Severine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Misson</w:t>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Garnier</w:t>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Lejars</w:t>
+                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.746383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608643v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510954v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on the intricate tango between tick microbiomes and tick‐borne pathogens</w:t>
               </w:r>
@@ -2654,51 +2654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Catão C. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Barry‐martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2756,3721 +2756,3587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum Infection Depletes Butyrate Producer Bacteria in Goat Kid Microbiome</w:t>
+                <w:t xml:space="preserve">Taxon appearance from extraction and amplification steps demonstrates the value of multiple controls in tick microbiome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+                <w:t xml:space="preserve">Emilie Lejal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dasiel Alvarez Obregón</w:t>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+                <w:t xml:space="preserve">Maud Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Julien</w:t>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.548737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013916v1</w:t>
+                <w:t xml:space="preserve">hal-02790980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxon appearance from extraction and amplification steps demonstrates the value of multiple controls in tick microbiome analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The scale affects our view on the identification and distribution of microbial communities in ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hein Sprong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emilie Lejal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Aleksandra I Krawczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01093⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-020-3908-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790980v1</w:t>
+                <w:t xml:space="preserve">hal-03318240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scale affects our view on the identification and distribution of microbial communities in ticks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pollet</w:t>
+                <w:t xml:space="preserve">Cryptosporidium parvum Infection Depletes Butyrate Producer Bacteria in Goat Kid Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Alvarez Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hein Sprong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lejal</w:t>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra I Krawczyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-020-3908-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.548737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03318240v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-years assessment of &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt;-borne pathogens in a French peri-urban forest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Marsot</w:t>
+                <w:t xml:space="preserve">Cryptosporidium parvum-Infected Neonatal Mice Show Gut Microbiota Remodelling Using High-Throughput Sequencing Analysis: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3799-7⟩</w:t>
+              <w:t xml:space="preserve">Acta Parasitologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789901v1</w:t>
+                <w:t xml:space="preserve">hal-04525384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne pathogen detection in midgut and salivary glands of adult &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt;</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3418-7⟩</w:t>
+              <w:t xml:space="preserve">Acta Parasitologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625322v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum-Infected Neonatal Mice Show Gut Microbiota Remodelling Using High-Throughput Sequencing Analysis: Preliminary Results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Auclair</w:t>
+                <w:t xml:space="preserve">Shear Stress as a Major Driver of Marine Biofilm Communities in the NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa C P Catão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Parasitologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.e01768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525384v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t>
+                <w:t xml:space="preserve">Tick-borne pathogen detection in midgut and salivary glands of adult &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Lejal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Simo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Parasitologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3418-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618255v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Stress as a Major Driver of Marine Biofilm Communities in the NW Mediterranean Sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Garnier</w:t>
+                <w:t xml:space="preserve">A three-years assessment of &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt;-borne pathogens in a French peri-urban forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lejal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.e01768. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3799-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269986v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Stress as a Major Driver of Marine Biofilm Communities in the NW Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting temporal patterns in ammonia oxidizing archaeal community dynamics in two peri-alpine lakes with different trophic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Catão</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cédric Garnier</w:t>
+                <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Ghiglione</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01768⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (2), pp.95-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007124v1</w:t>
+                <w:t xml:space="preserve">hal-02622122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting temporal patterns in ammonia oxidizing archaeal community dynamics in two peri-alpine lakes with different trophic status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Throughput Sequencing and Network Analysis Disentangle the Microbial Communities of Ticks and Hosts Within and Between Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 81 (2), pp.95-108. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (236), </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622122v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Throughput Sequencing and Network Analysis Disentangle the Microbial Communities of Ticks and Hosts Within and Between Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+                <w:t xml:space="preserve">Prokaryotic community successions and interactions in marine biofilms: the key role of Flavobacteriia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyria Berdjeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaël Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00236⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiy083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628258v1</w:t>
+                <w:t xml:space="preserve">hal-02024255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prokaryotic community successions and interactions in marine biofilms: the key role of Flavobacteriia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of paraoxon (VX chemical agent simulant) and bacteria by magnesium oxide depends on the crystalline structure of magnesium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Le Poupon</w:t>
+                <w:t xml:space="preserve">A. Sellik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiy083⟩</w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 267, pp.67-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2016.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024255v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of paraoxon (VX chemical agent simulant) and bacteria by magnesium oxide depends on the crystalline structure of magnesium oxide</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of oxygen loss on carbon processing and heterotrophic prokaryotes from an estuarine ecosystem: Results from stable isotope probing and cytometry analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Fessi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remy Tadonleke Dzatchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter van Rijswijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Leberre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack J. Middelburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2016.11.023⟩</w:t>
+              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (4), pp.992-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12237-015-0053-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804228v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of oxygen loss on carbon processing and heterotrophic prokaryotes from an estuarine ecosystem: Results from stable isotope probing and cytometry analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic activity and functional diversity changes in sediment prokaryotic communities organically enriched with mussel biodeposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack J. Middelburg</w:t>
+                <w:t xml:space="preserve">Olivier Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nozais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher W Mckindsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12237-015-0053-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0123681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631545v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic activity and functional diversity changes in sediment prokaryotic communities organically enriched with mussel biodeposits</w:t>
+                <w:t xml:space="preserve">Planctomycetes in Lakes: Poor or Strong Competitors for Phosphorus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Tadonleke Dzatchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (4), </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (3), pp.819 - 828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0123681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02824-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637492v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planctomycetes in Lakes: Poor or Strong Competitors for Phosphorus?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal changes in the structure of archaeal communities in two deep freshwater lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyria Berdjeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Remy Tadonleke Dzatchou</w:t>
+                <w:t xml:space="preserve">Cècile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 80 (3), pp.819 - 828. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (2), pp.215 - 230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02824-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635282v1</w:t>
+                <w:t xml:space="preserve">hal-02646468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal changes in the structure of archaeal communities in two deep freshwater lakes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatiotemporal Changes in the Structure and Composition of a Less-Abundant Bacterial Phylum (Planctomycetes) in Two Perialpine Lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cècile Chardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+                <w:t xml:space="preserve">R. D. Tadonléké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (14), pp.4811-4821</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646468v1</w:t>
+                <w:t xml:space="preserve">bioemco-00608212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal changes in the structure and composition of a less-abundant bacterial Phylum (Planctomycetes) in two perialpine lakes</w:t>
+                <w:t xml:space="preserve">Comparison of primer sets for the study of Planctomycetes communities in lentic freshwater ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Tadonléké</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+                <w:t xml:space="preserve">Rémy D. Tadonléké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 77 (14), pp.4811-4821. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (2), pp.254-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02697-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2010.00219.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647544v1</w:t>
+                <w:t xml:space="preserve">bioemco-00581548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grazers and viruses on bacterial community structure and production in two contrasting trophic lakes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatiotemporal changes in the structure and composition of a less-abundant bacterial Phylum (Planctomycetes) in two perialpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+                <w:t xml:space="preserve">Remy Tadonléké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (88), pp.88. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (14), pp.4811-4821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-11-88⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02697-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646358v1</w:t>
+                <w:t xml:space="preserve">hal-02647544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Changes in the Structure and Composition of a Less-Abundant Bacterial Phylum (Planctomycetes) in Two Perialpine Lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of grazers and viruses on bacterial community structure and production in two contrasting trophic lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyria Berdjeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. D. Tadonléké</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (88), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-11-88⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00608212v1</w:t>
+                <w:t xml:space="preserve">hal-02646358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of primer sets for the study of Planctomycetes communities in lentic freshwater ecosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of picoplankton communities from brackish to hypersaline waters in a South Australian coastal lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy D. Tadonléké</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+                <w:t xml:space="preserve">M. Schapira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Buscot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seuront</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2010.00219.x⟩</w:t>
+              <w:t xml:space="preserve">Saline Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-1448-6-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00581548v1</w:t>
+                <w:t xml:space="preserve">hal-00767812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of picophytoplankton communities from brackish to hypersaline waters in a South Australian coastal lagoon</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological flexibility of Cocconeis placentula nanostructure along a natural salinity gradient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Seuront</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jg Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Av. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schapira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mj Buscot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saline Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.715-719</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654688v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of picoplankton communities from brackish to hypersaline waters in a South Australian coastal lagoon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of picophytoplankton communities from brackish to hypersaline waters in a South Australian coastal lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. C. Leterme</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Mathilde Schapira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Buscot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie C. Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seuront</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saline Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 6, pp.2. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+              <w:t xml:space="preserve">, 2010, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1746-1448-6-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767812v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological flexibility of Cocconeis placentula nanostructure along a natural salinity gradient.</w:t>
+                <w:t xml:space="preserve">Morphological flexibility of &amp;lt;em&amp;gt;Cocconeis placentula&amp;lt;/em&amp;gt; (Bacillariophyceae) nanostructure to changing salinity levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leterme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jg Mitchell</w:t>
+                <w:t xml:space="preserve">Sophie C. Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Av. Ellis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Schapira</w:t>
+                <w:t xml:space="preserve">Amanda V. Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mj Buscot</w:t>
+                <w:t xml:space="preserve">Jim G. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Buscot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46, pp.715-719</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 46 (4), pp.715-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2010.00850.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766626v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological flexibility of &amp;lt;em&amp;gt;Cocconeis placentula&amp;lt;/em&amp;gt; (Bacillariophyceae) nanostructure to changing salinity levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Prokaryotic aminopeptidase activity along a continuous salinity gradient in a hypersaline coastal lagoon (the Coorong, South Australia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Schapira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Buscot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie C. Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pollet</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James G Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2010.00850.x⟩</w:t>
+              <w:t xml:space="preserve">Saline Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-1448-6-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658773v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prokaryotic aminopeptidase activity along a continuous salinity gradient in a hypersaline coastal lagoon (the Coorong, South Australia).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Respiration rates in marine heterotrophic bacteria relate to the cytometric characteristics of bacterioplankton communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Schapira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James G Mitchell</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James G. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seuront</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saline Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1746-1448-6-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (06), pp.1161-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0025315409000617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658774v1</w:t>
+                <w:t xml:space="preserve">hal-02656650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of heterotrophic bacteria and virus-like particles along a salinity gradient in a hypersaline coastal lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Schapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Buscot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie C. Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Chapperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (2), pp.171-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame01262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659118v1</w:t>
-              </w:r>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-02656650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting temporal patterns and associations in Hyalomma marginatum microbial communities: key insights for the development of novel tick and tick-borne diseases control tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joly-Kukla Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzanilla Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duhayon Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bru David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duhayon Maxime</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6480,1003 +6346,1003 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal: Piste de stratégies alternatives thérapeutiques et préventives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obregon Dasiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chevillot Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IHU Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouvelles thérapies alternatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social-ecological systems approach to tick and tick-borne disease risk: exploring local actor engagement in collective action tick bite prevention strategies in the Occitanie region in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyonna Zortman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Binot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Heraklion, Greece. pp.163-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phrutsamon Wongnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of scale in tick microbial community ecology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lejal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Krawzcyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID-IMMUNINV, TMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of live yeast (Saccharomyces cerevisiae) supplementation in the prevention of cryptosporidiosis and remodeling gut microbiota in the experimental neonate goat model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membres du comité d’organisation scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Congress of Microbial Ecotoxicology (1st EcotoxicoMic 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Lyon, France. 169 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et diversité des groupes bactériens ''non dominants'' dans les écosystèmes lacustres : cas des planctomycètes dans les lacs péri-alpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Tadonléké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7486,216 +7352,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion and adaptation of the Hyalomma marginatum tick in the Occitanie region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Giupponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Benyemed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S2-P12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection of Crimean–Congo haemorrhagic fever virus in Hyalomma marginatum ticks, southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly-Kukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7714,1082 +7580,1082 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S4-P05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hyalomma marginatum holobiont as a part of the Holis-Tiques project aiming at establishing the invasion history, the spread and associated risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly-Kukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Stachurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jourdan‐pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tick and Tick-Borne Pathogens Conference (TTP10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microsatellite markers for Ornithodoros phacochoerus (Acari: Argasidae) in the context of the international NifNaf project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Taraveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Quembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jourdan-Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tick and Tick-Borne Pathogens Conference (TTP10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania. University of Agricultural Sciences and Veterinary Medicine, pp.179, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of diversity and distribution of bacterial and parasitic tick-borne pathogens in Armenia Transcaucasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sargis Aghayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gohar Grigoryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tehmine Harutyunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasmik Grevorgyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rukayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Asian Pacific Rickettsia conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Chiand Rai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04142298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipar-tick research (1). Un premier aperçu de la dynamique du pathobiome de la tique Ixodes ricinus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Étude du changement du microbiote intestinal chez les souriceaux nouveau-nés CD-1 infectés par Cryptosporidium parvum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 110 p., 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Parasitologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735710v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du changement du microbiote intestinal chez les souriceaux nouveau-nés CD-1 infectés par Cryptosporidium parvum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bipar-tick research (1). Un premier aperçu de la dynamique du pathobiome de la tique Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Auclair</w:t>
+                <w:t xml:space="preserve">Emilie Lejal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Parasitologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, La Chapelle-sur-Erdre, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA - SANTE ANIMALE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 110 p., 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526409v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcotoxicoMic, le réseau français thématique pluridisciplinaire d’écotoxicologie microbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Séminaire d’Ecotoxicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Alixan, France. 86 p., 2017, Tables Rondes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l’efficacité et de la spécificité de trois couples d’amorces à PCR pour l’étude des Planctomycetes en milieu lacustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tadonléké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEM / Association Francophone d'Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planctomycetes diversity in lakes with differing trophic status: tests of specific primer sets and comparative analysis of their composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Tadonléké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO, Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Nice, France. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les planctomycètes en milieu lacustre: distribution, facteurs de contrôle et implication dans le cycle biogéochimique de l’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tadonléké</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Réseaux Trophiques Aquatiques. CNRS-GDR 2476</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Montpellier, France. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8799,427 +8665,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling the Microbial Complexity Associated to Ticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah I. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-Borne Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 3, Muhammad Abubakar, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.80511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling the microbial complexity associated to ticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Estrada-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah I. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-Borne Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntechOpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-1-78985-766-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.80511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Nucleic Acids from Marine Samples: Applications to microbial ecology research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amine Badri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sample Preparation Techniques for Soil, Plant, and Animal Samples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 23, Springer, 2016, Springer Protocols Handbooks, 978-1-4939-3184-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-3185-9_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9229,114 +9095,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux connaître la diversité et la dynamique des phyla bactériens non dominants dans les écosystèmes naturels : l’exemple des Planctomycetes en milieu lacustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Joseph Fourier (Grenoble 1), 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02810988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId292"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9483,51 +9349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108506v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin&#8208;ley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70116" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429978v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Appelgren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Balan&#231;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.06.30.662279" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giupponi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan-Pineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Blanda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourquia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06927-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly-Kukla Charlotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzanilla Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhayon Maxime" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bru David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jeanneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.21.655249" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Taraveau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.07.680904" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly Kukla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.6.2400023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargis Aghayan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Grigoryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmik Gevorgyan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehmine Harutyunyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rukhkyan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18502/ijph.v53i11.16960" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly-Kukla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01256-24" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyonna Zortman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vial" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100222" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128794v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C&#233;lia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galon Cl&#233;mence" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Kukla Charlotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicculli Vincent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.01.582933" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100213" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100630" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armanda Bastos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Boinas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Van van Heerden" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Heath" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12030469" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gard&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.334" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ir&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12813" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lejal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01051-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cat&#227;o C. P." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15929" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790980v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lejal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01093" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318240v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Sprong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra I Krawczyk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-3908-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3799-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3418-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007124v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cat&#227;o" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ghiglione" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01861" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628258v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00236" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy083" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pollet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouvry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.11.023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonleke Dzatchou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Rijswijk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leberre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Middelburg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-015-0053-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637492v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cloutier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nozais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Mckindsey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123681" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635282v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02824-13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646468v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12154" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647544v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02697-10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646358v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-88" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00608212v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00581548v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my D. Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00219.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654688v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Buscot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C. Leterme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seuront" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-1448-6-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767812v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schapira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Buscot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Leterme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766626v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leterme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Mitchell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av. Ellis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Buscot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658773v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda V. Ellis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim G. Mitchell" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2010.00850.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JCNBFFG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658774v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G Mitchell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-1448-6-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Buscot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chapperon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01262" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656650v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Mitchell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seuront" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315409000617" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3633106253E328C202A1761859B74FE239ED74C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128804v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181256v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943490v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krawzcyk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790990v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751405v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007153v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Barbier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Benyemed" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007508v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan&#8208;pineau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181179v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Quembo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142298v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmik Grevorgyan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rukayan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735710v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737412v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814045v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818800v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823613v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Allain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I. Bonnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.80511" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943469v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Allain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/63526" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795139v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lemarchand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lessard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Badri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3185-9_23" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810988v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108506v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin&#8208;ley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70116" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429978v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Appelgren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Balan&#231;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.06.30.662279" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giupponi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan-Pineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Blanda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourquia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06927-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Taraveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jeanneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.07.680904" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly-Kukla Charlotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzanilla Vincent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhayon Maxime" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bru David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.21.655249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargis Aghayan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Grigoryan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmik Gevorgyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehmine Harutyunyan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rukhkyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18502/ijph.v53i11.16960" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyonna Zortman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vial" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100222" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly-Kukla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100213" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C&#233;lia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galon Cl&#233;mence" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Kukla Charlotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicculli Vincent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.01.582933" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652728v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01256-24" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly Kukla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.6.2400023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armanda Bastos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Boinas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Van van Heerden" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Heath" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12030469" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473545v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100630" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gard&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.334" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ir&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12813" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lejal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01051-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cat&#227;o C. P." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15929" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790980v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lejal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01093" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318240v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Sprong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra I Krawczyk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-3908-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625322v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3418-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789901v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3799-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01861" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00236" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024255v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy083" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804228v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pollet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouvry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.11.023" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631545v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonleke Dzatchou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Rijswijk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leberre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Middelburg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-015-0053-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637492v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cloutier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nozais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Mckindsey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123681" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02824-13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646468v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12154" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00608212v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00581548v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my D. Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00219.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647544v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02697-10" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-88" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767812v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schapira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Buscot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Leterme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seuront" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-1448-6-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766626v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leterme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Mitchell" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av. Ellis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Buscot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654688v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Buscot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C. Leterme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658773v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda V. Ellis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim G. Mitchell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2010.00850.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JCNBFFG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658774v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G Mitchell" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-1448-6-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656650v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Mitchell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seuront" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315409000617" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3633106253E328C202A1761859B74FE239ED74C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659118v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Buscot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chapperon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01262" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128804v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181256v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943490v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krawzcyk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790990v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751405v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007153v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Barbier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Benyemed" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007508v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943420v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan&#8208;pineau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181179v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Quembo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142298v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmik Grevorgyan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rukayan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735710v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737412v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814045v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818800v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823613v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788373v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Allain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I. Bonnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.80511" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943469v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Allain" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/63526" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lemarchand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lessard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Badri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3185-9_23" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810988v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>