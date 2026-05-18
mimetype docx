--- v0 (2026-03-22)
+++ v1 (2026-05-18)
@@ -261,90 +261,90 @@
                 <w:t xml:space="preserve">Optimizing Sensor Deployment Strategy for Tracking Mobile Heat Source Trajectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perez Laetitia</w:t>
+                <w:t xml:space="preserve">L. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autrique Laurent</w:t>
+                <w:t xml:space="preserve">Laurent Autrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leclercq Edouard</w:t>
+                <w:t xml:space="preserve">Edouard Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouazza Syrine</w:t>
+                <w:t xml:space="preserve">Syrine Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Informatics in Control, Automation and Robotics (ICINCO 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marbella, Spain. pp.477-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -419,51 +419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Loi Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Autrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Renewable Energy and Conservation (ICREC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -474,968 +474,968 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposing solutions to improve municipal solid waste burning efficiency of small scale capacity power plants in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Minh Thi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-L. Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Autrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference on Green Technology and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Ho Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental prototype to validate a method for solving an inverse heat conduction problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salim Bidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Autrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference on Green Technology and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Ho Chi Minh City, Vietnam. pp.357-367, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-76232-1_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi online sensors positioning for heating source tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Autrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Inverse Problems in Engineering (ICIPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Waterloo, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-online method for the identification of heat flux densities and trajectories of two mobile heating sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Autrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2017 Asian Control Conference - ASCC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Gold Coast, Australia. pp.1395-1400, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASCC.2017.8287376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma thermal characterization in nuclear fusion context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Attar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Nouailletas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Inverse Problems in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Waterloo, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de déploiement de capteurs mobiles pour le suivi de sources mobiles : méthode et prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucidarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Autrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JD-JN-MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bourges, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.2871.6643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deployment strategies of mobile sensors for monitoring of mobile sources: method and prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucidarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Autrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Architectures of Robots 2015, 10th National Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.1724.7844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototype expérimental pour l’identification de sources chauffantes se déplaçant sur une surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.4444.5286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1445,114 +1445,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de commande pour déplacer une meute de capteurs dédiés à l'identification de sources chauffantes mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phong Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université d'Angers, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017ANGE0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01707033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1699,51 +1699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phong Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cuong Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.889.231" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Laetitia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autrique Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclercq Edouard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazza Syrine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05508759v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Minh Thi Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Loi Duong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-L. Duong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fakih" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Bidou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76232-1_31" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vergnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2017.8287376" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Attar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nouailletas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2871.6643" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1724.7844" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4444.5286" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01707033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ANGE0015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phong Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cuong Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.889.231" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leclercq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Bouazza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05508759v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Minh Thi Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Loi Duong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-L. Duong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fakih" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Bidou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76232-1_31" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vergnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2017.8287376" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Attar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nouailletas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2871.6643" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1724.7844" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4444.5286" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01707033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ANGE0015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>