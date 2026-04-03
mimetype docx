--- v0 (2026-03-05)
+++ v1 (2026-04-03)
@@ -850,173 +850,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term changes in the quality of suspended particulate matter in a human impacted and mangrove dominated tropical estuary (Can Gio, Vietnam)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tarik Méziane</w:t>
+                <w:t xml:space="preserve">Trace metals geochemistry and ecological risks in a tropical mangrove (Can Gio, Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Trang Tran-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Strady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188199v1</w:t>
+                <w:t xml:space="preserve">hal-03333411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metals geochemistry and ecological risk assessment in a tropical mangrove (Can Gio, Vietnam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thành-Nho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1025,233 +1016,242 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Strady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong-Van Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran-Thi Nhu-Trang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 219, pp.365-382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.11.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metals geochemistry and ecological risks in a tropical mangrove (Can Gio, Vietnam)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Marchand</w:t>
+                <w:t xml:space="preserve">Short-term changes in the quality of suspended particulate matter in a human impacted and mangrove dominated tropical estuary (Can Gio, Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Thiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran-Thi Nhu-Trang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Méziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 178, pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2019.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333411v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation of some trace elements in tropical mangrove plants and snails (Can Gio, Vietnam)</w:t>
               </w:r>
@@ -2609,51 +2609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran-Thi Nhu-Trang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Duy Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Cong-Hau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Thi Anh-Dao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28083470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Kiet Ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130986" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Dat Ho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126928" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Th&#224;nh-Nho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong van Vinh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillardat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huy Do" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Trang Tran-Thi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20205942" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strady" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Vinh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taillardat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Thiney" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.03.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Van Vinh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.163" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Huu-Phat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.02.041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhon Dang Hoai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuc Nguyen Thi Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Le Thi Phuong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.204" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madarassou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00194" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Florea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2015.1114109" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Grenier-Loustalot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.07.088" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTPJ45KQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0842-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SG5G0NQG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681253v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04731431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huy Do" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son-Hai Truong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Thao Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Thao Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran-Thi Nhu-Trang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Duy Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Cong-Hau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Thi Anh-Dao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28083470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Kiet Ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130986" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Dat Ho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126928" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Th&#224;nh-Nho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong van Vinh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillardat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huy Do" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Trang Tran-Thi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20205942" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strady" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Vinh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taillardat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Van Vinh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.163" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Thiney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.03.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Huu-Phat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.02.041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhon Dang Hoai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuc Nguyen Thi Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Le Thi Phuong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.204" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madarassou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00194" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Florea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2015.1114109" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Grenier-Loustalot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.07.088" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTPJ45KQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0842-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SG5G0NQG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681253v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04731431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huy Do" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son-Hai Truong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Thao Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Thao Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>