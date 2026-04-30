--- v1 (2026-04-03)
+++ v2 (2026-04-30)
@@ -850,408 +850,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metals geochemistry and ecological risks in a tropical mangrove (Can Gio, Vietnam)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Marchand</w:t>
+                <w:t xml:space="preserve">Metals geochemistry and ecological risk assessment in a tropical mangrove (Can Gio, Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thành-Nho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Strady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong-Van Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran-Thi Nhu-Trang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 219, pp.365-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.11.163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333411v1</w:t>
+                <w:t xml:space="preserve">hal-02297576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metals geochemistry and ecological risk assessment in a tropical mangrove (Can Gio, Vietnam)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Thành-Nho</w:t>
+                <w:t xml:space="preserve">Short-term changes in the quality of suspended particulate matter in a human impacted and mangrove dominated tropical estuary (Can Gio, Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Truong-Van Vinh</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Thiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran-Thi Nhu-Trang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Méziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 178, pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2019.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.11.163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02297576v1</w:t>
+                <w:t xml:space="preserve">hal-02188199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term changes in the quality of suspended particulate matter in a human impacted and mangrove dominated tropical estuary (Can Gio, Vietnam)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tarik Méziane</w:t>
+                <w:t xml:space="preserve">Trace metals geochemistry and ecological risks in a tropical mangrove (Can Gio, Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Trang Tran-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Strady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2019.03.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02188199v1</w:t>
+                <w:t xml:space="preserve">hal-03333411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation of some trace elements in tropical mangrove plants and snails (Can Gio, Vietnam)</w:t>
               </w:r>
@@ -2609,51 +2609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran-Thi Nhu-Trang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Duy Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Cong-Hau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Thi Anh-Dao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28083470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Kiet Ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130986" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Dat Ho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126928" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Th&#224;nh-Nho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong van Vinh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillardat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huy Do" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Trang Tran-Thi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20205942" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strady" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Vinh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taillardat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Van Vinh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.163" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Thiney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.03.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Huu-Phat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.02.041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhon Dang Hoai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuc Nguyen Thi Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Le Thi Phuong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.204" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madarassou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00194" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Florea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2015.1114109" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Grenier-Loustalot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.07.088" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTPJ45KQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0842-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SG5G0NQG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681253v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04731431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huy Do" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son-Hai Truong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Thao Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Thao Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran-Thi Nhu-Trang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Duy Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Cong-Hau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Thi Anh-Dao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28083470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Kiet Ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130986" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Dat Ho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126928" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Th&#224;nh-Nho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong van Vinh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillardat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huy Do" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Trang Tran-Thi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20205942" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strady" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Vinh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taillardat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Van Vinh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.163" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Thiney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.03.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Huu-Phat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.02.041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhon Dang Hoai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuc Nguyen Thi Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Le Thi Phuong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.204" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madarassou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00194" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Florea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2015.1114109" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Grenier-Loustalot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.07.088" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTPJ45KQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0842-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SG5G0NQG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681253v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04731431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huy Do" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son-Hai Truong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Thao Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Thao Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>