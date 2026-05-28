--- v2 (2026-04-30)
+++ v3 (2026-05-28)
@@ -850,408 +850,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metals geochemistry and ecological risk assessment in a tropical mangrove (Can Gio, Vietnam)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tran-Thi Nhu-Trang</w:t>
+                <w:t xml:space="preserve">Trace metals geochemistry and ecological risks in a tropical mangrove (Can Gio, Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Trang Tran-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Strady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 219, pp.365-382. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297576v1</w:t>
+                <w:t xml:space="preserve">hal-03333411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term changes in the quality of suspended particulate matter in a human impacted and mangrove dominated tropical estuary (Can Gio, Vietnam)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank David</w:t>
+                <w:t xml:space="preserve">Metals geochemistry and ecological risk assessment in a tropical mangrove (Can Gio, Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thành-Nho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Najet Thiney</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Strady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong-Van Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran-Thi Nhu-Trang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Méziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2019.03.011⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 219, pp.365-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.11.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188199v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metals geochemistry and ecological risks in a tropical mangrove (Can Gio, Vietnam)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Marchand</w:t>
+                <w:t xml:space="preserve">Short-term changes in the quality of suspended particulate matter in a human impacted and mangrove dominated tropical estuary (Can Gio, Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Thiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran-Thi Nhu-Trang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Méziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 178, pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2019.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333411v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation of some trace elements in tropical mangrove plants and snails (Can Gio, Vietnam)</w:t>
               </w:r>
@@ -1495,295 +1495,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01702423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Titanium Dioxide as a Binding Phase for the Passive Sampling of Glyphosate and Aminomethyl Phosphonic Acid in an Aquatic Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecularly imprinted polymer-based electrochemical sensor for the sensitive detection of glyphosate herbicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Huy Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fauvelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tran-Thi Nhu-Trang</w:t>
+                <w:t xml:space="preserve">Anca Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Feret</w:t>
+                <w:t xml:space="preserve">Carole Farre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Madarassou</w:t>
+                <w:t xml:space="preserve">Anne Bonhommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Randon</w:t>
+                <w:t xml:space="preserve">François Bessueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 87 (12), pp.6004-6009. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (15), pp.1489-1501 </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b00194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03067319.2015.1114109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186957v1</w:t>
+                <w:t xml:space="preserve">hal-01363684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecularly imprinted polymer-based electrochemical sensor for the sensitive detection of glyphosate herbicide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Titanium Dioxide as a Binding Phase for the Passive Sampling of Glyphosate and Aminomethyl Phosphonic Acid in an Aquatic Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Florea</w:t>
+                <w:t xml:space="preserve">Vincent Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran-Thi Nhu-Trang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Farre</w:t>
+                <w:t xml:space="preserve">Thibaut Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonhommé</w:t>
+                <w:t xml:space="preserve">Karine Madarassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bessueille</w:t>
+                <w:t xml:space="preserve">Jérôme Randon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 95 (15), pp.1489-1501 </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (12), pp.6004-6009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03067319.2015.1114109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b00194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363684v1</w:t>
+                <w:t xml:space="preserve">hal-01186957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuterium/hydrogen ratio analysis of thymol, carvacrol, gamma-terpinene and p-cymene in thyme, savory and oregano essential oils by gas chromatography-pyrolysis-isotope ratio mass spectrometry.</w:t>
               </w:r>
@@ -2609,51 +2609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran-Thi Nhu-Trang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Duy Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Cong-Hau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Thi Anh-Dao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28083470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Kiet Ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130986" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Dat Ho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126928" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Th&#224;nh-Nho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong van Vinh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillardat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huy Do" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Trang Tran-Thi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20205942" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strady" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Vinh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taillardat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Van Vinh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.163" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Thiney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.03.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Huu-Phat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.02.041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhon Dang Hoai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuc Nguyen Thi Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Le Thi Phuong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.204" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madarassou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00194" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Florea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2015.1114109" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Grenier-Loustalot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.07.088" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTPJ45KQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0842-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SG5G0NQG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681253v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04731431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huy Do" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son-Hai Truong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Thao Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Thao Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran-Thi Nhu-Trang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Duy Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Cong-Hau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Thi Anh-Dao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28083470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Kiet Ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130986" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Dat Ho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126928" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Th&#224;nh-Nho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong van Vinh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillardat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huy Do" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Trang Tran-Thi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20205942" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strady" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Vinh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taillardat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Van Vinh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.163" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Thiney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.03.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Huu-Phat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.02.041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhon Dang Hoai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuc Nguyen Thi Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Le Thi Phuong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.204" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Florea" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2015.1114109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madarassou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Grenier-Loustalot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.07.088" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTPJ45KQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0842-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SG5G0NQG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681253v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04731431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huy Do" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son-Hai Truong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Thao Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Thao Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>