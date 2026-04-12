--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -334,295 +334,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual based SIS models on (not so) dense large random networks</w:t>
+                <w:t xml:space="preserve">Complex systems in Ecology: A guided tour with large Lotka-Volterra models and random matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+                <w:t xml:space="preserve">Imane Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Frasca</w:t>
+                <w:t xml:space="preserve">Matthieu Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Garin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viet Chi Tran</w:t>
+                <w:t xml:space="preserve">Maxime Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Velleret</w:t>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Maïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30757/ALEA.v21-52⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 480 (2285), pp.20230284:1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2023.0284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240258v1</w:t>
+                <w:t xml:space="preserve">hal-03839927v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex systems in Ecology: A guided tour with large Lotka-Volterra models and random matrices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual based SIS models on (not so) dense large random networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Barbier</w:t>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Clenet</w:t>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Hachem</w:t>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Maïda</w:t>
+                <w:t xml:space="preserve">Aurélien Velleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 480 (2285), pp.20230284:1-35. </w:t>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.1375-1405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2023.0284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30757/ALEA.v21-52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839927v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperbolic Radial Spanning Tree</w:t>
               </w:r>
@@ -1174,772 +1174,772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trends in calls for suicide attempts to poison control centers in France during the COVID-19 pandemic: a nationwide study</w:t>
+                <w:t xml:space="preserve">Nonparametric estimation of the fragmentation kernel based on a PDE stationary distribution approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Jollant</w:t>
+                <w:t xml:space="preserve">van Ha Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Blanc-Brisset</w:t>
+                <w:t xml:space="preserve">Thanh Mai Pham Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Cellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Ambar Akkaoui</w:t>
+                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-022-00907-z⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (1), pp.4-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjos.12504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789193v1</w:t>
+                <w:t xml:space="preserve">hal-01623403v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric estimation of the fragmentation kernel based on a PDE stationary distribution approximation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Statistical deconvolution of the free Fokker-Planck equation at fixed time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Maïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dat Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Mai Pham Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viet Chi Tran</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sjos.12504⟩</w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.771-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/21-BEJ1366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623403v3</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical deconvolution of the free Fokker-Planck equation at fixed time</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of lineages in adaptation to a gradual environmental change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viet-Chi Tran</w:t>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3150/21-BEJ1366⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.729-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/ahl.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876999v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of lineages in adaptation to a gradual environmental change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal trends in calls for suicide attempts to poison control centers in France during the COVID-19 pandemic: a nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Blanc-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+                <w:t xml:space="preserve">Marine Ambar Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.729-777. </w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (9), pp.901-913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/ahl.135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10654-022-00907-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205023v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference with selection, varying population size and evolving population structure: Application of ABC to a forward-backward coalescent process with interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2d-directed spanning forest converges to the Brownian web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coupier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Lepers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Billiard</w:t>
+                <w:t xml:space="preserve">Kumarjit Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Porte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Viet-Chi Tran</w:t>
+                <w:t xml:space="preserve">Anish Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126, pp.335-350. </w:t>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (1), pp.435-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-020-00381-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/20-AOP1478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327455v2</w:t>
+                <w:t xml:space="preserve">hal-01798763v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2d-directed spanning forest converges to the Brownian web</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inference with selection, varying population size and evolving population structure: Application of ABC to a forward-backward coalescent process with interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumarjit Saha</w:t>
+                <w:t xml:space="preserve">Clotilde Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anish Sarkar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viet Chi Tran</w:t>
+                <w:t xml:space="preserve">Matthieu Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (1), pp.435-484. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.335-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/20-AOP1478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-020-00381-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798763v3</w:t>
+                <w:t xml:space="preserve">hal-02327455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of dense stochastic block models visited by random walks</w:t>
               </w:r>
@@ -2010,495 +2010,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 pandemic control: balancing detection policy and lockdown intervention under ICU sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonparametric adaptive estimation of order 1 Sobol indices in stochastic models, with an application to Epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Charpentier</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Castellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cousien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Elie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Viet-Chi Tran</w:t>
+                <w:t xml:space="preserve">Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2020045⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.50-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/19-EJS1627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572966v2</w:t>
+                <w:t xml:space="preserve">hal-01249333v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 pandemic control: balancing detection policy and lockdown intervention under ICU sustainability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Viet Chi Tran</w:t>
+                <w:t xml:space="preserve">Renewal in Hawkes processes with self-excitation and inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marsalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (3), pp.879-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/apr.2020.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2020045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03032648v1</w:t>
+                <w:t xml:space="preserve">hal-01683954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric adaptive estimation of order 1 Sobol indices in stochastic models, with an application to Epidemiology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chi Tran</w:t>
+                <w:t xml:space="preserve">COVID-19 pandemic control: balancing detection policy and lockdown intervention under ICU sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Coronavirus: Scientific insights and societal aspects, 15, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2020045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/19-EJS1627⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01249333v4</w:t>
+                <w:t xml:space="preserve">hal-02572966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewal in Hawkes processes with self-excitation and inhibition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 pandemic control: balancing detection policy and lockdown intervention under ICU sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Costa</w:t>
+                <w:t xml:space="preserve">Romuald Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Graham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Viet-Chi Tran</w:t>
+                <w:t xml:space="preserve">Mathieu Laurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Mathematical Modelling of Natural Phenomena, 15, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2020045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/apr.2020.19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01683954v1</w:t>
+                <w:t xml:space="preserve">hal-03032648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed, cylindric and radial Brownian webs</w:t>
               </w:r>
@@ -2716,395 +2716,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01473399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perenniality induces high inbreeding depression in self-fertilising species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of competition and horizontal trait inheritance on invasion, fixation and polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diala Abu Awad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Viet-Chi Tran</w:t>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2016.08.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 411, pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361317v1</w:t>
+                <w:t xml:space="preserve">hal-01228437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of competition and horizontal trait inheritance on invasion, fixation and polymorphism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring R&amp;lt;sub&amp;gt;0&amp;lt;/sub&amp;gt; in emerging epidemics—the effect of common population structure is small</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Ferrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+                <w:t xml:space="preserve">Pieter Trapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Dhersin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacco Wallinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (121), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2016.0288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228437v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring R&amp;lt;sub&amp;gt;0&amp;lt;/sub&amp;gt; in emerging epidemics—the effect of common population structure is small</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perenniality induces high inbreeding depression in self-fertilising species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacco Wallinga</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diala Abu Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Chi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (121), </w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.43-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2016.0288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374189v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Computer-Intensive Simulation and Estimation Methods for Rare Event Analysis in Epidemic Models</w:t>
               </w:r>
@@ -4197,694 +4197,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523330v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear historical superprocess approximations for population models with past dependence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+                <w:t xml:space="preserve">A general stochastic model for sporophytic self-incompatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17 (47), pp.1-32. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (1-2), pp.163-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/EJP.v17-2093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-011-0410-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00607553v3</w:t>
+                <w:t xml:space="preserve">hal-00526499v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large graph limit for an SIR process in random network with heterogeneous connectivity</w:t>
+                <w:t xml:space="preserve">New first trimester crown-rump length's equations optimized by structured data collection from a French general population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stephane Dhersin</w:t>
+                <w:t xml:space="preserve">Marc Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Moyal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viet Chi Tran</w:t>
+                <w:t xml:space="preserve">Bernard Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/11-AAP773⟩</w:t>
+              <w:t xml:space="preserve">Fetal Diagnosis and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (4), pp.277-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000339272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505167v3</w:t>
+                <w:t xml:space="preserve">hal-00637014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general stochastic model for sporophytic self-incompatibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Billiard</w:t>
+                <w:t xml:space="preserve">Level sets estimation and Vorob'ev expectation of random compact sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.47-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2012.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-011-0410-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00526499v3</w:t>
+                <w:t xml:space="preserve">hal-00495449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New first trimester crown-rump length's equations optimized by structured data collection from a French general population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Constant</w:t>
+                <w:t xml:space="preserve">Slow and fast scales for superprocess limits of age-structured populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fetal Diagnosis and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (4), pp.277-287. </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122 (1), pp.250-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000339272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637014v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495397v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level sets estimation and Vorob'ev expectation of random compact sets</w:t>
+                <w:t xml:space="preserve">Large graph limit for an SIR process in random network with heterogeneous connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Heinrich</w:t>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stephane Dhersin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Stoica</w:t>
+                <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2, pp.47-61. </w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.541-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2012.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/11-AAP773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495449v2</w:t>
+                <w:t xml:space="preserve">hal-00505167v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow and fast scales for superprocess limits of age-structured populations</w:t>
+                <w:t xml:space="preserve">Nonlinear historical superprocess approximations for population models with past dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 122 (1), pp.250-276. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (47), pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2011.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/EJP.v17-2093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495397v5</w:t>
+                <w:t xml:space="preserve">hal-00607553v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limit theorems for Markov processes indexed by continuous time Galton-Watson trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bansaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5098,209 +5098,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326632v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic and deterministic models for age-structured populations with genetically variable traits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regis Ferriere</w:t>
+                <w:t xml:space="preserve">Trait Substitution Sequence process and Canonical Equation for age-structured populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 27, pp.289--310. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (6), pp.881-921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/2009033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-008-0202-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323683v2</w:t>
+                <w:t xml:space="preserve">hal-00181811v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait Substitution Sequence process and Canonical Equation for age-structured populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+                <w:t xml:space="preserve">Stochastic and deterministic models for age-structured populations with genetically variable traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 58 (6), pp.881-921. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.289--310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-008-0202-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/2009033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00181811v2</w:t>
+                <w:t xml:space="preserve">hal-00323683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic SIR model with contact-tracing: large population limits and statistical inference</w:t>
               </w:r>
@@ -5603,64 +5603,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic dynamics for adaptation and evolution of microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6076,64 +6076,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision Times of Random Walks and Applications to the Brownian Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumarjit Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anish Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6345,475 +6345,576 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goodness-of-fit testing for the stationary density of a size-structured PDE</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">From stochastic individual-based models to free-boundary Hamilton-Jacobi equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Mirrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105010v2</w:t>
+                <w:t xml:space="preserve">hal-05583667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random walks on simplicial complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+                <w:t xml:space="preserve">Goodness-of-fit testing for the stationary density of a size-structured PDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Ha Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Mai Pham Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544608v2</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105010v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic two-level measure trees</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Random walks on simplicial complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Zhihan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740750v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perennial life-histories and demographic advantages may play contradictory roles in the evolution of plant mating systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Billiard</w:t>
+                <w:t xml:space="preserve">Algebraic two-level measure trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Nussbaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305779v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perennial life-histories and demographic advantages may play contradictory roles in the evolution of plant mating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Abu Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Chi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact of a treatment as prevention strategy on hepatitis C virus transmission and on morbidity in people who inject drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cousien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6858,51 +6959,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Dhersin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6912,65 +7013,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the timing of selection on the mutation load, inbreeding depression and population size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Abu Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6978,51 +7079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987288v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7032,100 +7133,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles particulaires stochastiques pour des problèmes d'évolution adaptative et pour l'approximation de solutions statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Nanterre - Paris X, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00125100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7135,105 +7236,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ballade en forêts aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Probabilités [math.PR]. Université Lille 1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01087229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId218"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7380,51 +7481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03525607v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Chi Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05311560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Divol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Toan Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-025-01437-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Velleret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v21-52" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839927v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Akjouj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Clenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hachem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0284" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04257336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coupier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Flammant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183146v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cousien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Dhersin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Vo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-023-00510-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656608v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.244" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275257v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airam Blancas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gufler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kliem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Wakolbinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-aap1925" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03525599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJP911" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jollant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanc-Brisset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ambar Akkaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-022-00907-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623403v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Ha Hoang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Mai Pham Ngoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12504" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dat Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1366" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.135" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327455v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lepers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Porte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00381-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798763v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumarjit Saha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Sarkar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AOP1478" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867642v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Vo Thi Phuong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1899" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572966v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Elie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauri&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249333v4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Castellan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1627" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Costa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Graham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marsalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2020.19" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marckert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJP255" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01473399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclerc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Morissette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-017-2256-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Abu Awad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.08.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228437v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferri&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.10.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Trapman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ball" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco Wallinga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0288" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miraine D&#225;vila Felipe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6596" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875991v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Ferriere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0847-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183380v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Gaillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeric Tanghe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Joseph" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2430374" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921544v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deuffic-Burban" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Dhersin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12337" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936316v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector de Arazoza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0291-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678007v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Gupta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.J. Metz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-013-9847-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703051v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1386857849" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0619-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664536v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafitte-Godillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120864258" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523330v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20400" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607553v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v17-2093" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505167v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP773" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526499v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0410-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637014v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Constant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beno&#238;t" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vasseur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000339272" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495449v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2012.10.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495397v5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2011.08.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431118v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AAP757" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469680v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326632v4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G B Blum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxq022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323683v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181811v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-008-0202-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171717v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750801993266" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122191v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007052" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260978v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.04.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SBKBZ2F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374179v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595928v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603638v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21498-1_35" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603639v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811206092_0007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543566v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30900-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544494v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105010v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Thanh Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544608v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zhihan Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03740750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Nussbaumer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Winter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154669v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987288v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125100v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01087229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03525607v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Chi Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05311560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Divol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Toan Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-025-01437-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839927v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Akjouj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Clenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hachem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Velleret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v21-52" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04257336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coupier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Flammant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183146v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cousien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Dhersin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Vo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-023-00510-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656608v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.244" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275257v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airam Blancas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gufler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kliem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Wakolbinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-aap1925" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03525599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJP911" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623403v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Ha Hoang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Mai Pham Ngoc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12504" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dat Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1366" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jollant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanc-Brisset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ambar Akkaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-022-00907-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798763v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumarjit Saha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Sarkar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AOP1478" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327455v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lepers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Porte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00381-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867642v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Vo Thi Phuong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1899" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249333v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Castellan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1627" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Costa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Graham" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marsalle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2020.19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572966v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Elie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marckert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJP255" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01473399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclerc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Morissette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-017-2256-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228437v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferri&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.10.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Trapman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ball" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco Wallinga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0288" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Abu Awad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.08.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miraine D&#225;vila Felipe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6596" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875991v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Ferriere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0847-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183380v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Gaillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeric Tanghe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Joseph" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2430374" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921544v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deuffic-Burban" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Dhersin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12337" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936316v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector de Arazoza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0291-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678007v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Gupta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.J. Metz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-013-9847-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703051v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1386857849" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0619-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664536v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafitte-Godillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120864258" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523330v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20400" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526499v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0410-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Constant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beno&#238;t" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vasseur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000339272" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495449v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2012.10.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495397v5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2011.08.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505167v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP773" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607553v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v17-2093" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431118v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AAP757" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469680v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326632v4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G B Blum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxq022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181811v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-008-0202-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323683v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009033" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171717v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750801993266" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122191v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007052" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260978v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.04.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SBKBZ2F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374179v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595928v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603638v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21498-1_35" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603639v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811206092_0007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543566v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30900-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544494v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583667v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105010v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Thanh Nguyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544608v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zhihan Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03740750v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Nussbaumer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Winter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305779v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154669v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987288v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125100v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01087229v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>