--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1174,525 +1174,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric estimation of the fragmentation kernel based on a PDE stationary distribution approximation</w:t>
+                <w:t xml:space="preserve">Temporal trends in calls for suicide attempts to poison control centers in France during the COVID-19 pandemic: a nationwide study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Ha Hoang</w:t>
+                <w:t xml:space="preserve">Fabrice Jollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Mai Pham Ngoc</w:t>
+                <w:t xml:space="preserve">Ingrid Blanc-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
+                <w:t xml:space="preserve">Morgane Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ambar Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sjos.12504⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (9), pp.901-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-022-00907-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623403v3</w:t>
+                <w:t xml:space="preserve">hal-03789193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical deconvolution of the free Fokker-Planck equation at fixed time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Maïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Mai Pham Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernoulli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (2), pp.771-802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3150/21-BEJ1366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of lineages in adaptation to a gradual environmental change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonparametric estimation of the fragmentation kernel based on a PDE stationary distribution approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Ha Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Mai Pham Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/ahl.135⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (1), pp.4-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjos.12504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205023v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623403v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trends in calls for suicide attempts to poison control centers in France during the COVID-19 pandemic: a nationwide study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of lineages in adaptation to a gradual environmental change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Ambar Akkaoui</w:t>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (9), pp.901-913. </w:t>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.729-777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10654-022-00907-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/ahl.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789193v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2d-directed spanning forest converges to the Brownian web</w:t>
               </w:r>
@@ -2010,495 +2010,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric adaptive estimation of order 1 Sobol indices in stochastic models, with an application to Epidemiology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COVID-19 pandemic control: balancing detection policy and lockdown intervention under ICU sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Castellan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Cousien</w:t>
+                <w:t xml:space="preserve">Arthur Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi Tran</w:t>
+                <w:t xml:space="preserve">Romuald Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/19-EJS1627⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Coronavirus: Scientific insights and societal aspects, 15, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2020045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249333v4</w:t>
+                <w:t xml:space="preserve">hal-02572966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewal in Hawkes processes with self-excitation and inhibition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Viet-Chi Tran</w:t>
+                <w:t xml:space="preserve">COVID-19 pandemic control: balancing detection policy and lockdown intervention under ICU sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/apr.2020.19⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Mathematical Modelling of Natural Phenomena, 15, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2020045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683954v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 pandemic control: balancing detection policy and lockdown intervention under ICU sustainability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Viet-Chi Tran</w:t>
+                <w:t xml:space="preserve">Nonparametric adaptive estimation of order 1 Sobol indices in stochastic models, with an application to Epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Castellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cousien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2020045⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.50-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/19-EJS1627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572966v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249333v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 pandemic control: balancing detection policy and lockdown intervention under ICU sustainability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renewal in Hawkes processes with self-excitation and inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Elie</w:t>
+                <w:t xml:space="preserve">Manon Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Laurière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viet Chi Tran</w:t>
+                <w:t xml:space="preserve">Carl Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marsalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2020045⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (3), pp.879-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/apr.2020.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032648v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed, cylindric and radial Brownian webs</w:t>
               </w:r>
@@ -2716,629 +2716,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01473399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of competition and horizontal trait inheritance on invasion, fixation and polymorphism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perenniality induces high inbreeding depression in self-fertilising species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Abu Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Viet Chi Tran</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.10.003⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.43-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228437v2</w:t>
+                <w:t xml:space="preserve">hal-01361317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring R&amp;lt;sub&amp;gt;0&amp;lt;/sub&amp;gt; in emerging epidemics—the effect of common population structure is small</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of competition and horizontal trait inheritance on invasion, fixation and polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Trapman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Dhersin</w:t>
+                <w:t xml:space="preserve">Régis Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2016.0288⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 411, pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374189v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perenniality induces high inbreeding depression in self-fertilising species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring R&amp;lt;sub&amp;gt;0&amp;lt;/sub&amp;gt; in emerging epidemics—the effect of common population structure is small</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Trapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Dhersin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diala Abu Awad</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacco Wallinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 112, pp.43-51. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (121), </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2016.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2016.0288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361317v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Computer-Intensive Simulation and Estimation Methods for Rare Event Analysis in Epidemic Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic dynamics of adaptive trait and neutral marker driven by eco-evolutionary feedbacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Clémençon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miraine Dávila Felipe</w:t>
+                <w:t xml:space="preserve">Regis Ferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.6596⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (5), pp.1211-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-014-0847-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854458v1</w:t>
+                <w:t xml:space="preserve">hal-00875991v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic dynamics of adaptive trait and neutral marker driven by eco-evolutionary feedbacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Billiard</w:t>
+                <w:t xml:space="preserve">On Computer-Intensive Simulation and Estimation Methods for Rare Event Analysis in Epidemic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cousien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Ferriere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+                <w:t xml:space="preserve">Miraine Dávila Felipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71 (5), pp.1211-1242. </w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (28), pp.3696-3713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-014-0847-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sim.6596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875991v3</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization Properties of Specular and Dense Multipath Components in a Large Industrial Hall</w:t>
               </w:r>
@@ -3592,51 +3592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical network analysis of the HIV/AIDS epidemics in Cuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector de Arazoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4197,638 +4197,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523330v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general stochastic model for sporophytic self-incompatibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Billiard</w:t>
+                <w:t xml:space="preserve">Nonlinear historical superprocess approximations for population models with past dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 64 (1-2), pp.163-210. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (47), pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-011-0410-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/EJP.v17-2093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526499v3</w:t>
+                <w:t xml:space="preserve">hal-00607553v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New first trimester crown-rump length's equations optimized by structured data collection from a French general population</w:t>
+                <w:t xml:space="preserve">Large graph limit for an SIR process in random network with heterogeneous connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Constant</w:t>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stephane Dhersin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fetal Diagnosis and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000339272⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.541-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/11-AAP773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637014v1</w:t>
+                <w:t xml:space="preserve">hal-00505167v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level sets estimation and Vorob'ev expectation of random compact sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radu Stoica</w:t>
+                <w:t xml:space="preserve">A general stochastic model for sporophytic self-incompatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2012.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (1-2), pp.163-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-011-0410-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495449v2</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526499v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow and fast scales for superprocess limits of age-structured populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+                <w:t xml:space="preserve">Level sets estimation and Vorob'ev expectation of random compact sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2011.08.007⟩</w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.47-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2012.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495397v5</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large graph limit for an SIR process in random network with heterogeneous connectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New first trimester crown-rump length's equations optimized by structured data collection from a French general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stephane Dhersin</w:t>
+                <w:t xml:space="preserve">Bernard Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Moyal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viet Chi Tran</w:t>
+                <w:t xml:space="preserve">Francis Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (2), pp.541-575. </w:t>
+              <w:t xml:space="preserve">Fetal Diagnosis and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (4), pp.277-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/11-AAP773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000339272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505167v3</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear historical superprocess approximations for population models with past dependence</w:t>
+                <w:t xml:space="preserve">Slow and fast scales for superprocess limits of age-structured populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17 (47), pp.1-32. </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122 (1), pp.250-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/EJP.v17-2093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00607553v3</w:t>
+                <w:t xml:space="preserve">hal-00495397v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limit theorems for Markov processes indexed by continuous time Galton-Watson trees</w:t>
               </w:r>
@@ -4840,51 +4840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bansaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5098,239 +5098,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326632v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait Substitution Sequence process and Canonical Equation for age-structured populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+                <w:t xml:space="preserve">Stochastic and deterministic models for age-structured populations with genetically variable traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 58 (6), pp.881-921. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.289--310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-008-0202-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/2009033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00181811v2</w:t>
+                <w:t xml:space="preserve">hal-00323683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic and deterministic models for age-structured populations with genetically variable traits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regis Ferriere</w:t>
+                <w:t xml:space="preserve">Trait Substitution Sequence process and Canonical Equation for age-structured populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 27, pp.289--310. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (6), pp.881-921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/2009033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-008-0202-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323683v2</w:t>
+                <w:t xml:space="preserve">hal-00181811v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic SIR model with contact-tracing: large population limits and statistical inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5384,195 +5384,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171717v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Population Limit and Time Behaviour of a Stochastic Particle Model Describing an Age-structured Population</w:t>
+                <w:t xml:space="preserve">A wavelet particle approximation for McKean–Vlasov and 2D-Navier–Stokes statistical solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 12, pp.345-386. </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 118 (2), pp.284-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ps:2007052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2007.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122191v1</w:t>
+                <w:t xml:space="preserve">hal-00260978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wavelet particle approximation for McKean–Vlasov and 2D-Navier–Stokes statistical solutions</w:t>
+                <w:t xml:space="preserve">Large Population Limit and Time Behaviour of a Stochastic Particle Model Describing an Age-structured Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.345-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps:2007052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2007.04.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00260978v1</w:t>
+                <w:t xml:space="preserve">hal-00122191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5603,64 +5603,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic dynamics for adaptation and evolution of microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5806,51 +5806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Mining of Epidemic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector de Arazoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5923,51 +5923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical clustering for graph visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector de Arazoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6424,152 +6424,152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Mirrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583667v1</w:t>
+                <w:t xml:space="preserve">hal-05583667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goodness-of-fit testing for the stationary density of a size-structured PDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Ha Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Mai Pham Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6613,51 +6613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random walks on simplicial complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6789,51 +6789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perennial life-histories and demographic advantages may play contradictory roles in the evolution of plant mating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Abu Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7027,51 +7027,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the timing of selection on the mutation load, inbreeding depression and population size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Abu Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7481,51 +7481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03525607v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Chi Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05311560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Divol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Toan Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-025-01437-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839927v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Akjouj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Clenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hachem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Velleret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v21-52" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04257336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coupier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Flammant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183146v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cousien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Dhersin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Vo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-023-00510-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656608v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.244" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275257v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airam Blancas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gufler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kliem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Wakolbinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-aap1925" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03525599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJP911" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623403v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Ha Hoang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Mai Pham Ngoc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12504" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dat Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1366" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jollant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanc-Brisset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ambar Akkaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-022-00907-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798763v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumarjit Saha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Sarkar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AOP1478" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327455v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lepers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Porte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00381-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867642v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Vo Thi Phuong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1899" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249333v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Castellan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1627" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Costa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Graham" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marsalle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2020.19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572966v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Elie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marckert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJP255" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01473399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclerc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Morissette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-017-2256-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228437v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferri&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.10.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Trapman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ball" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco Wallinga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0288" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Abu Awad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.08.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miraine D&#225;vila Felipe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6596" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875991v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Ferriere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0847-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183380v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Gaillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeric Tanghe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Joseph" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2430374" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921544v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deuffic-Burban" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Dhersin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12337" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936316v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector de Arazoza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0291-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678007v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Gupta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.J. Metz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-013-9847-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703051v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1386857849" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0619-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664536v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafitte-Godillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120864258" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523330v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20400" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526499v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0410-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Constant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beno&#238;t" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vasseur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000339272" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495449v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2012.10.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495397v5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2011.08.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505167v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP773" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607553v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v17-2093" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431118v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AAP757" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469680v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326632v4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G B Blum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxq022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181811v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-008-0202-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323683v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009033" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171717v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750801993266" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122191v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007052" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260978v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.04.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SBKBZ2F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374179v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595928v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603638v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21498-1_35" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603639v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811206092_0007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543566v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30900-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544494v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583667v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105010v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Thanh Nguyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544608v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zhihan Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03740750v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Nussbaumer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Winter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305779v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154669v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987288v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125100v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01087229v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03525607v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Chi Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05311560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Divol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Toan Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-025-01437-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839927v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Akjouj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Clenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hachem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Velleret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v21-52" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04257336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coupier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Flammant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183146v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cousien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Dhersin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Vo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-023-00510-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656608v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.244" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275257v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airam Blancas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gufler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kliem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Wakolbinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-aap1925" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03525599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJP911" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jollant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanc-Brisset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ambar Akkaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-022-00907-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876999v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dat Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Mai Pham Ngoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1366" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623403v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Ha Hoang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12504" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.135" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798763v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumarjit Saha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Sarkar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AOP1478" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327455v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lepers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Porte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00381-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867642v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Vo Thi Phuong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1899" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572966v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Elie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauri&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249333v4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Castellan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1627" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Costa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Graham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marsalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2020.19" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marckert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJP255" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01473399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclerc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Morissette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-017-2256-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Abu Awad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.08.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228437v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferri&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.10.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Trapman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ball" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco Wallinga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0288" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875991v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Ferriere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0847-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854458v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miraine D&#225;vila Felipe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6596" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183380v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Gaillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeric Tanghe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Joseph" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2430374" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921544v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deuffic-Burban" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Dhersin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12337" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936316v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector de Arazoza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0291-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678007v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Gupta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.J. Metz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-013-9847-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703051v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1386857849" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0619-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664536v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafitte-Godillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120864258" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523330v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20400" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607553v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v17-2093" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505167v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP773" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526499v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0410-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495449v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2012.10.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Constant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beno&#238;t" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vasseur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000339272" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495397v5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2011.08.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431118v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AAP757" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469680v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326632v4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G B Blum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxq022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323683v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181811v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-008-0202-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171717v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750801993266" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260978v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.04.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SBKBZ2F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122191v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007052" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374179v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595928v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603638v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21498-1_35" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603639v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811206092_0007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543566v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30900-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544494v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583667v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105010v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Thanh Nguyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544608v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zhihan Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03740750v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Nussbaumer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Winter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305779v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154669v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987288v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125100v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01087229v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>