--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2567,51 +2567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="343ACF11"/>
+    <w:nsid w:val="8522ED3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>