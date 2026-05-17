--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -465,1118 +465,1193 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating medical television. The televisual spaces of medicine and health in the 20th century</w:t>
+                <w:t xml:space="preserve">Récolement des restes humains d'origine camerounaise, conservés dans les collections de l’Institut d’anatomie normale de l’Université de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tricia Close-Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13688804.2024.2366190⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Michel Van Praët</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Strasbourg. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202927v1</w:t>
+                <w:t xml:space="preserve">hal-05586936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of whole-genome enrichment and sequencing of T. pallidum from FFPE samples after 75 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récolement des restes humains d'origine namibienne et tanzanienne conservés dans les collections de l'Institut d'Anatomie normale de l'Université de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tricia Close-Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Zvenigorosky</w:t>
+                <w:t xml:space="preserve">Michel van Praët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angéla Gonzalez</w:t>
+                <w:t xml:space="preserve">Christian Bonah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Veith</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Philippe Clavert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Strasbourg. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202949v1</w:t>
-[...509 lines deleted...]
-                <w:t xml:space="preserve">hal-05203078v1</w:t>
+                <w:t xml:space="preserve">hal-05202964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récolement des restes humains d'origine namibienne et tanzanienne conservés dans les collections de l'Institut d'Anatomie normale de l'Université de Strasbourg</w:t>
+                <w:t xml:space="preserve">Locating medical television. The televisual spaces of medicine and health in the 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tricia Close-Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Herde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Stiasny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Media History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13688804.2024.2366190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of whole-genome enrichment and sequencing of T. pallidum from FFPE samples after 75 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zvenigorosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéla Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Veith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tricia Close-Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), pp.108651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Television, an Instrument for and a Mirror of Health and Health Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tricia Close-Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Saward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Borge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIEW. Journal of European Television History and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (18), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18146/view.271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: The Science of Television. Television and its Importance for the History of Health and Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Borge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tricia Close-Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Schnädelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gesnerus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (2), pp.153-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24894/Gesn-en.2019.76008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book review: Kaat Wils, Raf de Bont, Sokhieng Au, eds. Bodies beyond borders. Moving anatomies, 1750-1850. (Leuven University Press, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tricia Close-Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110 (1), pp.196-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/702507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histopathology slides from medical research to medical practice in interwar Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tricia Close-Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Philosophy of the Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.341-361</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer cells: All dressed up and nowhere to go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tricia Close-Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiqué. Bulletin de la Société Canadienne d'Histoire et de Philosophie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 80, pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-05202964v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book review: Peter Twohig. Labour in the Laboratory: Medical Laboratory Workers in the Maritimes, 1900-1950 (McGill-Queen's University Press, 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tricia Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (2), pp.561-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/cbmh.23.2.561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Milky Way UK (1948). Medfilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tricia Close-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cruel Kindness (1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tricia Close-Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1586,98 +1661,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomie pathologique et lutte contre le cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tricia Close-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel de Strasbourg 1880-1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1687,261 +1762,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pré-Programme. Film d’enseignement, film utilitaire, film de propaganda, film inédit dans les cinemas et archives de l’INterrégion du Rhin Supérieur, 1900- 1970. Une étude comparée franco-allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sumpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Osten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tricia Close-Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verlag A 25 Rhinfilm, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Vorprogramm. Lehr- / Gebrauchs- / Propaganda- / unveröffentlichter Film in Kinos und Archiven am Oberrhein, 1900- 1970. Eine französisch-deutsche Vergleichsstudie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tricia Close-Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Osten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Moser</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sumpf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verlag A 25 Rhinfilm, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1951,438 +2026,438 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A balancing act : Antidiabetic products and diabetes markets in Germany and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tricia Close-Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Thoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Gaudilliere. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Development of Scientific Marketing in the Twentieth Century: Research for Sales in the Pharmaceutical Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.129-144, 2015, 9781315653709. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315653709-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cataloguing collections. The importance of paper records of Strasbourg's medical school pathological anatomy collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tricia Close-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fate of Anatomical Collections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.211-227, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detour or a shortcut? Pathology laboratories in cancer treatment centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tricia Close-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astri Andresen; Tore Grønlie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transferring Public Health, Medical Knowledge and Science in the 19th and 20th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Report 2, Rokkansenteret, pp.47-65, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Zwicky: Novae become Supernovae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tricia Close-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Turatto; S. Benetti; L. Zampieri; W. Shea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1604-2004: Supernovae as Cosmological Lighthouses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Astronomical Society of the Pacific Conference Series, pp.53-60, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meteoroids from Outside the Solar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tricia Close</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hawkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Woodworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">W. J. Baggaley; V. Porubcan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoroids 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Astronomical Institute of the Slovak Academy of Sciences, pp.257-264, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2392,114 +2467,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betwixt and between. Production and commodification of knowledge in a medical school pathological anatomy laboratory in Strasbourg (mid-19 th century to 1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tricia Close-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">History, Philosophy and Sociology of Sciences. Université de Strasbourg, 2011. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011STRA3402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04030846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2567,51 +2642,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8522ED3A"/>
+    <w:nsid w:val="DB18CED1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2798,51 +2873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tricia-close-koenig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4596-8405" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202954v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricia Close-Koenig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Herde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Stiasny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Saward" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Borge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schn&#228;delbach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/Ges.2019.76.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13688804.2024.2366190" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zvenigorosky" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Gonzalez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Veith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cannet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108651" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18146/view.271" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/Gesn-en.2019.76008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/702507" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricia Koenig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.23.2.561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Pra&#235;t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clavert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kratz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sumpf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Osten" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106605v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Thoms" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315653709-10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricia Close" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hawkes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Woodworth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011STRA3402" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tricia-close-koenig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4596-8405" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202954v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricia Close-Koenig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Herde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Stiasny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Saward" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Borge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schn&#228;delbach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/Ges.2019.76.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Van Pra&#235;t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202964v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Pra&#235;t" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clavert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13688804.2024.2366190" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zvenigorosky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Gonzalez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Veith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cannet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108651" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18146/view.271" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/Gesn-en.2019.76008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/702507" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricia Koenig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.23.2.561" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kratz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sumpf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Osten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Thoms" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315653709-10" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203080v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricia Close" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hawkes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Woodworth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011STRA3402" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>