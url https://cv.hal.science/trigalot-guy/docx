--- v0 (2026-04-03)
+++ v1 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.708333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Trigalot Guy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guy TRIGALOT / né le 26 octobre 1960 / marié, 2 enfants / 8, rue des Ailleries 49000 ANGERS / 06 13 48 08 61 / </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gtrigalot@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et expérience universitaires :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 : Doctorat langue et civilisation française, « mention Très Honorable avec Félicitations » (Université d’Angers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2020 : Qualification aux fonctions de Maître de Conférences (CNU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2018 : Chargé de cours (Université d’Angers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 : Chercheur associé CIRPaLL – EA 7457 - (Université d’Angers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Chercheur associé CERIEC (Université d’Angers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes et domaines : les grands auteurs romantiques (Hugo, Sand, Dumas …), les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">minores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les débuts de la presse au XIXe siècle, l’Anjou et le romantisme, la famille Pavie... Il a rejoint l’équipe chargée d’établir la correspondance complète de Victor Hugo sous la direction de Jean-Marc Hovasse, professeur de littérature à Sorbonne Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024 : Secrétaire adjoint de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie des Sciences, Belles-Lettres et Arts d’Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(Depuis 2021 : Membre titulaire / 2015-2021 : Membre associé)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2013 : Président de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Amis de Victor et Théodore Pavie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">( 2007-2013 : Secrétaire cofondateur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2005 : Commisaire d'exposition à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maison Littéraire de Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bièvres(Depuis 1993 : Conférencier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2026 : Membre du conseil d'administration du Cercle Curnonsky</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025 : Membre du conseil d'administration des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyriades de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">( 2018-2025 : Membre du conseil scientifique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2023 : Enseignant-ressource et formateur pour les Troubles Spécifiques du Langage et des Apprentissages à la Direction des Services Départementaux de l’Éducation Nationale de Maine-et-Loire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-2023 : Professeur des écoles spécialisé en psychopédagogie, au sein d’un Réseau d’Aides Spécialisées aux Élèves en Difficulté à Angers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1987-1991 : Enseignant spécialisé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1983-1987 : Instituteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliographie :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">36 PUBLICATIONS DÉPOSÉES(voir  HAL - ORCID)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">____________________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliographie supplémentaire (67) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIRECTION DE PUBLICATIONS (6) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entourage féminin des Pavie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (co-dir. Marilise SIX), 44 p., Lyriades de la langue française et AAVTP, Angers, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux grandes familles angevines : les Pavie et les Bazin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (co-dir. Marilise SIX), 64 p., Lyriades de la langue française et AAVTP, Angers, 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">David d'Angers et la famille Pavie : une amitié à toute épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (co-dir. Marilise SIX), 40 p., Lyriades de la langue française et AAVTP, Angers, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pavie, pionniers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (co-dir. Marilise SIX), 32 p., Lyriades de la langue française et AAVTP, Angers, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pavie, précurseurs de l’écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (co-dir. Marilise SIX), 36 p., Lyriades de la langue française et AAVTP, Angers, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théodore Pavie, un orientaliste angevin et l’Empire du Milieu au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (co-dir. Marilise SIX), 44 p., Lyriades de la langue française et AAVTP, Angers, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">____________________</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ARTICLES (5) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- « Napoléon en chantant, de l'Empire à nos jours »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Fabienne TRIGALOT, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de l’AIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°52, Paris, 28 novembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- « Les grandes réformes administratives et judiciaires de Napoléon (Deuxième partie : les codes napoléoniens) »</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de l’AIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°37, Paris, 2 août 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- « Les grandes réformes administratives et judiciaires de Napoléon (Première partie : l’organisation territoriale et professionnelle) »</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de l’AIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°36, Paris, 6 juillet 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- « Napoléon et ses modèles »</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de l’AIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°28, Paris, 31 décembre 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- « Napoléon au firmament »</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de l’AIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°13, Paris, 31 mai 2010.____________________</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TRAVAUX UNIVERSITAIRES (2) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Louis-François Bertin et la construction du journalisme : les débuts du quatrième pouvoir. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mémoire de Master II Recherche, université d’Angers, 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo aux Roches : influences artistique et politique de Bertin l’Aîné et de son entourage sur Victor Hugo de 1827 à 1838. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mémoire de Maîtrise, université d’Angers, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">____________________</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CONFÉRENCES NON PUBLIÉES (7) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place et rôle de la langue berrichonne dans le roman de George Sand»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les rendez-vous littéraires de l’Institut municipal d’Angers en partenariat avec les Lyriades, Angers, 6 mars 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dys, une vision « trouble » des difficultés d’apprentissage »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les rendez-vous littéraires de l’Institut municipal d’Angers en partenariat avec les Lyriades, Angers, 26 mars 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poètes de la Renaissance à l’heure de l’époque romantique »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue française dans tous ses états, 500e anniversaire de la naissance de Joachim du Bellay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liré, 13 novembre 2022 & &amp;quot;Rencontres Littéraires des Lyriades de la langue française&amp;quot;, Institut municipal, Angers, 2 décembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éloge de M. Maurice Faës</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Académie des Sciences, Belles-lettres et Arts, Angers, 8 octobre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voyages remarquables des frères Pavie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Printemps du livre ancien, Greniers Saint-Jean, Angers, 8 mars. 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les deux Victor : Hugo, Pavie, une amitié romantique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Lyriades et librairie Lhériau. Conférence illustrée et séance de dédicace, auditorium Musées d’Angers, juin 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victor Pavie, Sainte-Beuve et David d'Angers : la renaissance de Du Bellay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Accueil des Villes Françaises, Hôtel du roi de Pologne, Angers, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">____________________</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">INTERVIEWS (5) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis, Victor, Théodore Pavie : trois destins et une empreinte majeure à Angers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émission radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « L'Anjou en héritage », Thomas Cauchebrais, RCF Anjou, 27 novembre 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlioz, l'écrivain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émission radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Intermezzo », Christian Robin, RCF Anjou, décembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pavie, pionniers du journalisme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émission radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Trois questions à... », Marion Bastit, RCF Anjou, 29 septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les deux Victor : Hugo, Pavie, une amitié romantique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émission radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Au cœur de l’Ouest », Bastien Lallier, RCF Anjou, juin 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- « Victor Pavie, itinéraire d’un romantique angevin »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouest-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 mai 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">____________________</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ÉVÉNEMENTS (16) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création d'une promenade littéraire commentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Sur les pas de David d’Angers, des Pavie et de leurs célèbres contemporains », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angers-Patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Angers, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Journées Pavie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (conférences, animations, promenades commentées…), Angers, 2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2012, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« 12e Rencontres autour de Victor Hugo »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par le Musée Victor Hugo-Maison Vacquerie et Gérard Pouchain, Villequier, 17 février 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les Pavie, une famille au temps du Romantisme »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Angers, du 24 au 26 avril 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">____________________</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CONSEIL SCIENTIFIQUE / COMMISSARIAT D’EXPOSITION / ÉDITION (23) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique et co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo et Les Misérables, de la réalité à l'idéal »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison Littéraire de Victor Hugo, Bièvres, 2025.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal de l’exposition.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique et co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo et la Paix »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison Littéraire de Victor Hugo, Bièvres, 2023.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal de l’exposition.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre des trente ans de la Maison Littéraire de Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110 p. couleurs, Maison Littéraire de Victor Hugo, Bièvres, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique et co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo et les grands esprits universels : Honoré de Balzac »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Littéraire de Victor Hugo, Bièvres, 2019.- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal de l’exposition.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo, les romans : un souffle toujours vivant »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison Littéraire de Victor Hugo, Bièvres, 2017.- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal de l’exposition.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal de la conférence de Georges Poisson </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La vie éblouissante d'Alexandre Dumas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  Maison Littéraire de Victor Hugo, Bièvres, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo, un rayonnement universel »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison Littéraire de Victor Hugo, Bièvres, 2015.- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  du journal de l’exposition.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo au fil du temps : des Roches au Panthéon »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison Littéraire de Victor Hugo, Bièvres, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« 20ème anniversaire de la création de la Maison Littéraire de Victor Hugo 1991-2011 »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison Littéraire de Victor Hugo, Bièvres, 2011.- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal de l’exposition.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo et l’exil »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Littéraire de Victor Hugo, Bièvres, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal de la conférence de Bernard Petit </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Napoléon III : du soutien au défi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  Maison Littéraire de Victor Hugo, Bièvres, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo et les grands esprits universels : Romain Rolland »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Littéraire de Victor Hugo, Bièvres, 2007.- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal de l’exposition.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo et les grands esprits universels : Voltaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Littéraire de Victor Hugo, Bièvres, 2005.- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal de l’exposition.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à la préparation de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo et les grands esprits universels : George Sand »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Littéraire de Victor Hugo, Bièvres, 2004. (et à la réalisation du journal de l’exposition).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal des conférences de l'Association des Écrivains Chinois,  Maison Littéraire de Victor Hugo, Bièvres, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">____________________</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SITES INTERNET (3) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du site Internet de l’Académie des Sciences, Belles-lettres et Arts d'Angers, depuis 2023.- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-création et administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du site Internet de l’Association des Amis de Victor et Théodore Pavie, depuis 2010.- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-création et administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des sites Internet de la Maison Littéraire de Victor Hugo, Bièvres, de 2004 à 2022 / depuis 2022.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bazin, biographe des frères Pavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Lyriades de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Deux grandes familles angevines : les Pavie et les Bazin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlioz, l'écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires - Académie des sciences, belles lettres et arts d'Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXXVIII, pp.203-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire de Fontevraud, Les tombeaux des Plantagenêt : bataille patrimoniale ou acharnement sur fond de rivalité franco-britannique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires - Académie des sciences, belles lettres et arts d'Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXXVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot, « Victor Pavie. Lettres à David (d’Angers) 1825-1854 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129-2, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.7635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin l'Aîné et Pavie père, deux exemples de promotion de la langue française par la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires - Académie des sciences, belles lettres et arts d'Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXXIV, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péripéties et postérité de l’édition originale de Gaspard de la Nuit (avec deux lettres inédites)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.207-230. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08141-8.p.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pavie, gardien de la chapelle romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires - Académie des sciences, belles lettres et arts d'Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXI, pp.125-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pavie, promeneur romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXVIII, pp.153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauprat de George Sand, à la croisée du Romantisme et des courants littéraires de la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.115-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Racines et des ailes : la quête antithétique de l'Angevin Victor Pavie, &amp;quot;gardien de la chapelle romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Racines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence nationale des Académies - Institut de France, Oct 2025, Paris, France. pp.279-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux grandes familles angevines, René Bazin biographe des frères Pavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pavie :"Deux grandes familles angevines : les Pavie et les Bazin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyriades et AAVTP, Nov 2023, ANGERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumas en Anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyriades, Institut municipal d'Angers, Jan 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pavie, le critique averti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigalot Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pavie, pionniers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis de Victor et Théodore Pavie, Les Lyriades, Oct 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la mythologie chez Victor Hugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut municipal Angers, Jan 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pavie, un naturphilosophe en Anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigalot Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous Littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis de Victor et Théodore Pavie, Les Lyriades, 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin l'Aîné et Pavie-père, deux exemples de promotion de la langue française par la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viv(r)e le français ! Printemps de l'Académie des Sciences, Belles-lettres et Arts d'Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Romantiques et l'Orient : une attirance réciproque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigalot Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous littéraires "Théodore Pavie, un orientaliste angevin et l'Empire du Milieu au XIXe siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis de Victor et Théodore Pavie, Les Lyriades, 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte d’une famille romantique angevine de renom : les Pavie. Richesse et originalité des fonds patrimoniaux des Archives départementales et de la Bibliothèque d’Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de travail pour le projet ArchiTextes Valorisation culturelle et scientifique des fonds littéraires en Pays de la Loire (CPER DI2L2S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pavie, Sainte-Beuve et David d'Angers : la renaissance de Du Bellay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victor Pavie, Sainte-Beuve et David d’Angers : la renaissance de Du Bellay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Liré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pavie, récits de voyage et promenades romantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre à la Une</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Pavie, l'honnête homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Louis Pavie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobles et dandys dans l'oeuvre romanesque de Victor Hugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Plus noble que le roi" Représentations littéraires de la noblesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Angers, France. pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor et Théodore Pavie, une amitié fraternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du bicentenaire de Théodore Pavie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Victor Pavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pavie, une famille angevine au temps du romantisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Angers, France. pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au temps du romantisme... Souvenirs angevins et parisiens de Victor Pavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.298, 2026, Mémoire commune, 979-10-413-0284-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pavie, Sainte-Beuve et David d'Angers : la renaissance éditoriale de Du Bellay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyriades, AAVTP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux Victor. Hugo, Pavie : une amitié romantique & correspondance inédite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.380, 2018, Mémoire commune, 978-2-7535-7314-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pavie, Voyages et promenades romantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361, 2015, Mémoire commune, 978-2-7535-3628-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes de la vie élégante angevine avant 1850 : rôle et place de la famille Pavie dans la formation du &amp;quot;Tout-Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Auroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pinto-Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie élégante : 1815-1920</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-56, 2017, Nouvelles recherches sur l'imaginaire, 978-2-7535-6626-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesdames Pavie, des générations au carrefour de l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Malaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de David d'Angers, des Pavie et de leurs célèbres contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">David d'Angers et la famille Pavie : une amitié à toute épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pavie, le critique averti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier homme des champs ou Victor Pavie, un naturphilosophe en Anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigalot Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romantiques et l'Orient : une attirance mutuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-François Bertin et la construction du journalisme : les débuts du quatrième pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un romantique en Anjou : Victor Pavie, auteur, journaliste et éditeur. Vie, oeuvre et correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université d'Angers, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01004337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.708333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Trigalot Guy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guy TRIGALOT / né le 26 octobre 1960 / marié, 2 enfants / 8, rue des Ailleries 49000 ANGERS / 06 13 48 08 61 / </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gtrigalot@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et expérience universitaires :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 : Doctorat langue et civilisation française, « mention Très Honorable avec Félicitations » (Université d’Angers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2020 : Qualification aux fonctions de Maître de Conférences (CNU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2018 : Chargé de cours (Université d’Angers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 : Chercheur associé CIRPaLL – EA 7457 - (Université d’Angers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Chercheur associé CERIEC (Université d’Angers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes et domaines : les grands auteurs romantiques (Hugo, Sand, Dumas …), les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">minores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les débuts de la presse au XIXe siècle, l’Anjou et le romantisme, la famille Pavie... Il a rejoint l’équipe chargée d’établir la correspondance complète de Victor Hugo sous la direction de Jean-Marc Hovasse, professeur de littérature à Sorbonne Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024 : Secrétaire adjoint de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie des Sciences, Belles-Lettres et Arts d’Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(Depuis 2021 : Membre titulaire / 2015-2021 : Membre associé)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2013 : Président de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Amis de Victor et Théodore Pavie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">( 2007-2013 : Secrétaire cofondateur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2005 : Commisaire d'exposition à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maison Littéraire de Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bièvres(Depuis 1993 : Conférencier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2026 : Membre du conseil d'administration du Cercle Curnonsky</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025 : Membre du conseil d'administration des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyriades de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">( 2018-2025 : Membre du conseil scientifique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2023 : Enseignant-ressource et formateur pour les Troubles Spécifiques du Langage et des Apprentissages à la Direction des Services Départementaux de l’Éducation Nationale de Maine-et-Loire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-2023 : Professeur des écoles spécialisé en psychopédagogie, au sein d’un Réseau d’Aides Spécialisées aux Élèves en Difficulté à Angers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1987-1991 : Enseignant spécialisé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1983-1987 : Instituteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliographie :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">36 PUBLICATIONS DÉPOSÉES(voir  HAL - ORCID)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">____________________</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliographie supplémentaire (69) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIRECTION DE PUBLICATIONS (6) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entourage féminin des Pavie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (co-dir. Marilise SIX), 44 p., Lyriades de la langue française et AAVTP, Angers, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux grandes familles angevines : les Pavie et les Bazin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (co-dir. Marilise SIX), 64 p., Lyriades de la langue française et AAVTP, Angers, 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">David d'Angers et la famille Pavie : une amitié à toute épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (co-dir. Marilise SIX), 40 p., Lyriades de la langue française et AAVTP, Angers, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pavie, pionniers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (co-dir. Marilise SIX), 32 p., Lyriades de la langue française et AAVTP, Angers, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pavie, précurseurs de l’écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (co-dir. Marilise SIX), 36 p., Lyriades de la langue française et AAVTP, Angers, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théodore Pavie, un orientaliste angevin et l’Empire du Milieu au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (co-dir. Marilise SIX), 44 p., Lyriades de la langue française et AAVTP, Angers, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">____________________</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ARTICLES (5) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- « Napoléon en chantant, de l'Empire à nos jours »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Fabienne TRIGALOT, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de l’AIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°52, Paris, 28 novembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- « Les grandes réformes administratives et judiciaires de Napoléon (Deuxième partie : les codes napoléoniens) »</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de l’AIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°37, Paris, 2 août 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- « Les grandes réformes administratives et judiciaires de Napoléon (Première partie : l’organisation territoriale et professionnelle) »</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de l’AIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°36, Paris, 6 juillet 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- « Napoléon et ses modèles »</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de l’AIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°28, Paris, 31 décembre 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- « Napoléon au firmament »</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de l’AIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°13, Paris, 31 mai 2010.____________________</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TRAVAUX UNIVERSITAIRES (2) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Louis-François Bertin et la construction du journalisme : les débuts du quatrième pouvoir. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mémoire de Master II Recherche, université d’Angers, 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo aux Roches : influences artistique et politique de Bertin l’Aîné et de son entourage sur Victor Hugo de 1827 à 1838. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mémoire de Maîtrise, université d’Angers, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">____________________</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CONFÉRENCES NON PUBLIÉES (8) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victor Hugo, Victor Pavie, le poète et son disciple »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Académie des Jeux floraux, Toulouse, 8 avril 2026.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place et rôle de la langue berrichonne dans le roman de George Sand »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les rendez-vous littéraires de l’Institut municipal d’Angers en partenariat avec les Lyriades, Angers, 6 mars 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dys, une vision « trouble » des difficultés d’apprentissage »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les rendez-vous littéraires de l’Institut municipal d’Angers en partenariat avec les Lyriades, Angers, 26 mars 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poètes de la Renaissance à l’heure de l’époque romantique »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue française dans tous ses états, 500e anniversaire de la naissance de Joachim du Bellay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liré, 13 novembre 2022 & &amp;quot;Rencontres Littéraires des Lyriades de la langue française&amp;quot;, Institut municipal, Angers, 2 décembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éloge de M. Maurice Faës</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Académie des Sciences, Belles-lettres et Arts, Angers, 8 octobre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voyages remarquables des frères Pavie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Printemps du livre ancien, Greniers Saint-Jean, Angers, 8 mars. 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les deux Victor : Hugo, Pavie, une amitié romantique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Lyriades et librairie Lhériau. Conférence illustrée et séance de dédicace, auditorium Musées d’Angers, juin 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victor Pavie, Sainte-Beuve et David d'Angers : la renaissance de Du Bellay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Accueil des Villes Françaises, Hôtel du roi de Pologne, Angers, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">____________________</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">INTERVIEWS (5) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis, Victor, Théodore Pavie : trois destins et une empreinte majeure à Angers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émission radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « L'Anjou en héritage », Thomas Cauchebrais, RCF Anjou, 27 novembre 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlioz, l'écrivain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émission radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Intermezzo », Christian Robin, RCF Anjou, décembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pavie, pionniers du journalisme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émission radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Trois questions à... », Marion Bastit, RCF Anjou, 29 septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les deux Victor : Hugo, Pavie, une amitié romantique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émission radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Au cœur de l’Ouest », Bastien Lallier, RCF Anjou, juin 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- « Victor Pavie, itinéraire d’un romantique angevin »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouest-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 mai 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">____________________</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ÉVÉNEMENTS (17) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à la soirée du Club de lecture de Montesquieu-Volvestre consacrée aux Pavie (présentation, morceaux choisis…), Montesquieu-Volvestre, 7 avril 2026.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création d'une promenade littéraire commentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Sur les pas de David d’Angers, des Pavie et de leurs célèbres contemporains », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angers-Patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Angers, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Journées Pavie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (conférences, animations, promenades commentées…), Angers, 2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2012, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« 12e Rencontres autour de Victor Hugo »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par le Musée Victor Hugo-Maison Vacquerie et Gérard Pouchain, Villequier, 17 février 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les Pavie, une famille au temps du Romantisme »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Angers, du 24 au 26 avril 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">____________________</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CONSEIL SCIENTIFIQUE / COMMISSARIAT D’EXPOSITION / ÉDITION (23) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique et co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo et Les Misérables, de la réalité à l'idéal »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison Littéraire de Victor Hugo, Bièvres, 2025.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal de l’exposition.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique et co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo et la Paix »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison Littéraire de Victor Hugo, Bièvres, 2023.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal de l’exposition.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre des trente ans de la Maison Littéraire de Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110 p. couleurs, Maison Littéraire de Victor Hugo, Bièvres, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique et co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo et les grands esprits universels : Honoré de Balzac »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Littéraire de Victor Hugo, Bièvres, 2019.- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal de l’exposition.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo, les romans : un souffle toujours vivant »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison Littéraire de Victor Hugo, Bièvres, 2017.- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal de l’exposition.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal de la conférence de Georges Poisson </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La vie éblouissante d'Alexandre Dumas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  Maison Littéraire de Victor Hugo, Bièvres, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo, un rayonnement universel »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison Littéraire de Victor Hugo, Bièvres, 2015.- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  du journal de l’exposition.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo au fil du temps : des Roches au Panthéon »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison Littéraire de Victor Hugo, Bièvres, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« 20ème anniversaire de la création de la Maison Littéraire de Victor Hugo 1991-2011 »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison Littéraire de Victor Hugo, Bièvres, 2011.- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal de l’exposition.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo et l’exil »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Littéraire de Victor Hugo, Bièvres, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal de la conférence de Bernard Petit </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Napoléon III : du soutien au défi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  Maison Littéraire de Victor Hugo, Bièvres, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo et les grands esprits universels : Romain Rolland »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Littéraire de Victor Hugo, Bièvres, 2007.- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal de l’exposition.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-commissariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo et les grands esprits universels : Voltaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Littéraire de Victor Hugo, Bièvres, 2005.- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal de l’exposition.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à la préparation de l’exposition </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Victor Hugo et les grands esprits universels : George Sand »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Littéraire de Victor Hugo, Bièvres, 2004. (et à la réalisation du journal de l’exposition).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du journal des conférences de l'Association des Écrivains Chinois,  Maison Littéraire de Victor Hugo, Bièvres, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">____________________</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SITES INTERNET (3) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du site Internet de l’Académie des Sciences, Belles-lettres et Arts d'Angers, depuis 2023.- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-création et administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du site Internet de l’Association des Amis de Victor et Théodore Pavie, depuis 2010.- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-création et administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des sites Internet de la Maison Littéraire de Victor Hugo, Bièvres, de 2004 à 2022 / depuis 2022.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bazin, biographe des frères Pavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Lyriades de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Deux grandes familles angevines : les Pavie et les Bazin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlioz, l'écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires - Académie des sciences, belles lettres et arts d'Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXXVIII, pp.203-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire de Fontevraud, Les tombeaux des Plantagenêt : bataille patrimoniale ou acharnement sur fond de rivalité franco-britannique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires - Académie des sciences, belles lettres et arts d'Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXXVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot, « Victor Pavie. Lettres à David (d’Angers) 1825-1854 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129-2, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.7635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin l'Aîné et Pavie père, deux exemples de promotion de la langue française par la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires - Académie des sciences, belles lettres et arts d'Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXXIV, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péripéties et postérité de l’édition originale de Gaspard de la Nuit (avec deux lettres inédites)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.207-230. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08141-8.p.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pavie, gardien de la chapelle romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires - Académie des sciences, belles lettres et arts d'Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXI, pp.125-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pavie, promeneur romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXVIII, pp.153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauprat de George Sand, à la croisée du Romantisme et des courants littéraires de la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.115-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Racines et des ailes : la quête antithétique de l'Angevin Victor Pavie, &amp;quot;gardien de la chapelle romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Racines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence nationale des Académies - Institut de France, Oct 2025, Paris, France. pp.279-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux grandes familles angevines, René Bazin biographe des frères Pavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pavie :"Deux grandes familles angevines : les Pavie et les Bazin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyriades et AAVTP, Nov 2023, ANGERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumas en Anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyriades, Institut municipal d'Angers, Jan 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pavie, le critique averti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigalot Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pavie, pionniers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis de Victor et Théodore Pavie, Les Lyriades, Oct 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la mythologie chez Victor Hugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut municipal Angers, Jan 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pavie, un naturphilosophe en Anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigalot Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous Littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis de Victor et Théodore Pavie, Les Lyriades, 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin l'Aîné et Pavie-père, deux exemples de promotion de la langue française par la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viv(r)e le français ! Printemps de l'Académie des Sciences, Belles-lettres et Arts d'Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Romantiques et l'Orient : une attirance réciproque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigalot Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous littéraires "Théodore Pavie, un orientaliste angevin et l'Empire du Milieu au XIXe siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis de Victor et Théodore Pavie, Les Lyriades, 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte d’une famille romantique angevine de renom : les Pavie. Richesse et originalité des fonds patrimoniaux des Archives départementales et de la Bibliothèque d’Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de travail pour le projet ArchiTextes Valorisation culturelle et scientifique des fonds littéraires en Pays de la Loire (CPER DI2L2S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pavie, Sainte-Beuve et David d'Angers : la renaissance de Du Bellay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victor Pavie, Sainte-Beuve et David d’Angers : la renaissance de Du Bellay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Liré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pavie, récits de voyage et promenades romantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre à la Une</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Pavie, l'honnête homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Louis Pavie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor et Théodore Pavie, une amitié fraternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du bicentenaire de Théodore Pavie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobles et dandys dans l'oeuvre romanesque de Victor Hugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Plus noble que le roi" Représentations littéraires de la noblesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Angers, France. pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Victor Pavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pavie, une famille angevine au temps du romantisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Angers, France. pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au temps du romantisme... Souvenirs angevins et parisiens de Victor Pavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.298, 2026, Mémoire commune, 979-10-413-0284-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pavie, Sainte-Beuve et David d'Angers : la renaissance éditoriale de Du Bellay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyriades, AAVTP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux Victor. Hugo, Pavie : une amitié romantique & correspondance inédite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.380, 2018, Mémoire commune, 978-2-7535-7314-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pavie, Voyages et promenades romantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361, 2015, Mémoire commune, 978-2-7535-3628-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes de la vie élégante angevine avant 1850 : rôle et place de la famille Pavie dans la formation du &amp;quot;Tout-Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Auroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pinto-Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie élégante : 1815-1920</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-56, 2017, Nouvelles recherches sur l'imaginaire, 978-2-7535-6626-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesdames Pavie, des générations au carrefour de l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Malaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de David d'Angers, des Pavie et de leurs célèbres contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">David d'Angers et la famille Pavie : une amitié à toute épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pavie, le critique averti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier homme des champs ou Victor Pavie, un naturphilosophe en Anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigalot Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romantiques et l'Orient : une attirance mutuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-François Bertin et la construction du journalisme : les débuts du quatrième pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un romantique en Anjou : Victor Pavie, auteur, journaliste et éditeur. Vie, oeuvre et correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trigalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université d'Angers, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01004337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E2FD048"/>
+    <w:nsid w:val="25C94DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="84C9197A"/>
+    <w:nsid w:val="2E49DE67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9F88778C"/>
+    <w:nsid w:val="84E3817B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BCB926F6"/>
+    <w:nsid w:val="91B25193"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2DB49AD7"/>
+    <w:nsid w:val="8517DF57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="212F16E9"/>
+    <w:nsid w:val="AA010558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3B306B0E"/>
+    <w:nsid w:val="9E152C04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1D5566B3"/>
+    <w:nsid w:val="17D9E5A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="EF0AC02A"/>
+    <w:nsid w:val="9F1C9E2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3F57865F"/>
+    <w:nsid w:val="6CF8E626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="43B60B2D"/>
+    <w:nsid w:val="84413DF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="8F70F429"/>
+    <w:nsid w:val="BE8F3086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="E6133D92"/>
+    <w:nsid w:val="06BECAE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gtrigalot@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04700371v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trigalot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04522678v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599169v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03773115v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.7635" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03354421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08141-8.p.0207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05314769v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04709657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La Loire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03773092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trigalot Guy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03195169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03353299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03353693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03378070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03378049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05501392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bicentenairepavie.info/brochure-du-bellay/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4592" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=3757" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Auroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pinto-Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4658" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05314785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Malaquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04132077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03773102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03353277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03195156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03195173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01004337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gtrigalot@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04700371v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trigalot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04522678v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599169v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03773115v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.7635" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03354421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08141-8.p.0207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05314769v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04709657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La Loire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03773092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trigalot Guy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03195169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03353299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03353693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03378070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03378049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05501392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bicentenairepavie.info/brochure-du-bellay/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4592" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=3757" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Auroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pinto-Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4658" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05314785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Malaquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04132077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03773102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03353277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03195156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03195173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01004337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>