--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -1887,278 +1887,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membership Inference Attacks on Aggregated Time Series with Linear Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Voyez</w:t>
+                <w:t xml:space="preserve">PReVer: Towards Private Regulated Verified Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Javad Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divyakant Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr El Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT 2022 - 19th International Conference on Security and Cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon, France. pp.193-204, </w:t>
+              <w:t xml:space="preserve">EDBT 2022 - International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Edinburgh (Online), United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011276100003283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48786/edbt.2022.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726234v1</w:t>
+                <w:t xml:space="preserve">hal-03630283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PReVer: Towards Private Regulated Verified Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Javad Amiri</w:t>
+                <w:t xml:space="preserve">Membership Inference Attacks on Aggregated Time Series with Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Voyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Avoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT 2022 - International Conference on Extending Database Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Edinburgh (Online), United Kingdom. </w:t>
+              <w:t xml:space="preserve">SECRYPT 2022 - 19th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, France. pp.193-204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48786/edbt.2022.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0011276100003283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630283v1</w:t>
+                <w:t xml:space="preserve">hal-03726234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGPregel: An End-to-End System for Privacy-Preserving Graph Processing in Geo-Distributed Data Centers</w:t>
               </w:r>
@@ -2947,337 +2947,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611624v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profilage et prédiction : de l’usage des algorithmes en matière pénale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+                <w:t xml:space="preserve">Task-Tuning in Privacy-Preserving Crowdsourcing Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Duguépéroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Voyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 - Festival des libertés numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2020.79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905186v1</w:t>
+                <w:t xml:space="preserve">hal-02570334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Tuning in Privacy-Preserving Crowdsourcing Platforms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Publication of court records: circumventing the privacy-transparency trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Béziaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extending Database Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AICOL 2020 - 11th International Workshop on Artificial Intelligence and the Complexity of Legal Systems, in conjunction with JURIX 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570334v1</w:t>
+                <w:t xml:space="preserve">hal-03225201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publication of court records: circumventing the privacy-transparency trade-off</w:t>
+                <w:t xml:space="preserve">Online publication of court records: circumventing the privacy-transparency trade-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Béziaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICOL 2020 - 11th International Workshop on Artificial Intelligence and the Complexity of Legal Systems, in conjunction with JURIX 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtual, Czech Republic</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Law and Machine Learning LML2020, in conjunction with ICML 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225201v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPSelect: Low-Cost Browser Fingerprints for Mitigating Dictionary Attacks against Web Authentication Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nampoina Andriamilanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3296,1105 +3296,1105 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Guelvouit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Computer Security Applications Conference (ACSAC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Austin, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3427228.3427297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online publication of court records: circumventing the privacy-transparency trade-off</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profilage et prédiction : de l’usage des algorithmes en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Law and Machine Learning LML2020, in conjunction with ICML 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">2020 - Festival des libertés numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Rennes, Université Rennes 2, URFIST de Rennes., Feb 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889155v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range Query Processing for Monitoring Applications over Untrustworthy Clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profilage et « prédiction » : de la justice prédictive à la prédiction par l’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Allard</w:t>
+                <w:t xml:space="preserve">Alexandra Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent D ' Orazio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amr El Abbadi</w:t>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extending Database Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le profilage en ligne : Construction d'une approche globale à l'intersection du droit, de l'informatique et de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine TURGIS, IODE UMR CNRS 6262, Université de Rennes 1; Johann BOURCIER, IRISA/INRIA UMR 6074, Université de Rennes 1, Sep 2019, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285562v1</w:t>
+                <w:t xml:space="preserve">halshs-02353919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profilage et « prédiction » : de la justice prédictive à la prédiction par l’intelligence artificielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Range Query Processing for Monitoring Applications over Untrustworthy Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr El Abbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le profilage en ligne : Construction d'une approche globale à l'intersection du droit, de l'informatique et de la sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2019.82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02353919v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Differentially Private Index for Range Query Processing in Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cetin Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cetin Sahin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Allard</w:t>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr El Abbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IEEE International Conference on Data Engineering (ICDE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France. pp.857-868, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDE.2018.00082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01886725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight Privacy-Preserving Task Assignment in Skill-Aware Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Béziaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Database and Expert Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.18 - 26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-64471-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Self-Data to Self-Preferences: Towards Preference Elicitation in Personal Information Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Duguépéroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Sans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Personal Analytics and Privacy (In conjunction with ECML PKDD 2017) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Privacy-Preserving Solution for Clustering Massively Distributed Personal Times-Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hébrail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Hébrail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDE: International Conference on Data Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Helsinki, Finland. pp.1370-1373, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDE.2016.7498347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01270268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight Privacy-Preserving Averaging for the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Frey</w:t>
+                <w:t xml:space="preserve">George Giakkoupis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M4IOT 2016 - 3rd Workshop on Middleware for Context-Aware Applications in the IoT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Trento, Italy. pp.19 - 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3008631.3008635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroscuro: Transparency and Privacy for Massive Personal Time-Series Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hébrail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Hébrail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGMOD: International Conference on Management of Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Melbourne, Australia. pp.779-794, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2723372.2749453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanitizing Microdata Without Leak: Combining Preventive and Curative Actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4423,73 +4423,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPEC 2011 - Information Security Practice and Experience Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Gangzhou, China. pp.333-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe Realization of the Generalization Privacy Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4518,73 +4518,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Privacy, Security and Trust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montreal, Canada. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Safe Realization of Privacy-Preserving Data Publishing Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4603,92 +4603,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pucheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE 12th International Conference on Mobile Data Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lulea, Sweden. pp.31-34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MDM.2011.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe Anonymization of Data Hosted in Smart Tokens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4717,176 +4717,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Journées Bases de Données Avancées (BDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BDA, Oct 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00553164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WebContent: Efficient P2P Warehousing of Web Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Abiteboul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Allard</w:t>
+                <w:t xml:space="preserve">Philippe Chatalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chatalic</w:t>
+                <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Ghitescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Very Large Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4896,51 +4896,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Poster] Privacy-Preserving Distributed Spectral Centrality Measures based on Fully Homomorphic Encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guichemerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4999,51 +4999,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Scientific and Statistical Database Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5053,51 +5053,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir la boîte noire des algorithmes de personnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5106,183 +5106,183 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Béziaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lolive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le profilage en ligne : entre libéralisme et régulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2020, Libre droit, 978-2-84934-466-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection des données personnelles destinées à être publiées : description d’une attaque minimaliste sur un jeu de données pseudonymisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice prédictive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, Dalloz, 2018, Archives de Philosophie du droit, 2247182288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier Ubiquité et Sécurité des Données Médicales</w:t>
+                <w:t xml:space="preserve">Trustworthiness of Pervasive Healthcare Folders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anciaux</w:t>
@@ -5310,104 +5310,113 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pucheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cahiers du CRID. </w:t>
+              <w:t xml:space="preserve">A. Coronato, G. De Pietro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les technologies de l'information au service des droits : opportunités, défis, limites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pervasive and Smart Technologies forHealthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.1-24, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-61520-765-7.ch009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00553126v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trustworthiness of Pervasive Healthcare Folders</w:t>
+                <w:t xml:space="preserve">Concilier Ubiquité et Sécurité des Données Médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anciaux</w:t>
@@ -5435,216 +5444,207 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pucheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Coronato, G. De Pietro. </w:t>
+              <w:t xml:space="preserve">Cahiers du CRID. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pervasive and Smart Technologies forHealthcare</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les technologies de l'information au service des droits : opportunités, défis, limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, Editions Bruylant, pp.173-219, 2010, 978-2-8027-2960-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552199v1</w:t>
+                <w:t xml:space="preserve">inria-00553126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et installation de comparaison de consommation d'effluents sans divulgation de données de consommations mesurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hébrail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Hébrail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP 2930471 A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5654,126 +5654,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Obscur : Illustration des techniques d'anonymisation par l'expérimentation sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anonymat, un bien fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5795,73 +5795,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pucheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment préserver l'anonymat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5883,51 +5883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pucheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5937,51 +5937,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEPAR: Towards Regulating Future of Work Multi-Platform Crowdworking Environments with Privacy Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Javad Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6029,139 +6029,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr El Abbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight Privacy-Preserving Task Assignment in Skill-Aware Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Béziaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6171,100 +6171,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanitizing Microdata Without Leak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Databases [cs.DB]. Université de Versailles et Saint-Quentin-en-Yvelines, 2011. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01179079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6274,367 +6274,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes de la conférence BDA 2023, Montpellier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+                <w:t xml:space="preserve">SSDBM '24: Proceedings of the 36th International Conference on Scientific and Statistical Database Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suren Byna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Bonifati</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jay Lofstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2023 – 39e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSDBM 2024 - 36th International Conference on Scientific and Statistical Database Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, pp.1-165, 2024, 979-8-4007-1020-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3676288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04627853v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSDBM '24: Proceedings of the 36th International Conference on Scientific and Statistical Database Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suren Byna</w:t>
+                <w:t xml:space="preserve">Actes de la conférence BDA 2023, Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Lofstead</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSDBM 2024 - 36th International Conference on Scientific and Statistical Database Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA 2023 – 39e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813517v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04627853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 39ème Conférence sur la Gestion de Données, Principes Technologies et Applications (BDA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 39ème Conférence sur la Gestion de Données, Principes Technologies et Applications (BDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6781,51 +6781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833605v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Voyez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78285-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04328511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;ziaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10255346" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870826v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nampoina Andriamilanto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03616578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02896342v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Dugu&#233;p&#233;roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01427605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lain&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Allard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jeunesse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra24861f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-013-7122-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Guo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Folgoc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05496992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Amiri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon Thau Loo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyakant Agrawal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebrun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0576-7_15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guichemerre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Azogagh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoying Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saurel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muscat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614754" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011276100003283" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2022.40" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chi Zhou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibo Qiu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3542929.3563474" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199954v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442381.3449858" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03198346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang van Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bakalara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442442.3458610" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611624v4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Le Guelvouit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50399-4_16" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.79" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03225201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965948v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427228.3427297" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D ' Orazio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2019.82" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353919v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cetin Sahin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2018.00082" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sans" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01270268v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2016.7498347" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421986v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Giakkoupis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepiller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3008631.3008635" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2749453" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2011.43" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatalic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Ghitescu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714921v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572067v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lolive" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572082v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552199v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-765-7.ch009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274207v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413068v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Allard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176904v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937554v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570108v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534682v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01179079v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04627853v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Byna" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lofstead" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676288" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05322423v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833605v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Voyez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78285-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04328511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;ziaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10255346" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870826v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nampoina Andriamilanto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03616578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02896342v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Dugu&#233;p&#233;roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01427605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lain&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Allard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jeunesse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra24861f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-013-7122-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Guo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Folgoc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05496992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Amiri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon Thau Loo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyakant Agrawal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebrun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0576-7_15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guichemerre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Azogagh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoying Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saurel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muscat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614754" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2022.40" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011276100003283" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chi Zhou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibo Qiu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3542929.3563474" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199954v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442381.3449858" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03198346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang van Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bakalara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442442.3458610" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611624v4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Le Guelvouit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50399-4_16" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570334v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.79" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03225201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889155v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965948v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427228.3427297" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353919v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2019.82" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cetin Sahin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2018.00082" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578990v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01270268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2016.7498347" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Giakkoupis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepiller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3008631.3008635" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2749453" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624043v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2011.43" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatalic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Ghitescu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714921v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lolive" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552199v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-765-7.ch009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553126v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274207v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413068v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Allard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176904v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534682v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01179079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813517v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Byna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lofstead" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676288" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04627853v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05322423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>