--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1658,507 +1658,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et données de santé : regards croisés sur les droits, devoirs et responsabilités des personnes publiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SNAKE challenge: Sanitization Algorithms under Attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Béziaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux scientifiques et sociaux de l’IA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Birmingham, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583780.3614754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935333v1</w:t>
+                <w:t xml:space="preserve">hal-04228115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNAKE challenge: Sanitization Algorithms under Attack</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IA et données de santé : regards croisés sur les droits, devoirs et responsabilités des personnes publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muscat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Information and Knowledge Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enjeux scientifiques et sociaux de l’IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MITI/CNRS, Jan 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228115v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PReVer: Towards Private Regulated Verified Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Javad Amiri</w:t>
+                <w:t xml:space="preserve">Membership Inference Attacks on Aggregated Time Series with Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Voyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Avoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT 2022 - International Conference on Extending Database Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Edinburgh (Online), United Kingdom. </w:t>
+              <w:t xml:space="preserve">SECRYPT 2022 - 19th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, France. pp.193-204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48786/edbt.2022.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0011276100003283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630283v1</w:t>
+                <w:t xml:space="preserve">hal-03726234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membership Inference Attacks on Aggregated Time Series with Linear Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Voyez</w:t>
+                <w:t xml:space="preserve">PReVer: Towards Private Regulated Verified Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Javad Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divyakant Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr El Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT 2022 - 19th International Conference on Security and Cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon, France. pp.193-204, </w:t>
+              <w:t xml:space="preserve">EDBT 2022 - International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Edinburgh (Online), United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011276100003283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48786/edbt.2022.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726234v1</w:t>
+                <w:t xml:space="preserve">hal-03630283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGPregel: An End-to-End System for Privacy-Preserving Graph Processing in Geo-Distributed Data Centers</w:t>
               </w:r>
@@ -2525,51 +2525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open generator of synthetic administrative healthcare databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2627,243 +2627,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attaque par inférence d'appartenance sur des séries temporelles agrégées en utilisant la programmation par contraintes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Voyez</w:t>
+                <w:t xml:space="preserve">BrFAST: a Tool to Select Browser Fingerprinting Attributes for Web Authentication According to a Usability-Security Trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nampoina Andriamilanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2021 - 37ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Companion Proceedings of the Web Conference 2021 (WWW ’21 Companion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Ljubljana, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3442442.3458610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499977v1</w:t>
+                <w:t xml:space="preserve">hal-03202788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BrFAST: a Tool to Select Browser Fingerprinting Attributes for Web Authentication According to a Usability-Security Trade-off</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nampoina Andriamilanto</w:t>
+                <w:t xml:space="preserve">Attaque par inférence d'appartenance sur des séries temporelles agrégées en utilisant la programmation par contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Voyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Avoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Companion Proceedings of the Web Conference 2021 (WWW ’21 Companion)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BDA 2021 - 37ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3442442.3458610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03202788v1</w:t>
+                <w:t xml:space="preserve">hal-03499977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guess Who ?&amp;quot; Large-Scale Data-Centric Study of the Adequacy of Browser Fingerprints for Web Authentication</w:t>
               </w:r>
@@ -2947,745 +2947,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611624v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Tuning in Privacy-Preserving Crowdsourcing Platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonin Voyez</w:t>
+                <w:t xml:space="preserve">Profilage et prédiction : de l’usage des algorithmes en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extending Database Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2020 - Festival des libertés numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Rennes, Université Rennes 2, URFIST de Rennes., Feb 2020, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570334v1</w:t>
+                <w:t xml:space="preserve">hal-02905186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publication of court records: circumventing the privacy-transparency trade-off</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Task-Tuning in Privacy-Preserving Crowdsourcing Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Duguépéroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Voyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICOL 2020 - 11th International Workshop on Artificial Intelligence and the Complexity of Legal Systems, in conjunction with JURIX 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2020.79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225201v1</w:t>
+                <w:t xml:space="preserve">hal-02570334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online publication of court records: circumventing the privacy-transparency trade-off</w:t>
+                <w:t xml:space="preserve">Publication of court records: circumventing the privacy-transparency trade-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Béziaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Law and Machine Learning LML2020, in conjunction with ICML 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">AICOL 2020 - 11th International Workshop on Artificial Intelligence and the Complexity of Legal Systems, in conjunction with JURIX 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889155v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPSelect: Low-Cost Browser Fingerprints for Mitigating Dictionary Attacks against Web Authentication Mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online publication of court records: circumventing the privacy-transparency trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Le Guelvouit</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Béziaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Computer Security Applications Conference (ACSAC 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop on Law and Machine Learning LML2020, in conjunction with ICML 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3427228.3427297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02965948v1</w:t>
+                <w:t xml:space="preserve">hal-02889155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profilage et prédiction : de l’usage des algorithmes en matière pénale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+                <w:t xml:space="preserve">FPSelect: Low-Cost Browser Fingerprints for Mitigating Dictionary Attacks against Web Authentication Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nampoina Andriamilanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Guelvouit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 - Festival des libertés numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Computer Security Applications Conference (ACSAC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3427228.3427297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905186v1</w:t>
+                <w:t xml:space="preserve">hal-02965948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profilage et « prédiction » : de la justice prédictive à la prédiction par l’intelligence artificielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Range Query Processing for Monitoring Applications over Untrustworthy Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr El Abbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le profilage en ligne : Construction d'une approche globale à l'intersection du droit, de l'informatique et de la sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2019.82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02353919v1</w:t>
+                <w:t xml:space="preserve">hal-02285562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range Query Processing for Monitoring Applications over Untrustworthy Clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profilage et « prédiction » : de la justice prédictive à la prédiction par l’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Tran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amr El Abbadi</w:t>
+                <w:t xml:space="preserve">Alexandra Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extending Database Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le profilage en ligne : Construction d'une approche globale à l'intersection du droit, de l'informatique et de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine TURGIS, IODE UMR CNRS 6262, Université de Rennes 1; Johann BOURCIER, IRISA/INRIA UMR 6074, Université de Rennes 1, Sep 2019, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285562v1</w:t>
+                <w:t xml:space="preserve">halshs-02353919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Differentially Private Index for Range Query Processing in Clouds</w:t>
               </w:r>
@@ -5238,51 +5238,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trustworthiness of Pervasive Healthcare Folders</w:t>
+                <w:t xml:space="preserve">Concilier Ubiquité et Sécurité des Données Médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anciaux</w:t>
@@ -5310,113 +5310,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pucheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Coronato, G. De Pietro. </w:t>
+              <w:t xml:space="preserve">Cahiers du CRID. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pervasive and Smart Technologies forHealthcare</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les technologies de l'information au service des droits : opportunités, défis, limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, Editions Bruylant, pp.173-219, 2010, 978-2-8027-2960-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552199v1</w:t>
+                <w:t xml:space="preserve">inria-00553126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier Ubiquité et Sécurité des Données Médicales</w:t>
+                <w:t xml:space="preserve">Trustworthiness of Pervasive Healthcare Folders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anciaux</w:t>
@@ -5444,80 +5435,89 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pucheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cahiers du CRID. </w:t>
+              <w:t xml:space="preserve">A. Coronato, G. De Pietro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les technologies de l'information au service des droits : opportunités, défis, limites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pervasive and Smart Technologies forHealthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.1-24, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-61520-765-7.ch009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00553126v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6282,256 +6282,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSDBM '24: Proceedings of the 36th International Conference on Scientific and Statistical Database Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+                <w:t xml:space="preserve">Actes de la conférence BDA 2023, Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suren Byna</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSDBM 2024 - 36th International Conference on Scientific and Statistical Database Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA 2023 – 39e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813517v1</w:t>
+                <w:t xml:space="preserve">lirmm-04627853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes de la conférence BDA 2023, Montpellier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+                <w:t xml:space="preserve">SSDBM '24: Proceedings of the 36th International Conference on Scientific and Statistical Database Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suren Byna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Lofstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2023 – 39e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSDBM 2024 - 36th International Conference on Scientific and Statistical Database Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, pp.1-165, 2024, 979-8-4007-1020-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3676288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04627853v2</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 39ème Conférence sur la Gestion de Données, Principes Technologies et Applications (BDA)</w:t>
               </w:r>
@@ -6543,51 +6543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 39ème Conférence sur la Gestion de Données, Principes Technologies et Applications (BDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6781,51 +6781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833605v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Voyez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78285-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04328511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;ziaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10255346" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870826v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nampoina Andriamilanto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03616578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02896342v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Dugu&#233;p&#233;roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01427605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lain&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Allard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jeunesse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra24861f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-013-7122-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Guo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Folgoc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05496992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Amiri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon Thau Loo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyakant Agrawal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebrun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0576-7_15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guichemerre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Azogagh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoying Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saurel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muscat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614754" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2022.40" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011276100003283" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chi Zhou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibo Qiu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3542929.3563474" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199954v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442381.3449858" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03198346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang van Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bakalara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442442.3458610" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611624v4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Le Guelvouit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50399-4_16" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570334v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.79" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03225201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889155v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965948v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427228.3427297" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353919v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2019.82" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cetin Sahin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2018.00082" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578990v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01270268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2016.7498347" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Giakkoupis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepiller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3008631.3008635" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2749453" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624043v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2011.43" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatalic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Ghitescu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714921v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lolive" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552199v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-765-7.ch009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553126v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274207v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413068v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Allard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176904v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534682v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01179079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813517v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Byna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lofstead" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676288" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04627853v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05322423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833605v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Voyez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78285-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04328511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;ziaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10255346" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870826v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nampoina Andriamilanto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03616578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02896342v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Dugu&#233;p&#233;roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01427605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lain&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Allard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jeunesse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra24861f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-013-7122-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Guo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Folgoc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05496992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Amiri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon Thau Loo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyakant Agrawal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebrun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0576-7_15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guichemerre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Azogagh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoying Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228115v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614754" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saurel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muscat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011276100003283" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2022.40" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chi Zhou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibo Qiu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3542929.3563474" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199954v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442381.3449858" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03198346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang van Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bakalara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442442.3458610" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499977v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611624v4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Le Guelvouit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50399-4_16" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.79" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03225201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427228.3427297" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2019.82" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cetin Sahin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2018.00082" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578990v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01270268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2016.7498347" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Giakkoupis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepiller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3008631.3008635" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2749453" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624043v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2011.43" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatalic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Ghitescu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714921v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lolive" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552199v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-765-7.ch009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274207v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413068v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Allard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176904v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534682v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01179079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04627853v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Byna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lofstead" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676288" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05322423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>