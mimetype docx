--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -473,295 +473,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the stabilization of FeN$_4$ sites by Pt particles during acidic oxygen reduction</w:t>
+                <w:t xml:space="preserve">Effect of the shell thickness on the oxygen evolution activity of core@shell Fe 3 O 4 @CoFe 2 O 4 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas A Ishiki</w:t>
+                <w:t xml:space="preserve">Iryna Makarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyla Teixeira Santos</w:t>
+                <w:t xml:space="preserve">Lisa Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bibent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ina Reichmann</w:t>
+                <w:t xml:space="preserve">Simon Hettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61806-x⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.833-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166293v1</w:t>
+                <w:t xml:space="preserve">hal-05400774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the shell thickness on the oxygen evolution activity of core@shell Fe 3 O 4 @CoFe 2 O 4 nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for the stabilization of FeN$_4$ sites by Pt particles during acidic oxygen reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Ishiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyla Teixeira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Makarchuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
+                <w:t xml:space="preserve">Nicolas Bibent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Royer</w:t>
+                <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hettler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gallet</w:t>
+                <w:t xml:space="preserve">Ina Reichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (3), pp.833-844. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.6404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61806-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400774v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Electrocatalyst‐Ionomer Interactions: HOR/HER Activity of Pt/C Catalyst Layers incorporating Poly(imidazolium)s</w:t>
               </w:r>
@@ -1260,433 +1260,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core–shell Fe3O4 @CoFe2O4 nanoparticles as high-performance anode catalysts for enhanced oxygen evolution reaction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Nitrogen Defects on Pt Nanoparticle Dispersion and Stability Studied by Electron Microscopy Paired with Machine Learning Image Processing for Probing Catalyst–Support Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Arenal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Asset</w:t>
+                <w:t xml:space="preserve">Margaret Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanson Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayson Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sorrells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3se00130j⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (7), pp.5313-5324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c05414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295978v1</w:t>
+                <w:t xml:space="preserve">hal-04296103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nitrogen Defects on Pt Nanoparticle Dispersion and Stability Studied by Electron Microscopy Paired with Machine Learning Image Processing for Probing Catalyst–Support Interactions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-atom Pt and PtRu catalysts for high performance AEMFCs with ultra-low PGM content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Sorrells</w:t>
+                <w:t xml:space="preserve">Horie Adabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolfazl Shakouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Asset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassiya Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c05414⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 325, pp.122375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.122375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04296103v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-atom Pt and PtRu catalysts for high performance AEMFCs with ultra-low PGM content</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Zitolo</w:t>
+                <w:t xml:space="preserve">Core–shell Fe3O4 @CoFe2O4 nanoparticles as high-performance anode catalysts for enhanced oxygen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Makarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastassiya Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 325, pp.122375. </w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (14), pp.3239-3243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.122375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3se00130j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03940771v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The runt of ammonia production by N2 reduction: Electrocatalysis in aqueous media</w:t>
               </w:r>
@@ -2152,64 +2152,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous aerobic ageing of Fe–N–C materials and consequences on oxygen reduction reaction kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyla Teixeira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,295 +2812,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Redox Transitions Drive Electrocatalysis of the Oxygen Evolution Reaction on Cobalt–Iron Core–Shell Nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+                <w:t xml:space="preserve">Steering Cu-Based CO2RR Electrocatalysts’ Selectivity: Effect of Hydroxyapatite Acid/Base Moieties in Promoting Formate Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengyuan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan-Jesús Velasco-Vélez</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierangela Cristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.2c04512⟩</w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (7), pp.2304-2310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.2c01144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296198v1</w:t>
+                <w:t xml:space="preserve">hal-04296262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steering Cu-Based CO2RR Electrocatalysts’ Selectivity: Effect of Hydroxyapatite Acid/Base Moieties in Promoting Formate Production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shengyuan Guo</w:t>
+                <w:t xml:space="preserve">Cooperative Redox Transitions Drive Electrocatalysis of the Oxygen Evolution Reaction on Cobalt–Iron Core–Shell Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierangela Cristiani</w:t>
+                <w:t xml:space="preserve">Juan-Jesús Velasco-Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (7), pp.2304-2310. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.280-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.2c01144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.2c04512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296262v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of Carbon Crossover in CO 2 Electrolysis by Use of Bipolar Membranes</w:t>
               </w:r>
@@ -3233,51 +3233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Oxide Clusters on Nitrogen-Doped Carbon are Highly Selective for CO 2 Electroreduction to CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingkun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Zitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Garcés-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3622,51 +3622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe-N-C Electrocatalysts' Durability: Effects of Single Atoms' Mobility and Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4420,295 +4420,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Pd-Pb Catalysts for Glycerol and Ethylene Glycol Electrooxidation in Alkaline Medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Asset</w:t>
+                <w:t xml:space="preserve">Surface distortion as a unifying concept and descriptor in oxygen reduction reaction electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Serov</w:t>
+                <w:t xml:space="preserve">Olivier Le Bacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Padilla</w:t>
+                <w:t xml:space="preserve">Vera Beermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Roy</w:t>
+                <w:t xml:space="preserve">Stefanie Kühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Matanovic</w:t>
+                <w:t xml:space="preserve">Juan Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrocatalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (4), pp.480 - 485. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (9), pp.827-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12678-017-0449-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41563-018-0133-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887235v1</w:t>
+                <w:t xml:space="preserve">hal-01856128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface distortion as a unifying concept and descriptor in oxygen reduction reaction electrocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+                <w:t xml:space="preserve">Design of Pd-Pb Catalysts for Glycerol and Ethylene Glycol Electrooxidation in Alkaline Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Bacq</w:t>
+                <w:t xml:space="preserve">Alexey Serov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Beermann</w:t>
+                <w:t xml:space="preserve">Monica Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Kühl</w:t>
+                <w:t xml:space="preserve">Aaron Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Herranz</w:t>
+                <w:t xml:space="preserve">Ivana Matanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (9), pp.827-833. </w:t>
+              <w:t xml:space="preserve">Electrocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (4), pp.480 - 485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-018-0133-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12678-017-0449-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856128v1</w:t>
+                <w:t xml:space="preserve">hal-01887235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin dioxide coated carbon materials as an alternative catalyst support for PEMFCs: Impacts of the intrinsic carbon properties and the synthesis parameters on the coating characteristics</w:t>
               </w:r>
@@ -4968,295 +4968,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Porous Hollow PtNi/C Nanoparticles and Their Many Facets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic-Scale Snapshots of the Formation and Growth of Hollow PtNi/C Nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Asset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Drnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Le Bacq</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jakub Drnec</w:t>
+                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/08008.0731ecst⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.2447 - 2453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466714v1</w:t>
+                <w:t xml:space="preserve">hal-01636065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-Scale Snapshots of the Formation and Growth of Hollow PtNi/C Nanocatalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Invited) Porous Hollow PtNi/C Nanoparticles and Their Many Facets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Le Bacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Asset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Asset</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Drnec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (4), pp.2447 - 2453. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (8), pp.731-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/08008.0731ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636065v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the Mechanisms Driving the Aging of Porous Hollow PtNi/C Nanoparticles by Means of CO ads Stripping</w:t>
               </w:r>
@@ -5376,90 +5376,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Atomic Vacancies on the Structure and the Electrocatalytic Activity of Pt-rich/C Nanoparticles: A Combined Experimental and Density Functional Theory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaysen Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5523,51 +5523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects do Catalysis: CO Monolayer Oxidation and Oxygen Reduction Reaction on Hollow PtNi/C Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaysen Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6427,51 +6427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400789v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brige" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Oshchepkov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525008811" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Gasmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ennaji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Campos-Rold&#225;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stodel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c07713" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02210-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166293v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Ishiki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Teixeira Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bibent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reichmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61806-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Makarchuk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Royer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hettler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01784" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate S Fraser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Dosaev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Savinova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Holdcroft" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301304" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04651645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Tsirlina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Ly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Murphy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanson Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EY00235G" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00130j" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296103v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Fitzgerald" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Foster" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sorrells" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05414" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horie Adabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Shakouri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassiya Khan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.122375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2023.101301" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwook Kim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Urbina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Secanell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Atanassov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232741" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yechuan Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjie Xu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2023.08.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Khedekar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143282" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Ge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232829" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296374v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong-Phuoc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pronkin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Huu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c02146" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Gao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2022.101456" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhen Qi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziliang Gao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perego" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232209" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296231v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delafontaine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyuan Guo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchao Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200647" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296198v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jes&#250;s Velasco-V&#233;lez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c04512" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ferri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangela Cristiani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.2c01144" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621645v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Eriksson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoeur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac580e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03326420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingkun Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Garc&#233;s-Pineda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounika Kodali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01702" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126604v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ngoc Huan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valentino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben T. Jane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2021.01.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290343v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Martens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Vamvakeros" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Pusa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.1c00718" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxu Yan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04625" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labbe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ahmad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-018-0505-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gommes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b02665" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334300v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontana" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier-Guyon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800153" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01785111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.031806jes]" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067840v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Busby" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03539" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887235v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Serov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Padilla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Roy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Matanovic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-017-0449-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856128v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Beermann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie K&#252;hl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Herranz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0133-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01810287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labb&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Disa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9363N7Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895938v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bott-Neto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466714v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bacq" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasturel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08008.0731ecst" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636065v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00119" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b05782" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914007v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chattot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601672" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355740v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b01106" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02356" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426199v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bach Delpeuch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cremers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201400144" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AEB62D65DC2C446CA335AA988BF6F647527F7F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426190v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0731409jes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371171v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01689721v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAI037" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400789v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brige" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Oshchepkov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525008811" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Gasmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ennaji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Campos-Rold&#225;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stodel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c07713" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02210-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Makarchuk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Royer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hettler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Ishiki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Teixeira Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bibent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reichmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61806-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate S Fraser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Dosaev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Savinova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Holdcroft" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301304" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04651645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Tsirlina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Ly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Murphy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanson Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EY00235G" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Fitzgerald" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Foster" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sorrells" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05414" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horie Adabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Shakouri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassiya Khan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.122375" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00130j" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2023.101301" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwook Kim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Urbina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Secanell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Atanassov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232741" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yechuan Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjie Xu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2023.08.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Khedekar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143282" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Ge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232829" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296374v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong-Phuoc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pronkin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Huu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c02146" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Gao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2022.101456" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhen Qi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziliang Gao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perego" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232209" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296231v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delafontaine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyuan Guo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchao Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200647" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ferri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangela Cristiani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.2c01144" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jes&#250;s Velasco-V&#233;lez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c04512" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621645v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Eriksson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoeur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac580e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03326420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingkun Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Garc&#233;s-Pineda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounika Kodali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01702" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126604v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ngoc Huan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valentino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben T. Jane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2021.01.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290343v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Martens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Vamvakeros" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Pusa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.1c00718" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxu Yan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04625" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labbe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ahmad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-018-0505-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gommes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b02665" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334300v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontana" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier-Guyon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800153" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01785111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.031806jes]" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067840v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Busby" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03539" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Beermann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie K&#252;hl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Herranz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0133-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887235v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Serov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Padilla" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Roy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Matanovic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-017-0449-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01810287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labb&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Disa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9363N7Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895938v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bott-Neto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636065v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00119" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466714v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bacq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasturel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08008.0731ecst" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b05782" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914007v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chattot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601672" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355740v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b01106" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02356" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426199v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bach Delpeuch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cremers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201400144" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AEB62D65DC2C446CA335AA988BF6F647527F7F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426190v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0731409jes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371171v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01689721v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAI037" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>