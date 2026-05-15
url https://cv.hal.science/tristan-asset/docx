--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -473,2141 +473,2141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the shell thickness on the oxygen evolution activity of core@shell Fe 3 O 4 @CoFe 2 O 4 nanoparticles</w:t>
+                <w:t xml:space="preserve">Evidence for the stabilization of FeN$_4$ sites by Pt particles during acidic oxygen reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Makarchuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
+                <w:t xml:space="preserve">Nicolas A Ishiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Royer</w:t>
+                <w:t xml:space="preserve">Keyla Teixeira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hettler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gallet</w:t>
+                <w:t xml:space="preserve">Nicolas Bibent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavita Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Reichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01784⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.6404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61806-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400774v1</w:t>
+                <w:t xml:space="preserve">hal-05166293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the stabilization of FeN$_4$ sites by Pt particles during acidic oxygen reduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the shell thickness on the oxygen evolution activity of core@shell Fe 3 O 4 @CoFe 2 O 4 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bibent</w:t>
+                <w:t xml:space="preserve">Iryna Makarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kavita Kumar</w:t>
+                <w:t xml:space="preserve">Lisa Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ina Reichmann</w:t>
+                <w:t xml:space="preserve">Simon Hettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.6404. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.833-844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61806-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166293v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Electrocatalyst‐Ionomer Interactions: HOR/HER Activity of Pt/C Catalyst Layers incorporating Poly(imidazolium)s</w:t>
+                <w:t xml:space="preserve">Electrochemical trends of a hybrid platinum and metal–nitrogen–carbon catalyst library for the oxygen reduction reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate S Fraser</w:t>
+                <w:t xml:space="preserve">Alvin Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill Dosaev</w:t>
+                <w:t xml:space="preserve">Eamonn Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Savinova</w:t>
+                <w:t xml:space="preserve">Hanson Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Holdcroft</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ying Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202301304⟩</w:t>
+              <w:t xml:space="preserve">EES Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (2), pp.624-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3EY00235G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519999v1</w:t>
+                <w:t xml:space="preserve">hal-04743878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability of Cobalt-Substituted Polyoxometalates during the Oxygen Evolution Reaction: An Operando X-ray Absorption Spectroscopy Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Electrocatalyst‐Ionomer Interactions: HOR/HER Activity of Pt/C Catalyst Layers incorporating Poly(imidazolium)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+                <w:t xml:space="preserve">Kate S Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Renaudineau</w:t>
+                <w:t xml:space="preserve">Kirill Dosaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Garnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elena Savinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Holdcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Asset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c01265⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.e202301304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202301304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651645v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalysis, diverse and forever young</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+                <w:t xml:space="preserve">Instability of Cobalt-Substituted Polyoxometalates during the Oxygen Evolution Reaction: An Operando X-ray Absorption Spectroscopy Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galina Tsirlina</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.145174⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (19), pp.7968-7976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c01265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04715411v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical trends of a hybrid platinum and metal–nitrogen–carbon catalyst library for the oxygen reduction reaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hanson Wang</w:t>
+                <w:t xml:space="preserve">Electrocatalysis, diverse and forever young</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Asset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Oshchepkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Huang</w:t>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Ferro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Galina Tsirlina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EES Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (2), pp.624-637. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 507, pp.145174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3EY00235G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.145174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04743878v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nitrogen Defects on Pt Nanoparticle Dispersion and Stability Studied by Electron Microscopy Paired with Machine Learning Image Processing for Probing Catalyst–Support Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of platinum nanoflower catalyst exhibiting near-ideal local coordination in a complex shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Asset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eamonn Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Fitzgerald</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthew Sorrells</w:t>
+                <w:t xml:space="preserve">Kaustubh Khedekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c05414⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 469, pp.143282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296103v1</w:t>
+                <w:t xml:space="preserve">hal-04296408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-atom Pt and PtRu catalysts for high performance AEMFCs with ultra-low PGM content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous aerobic ageing of Fe–N–C materials and consequences on oxygen reduction reaction kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyla Teixeira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavita Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horie Adabi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anastassiya Khan</w:t>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.122375⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 564, pp.232829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2023.232829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03940771v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core–shell Fe3O4 @CoFe2O4 nanoparticles as high-performance anode catalysts for enhanced oxygen evolution reaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Asset</w:t>
+                <w:t xml:space="preserve">Effect of Nitrogen Defects on Pt Nanoparticle Dispersion and Stability Studied by Electron Microscopy Paired with Machine Learning Image Processing for Probing Catalyst–Support Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanson Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayson Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sorrells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3se00130j⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (7), pp.5313-5324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c05414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295978v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The runt of ammonia production by N2 reduction: Electrocatalysis in aqueous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39, pp.101301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coelec.2023.101301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on designing non-PGM catalyst layers at low humidity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis Urbina</w:t>
+                <w:t xml:space="preserve">Core–shell Fe3O4 @CoFe2O4 nanoparticles as high-performance anode catalysts for enhanced oxygen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Makarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Plamen Atanassov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2023.232741⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (14), pp.3239-3243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3se00130j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296082v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysts by pyrolysis: Transforming metal-organic frameworks (MOFs) precursors into metal-nitrogen-carbon (M-N-C) materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albert Gili</w:t>
+                <w:t xml:space="preserve">Multi-atom Pt and PtRu catalysts for high performance AEMFCs with ultra-low PGM content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horie Adabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolfazl Shakouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Asset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassiya Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mattod.2023.08.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 325, pp.122375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.122375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04295951v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of platinum nanoflower catalyst exhibiting near-ideal local coordination in a complex shape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alvin Ly</w:t>
+                <w:t xml:space="preserve">Insights on designing non-PGM catalyst layers at low humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongwook Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Urbina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eamonn Murphy</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Secanell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaustubh Khedekar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ying Huang</w:t>
+                <w:t xml:space="preserve">Plamen Atanassov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 469, pp.143282. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 562, pp.232741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2023.232741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296408v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous aerobic ageing of Fe–N–C materials and consequences on oxygen reduction reaction kinetics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kavita Kumar</w:t>
+                <w:t xml:space="preserve">Catalysts by pyrolysis: Transforming metal-organic frameworks (MOFs) precursors into metal-nitrogen-carbon (M-N-C) materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+                <w:t xml:space="preserve">Yechuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongxin Ge</w:t>
+                <w:t xml:space="preserve">Mingjie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+                <w:t xml:space="preserve">Albert Gili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 564, pp.232829. </w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69, pp.66-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2023.232829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2023.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005348v1</w:t>
+                <w:t xml:space="preserve">hal-04295951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Fe–N–C Electrocatalysts an Alternative to Pt-Based Electrocatalysts for the Next Generation of Proton Exchange Membrane Fuel Cells?</w:t>
+                <w:t xml:space="preserve">Mitigation of Carbon Crossover in CO 2 Electrolysis by Use of Bipolar Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiong Zhang</w:t>
+                <w:t xml:space="preserve">Björn Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lai Truong-Phuoc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Asset</w:t>
+                <w:t xml:space="preserve">Francesco Spanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Pronkin</w:t>
+                <w:t xml:space="preserve">Frédéric Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuong Pham-Huu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (22), pp.13853-13875. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (3), pp.034508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.2c02146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ac580e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296374v1</w:t>
+                <w:t xml:space="preserve">hal-03621645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering catalytic dephosphorylation reaction for endotoxin inactivation</w:t>
+                <w:t xml:space="preserve">Are Fe–N–C Electrocatalysts an Alternative to Pt-Based Electrocatalysts for the Next Generation of Proton Exchange Membrane Fuel Cells?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng Gao</w:t>
+                <w:t xml:space="preserve">Xiong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Liu</w:t>
+                <w:t xml:space="preserve">Lai Truong-Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenzhen Wang</w:t>
+                <w:t xml:space="preserve">Sergey Pronkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Wang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cuong Pham-Huu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 44, pp.101456. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (22), pp.13853-13875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nantod.2022.101456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.2c02146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669796v1</w:t>
+                <w:t xml:space="preserve">hal-04296374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into carbon corrosion of different carbon supports for Pt-based electrocatalysts using accelerated stress tests in polymer electrolyte fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongzhen Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziliang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2678,1034 +2678,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Electrocatalytic Syngas Production from Carbon Dioxide by Bi‐Metallic Atomically Dispersed Catalysts</w:t>
+                <w:t xml:space="preserve">Engineering catalytic dephosphorylation reaction for endotoxin inactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Delafontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eamonn Murphy</w:t>
+                <w:t xml:space="preserve">Meng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengyuan Guo</w:t>
+                <w:t xml:space="preserve">Xi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanchao Liu</w:t>
+                <w:t xml:space="preserve">Zhenzhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.202200647⟩</w:t>
+              <w:t xml:space="preserve">Nano Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44, pp.101456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nantod.2022.101456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296231v1</w:t>
+                <w:t xml:space="preserve">hal-03669796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steering Cu-Based CO2RR Electrocatalysts’ Selectivity: Effect of Hydroxyapatite Acid/Base Moieties in Promoting Formate Production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Synergistic Electrocatalytic Syngas Production from Carbon Dioxide by Bi‐Metallic Atomically Dispersed Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eamonn Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengyuan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanchao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierangela Cristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.2c01144⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.202200647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296262v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Redox Transitions Drive Electrocatalysis of the Oxygen Evolution Reaction on Cobalt–Iron Core–Shell Nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+                <w:t xml:space="preserve">Steering Cu-Based CO2RR Electrocatalysts’ Selectivity: Effect of Hydroxyapatite Acid/Base Moieties in Promoting Formate Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengyuan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan-Jesús Velasco-Vélez</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierangela Cristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (7), pp.2304-2310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.2c01144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.2c04512⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04296198v1</w:t>
+                <w:t xml:space="preserve">hal-04296262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of Carbon Crossover in CO 2 Electrolysis by Use of Bipolar Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Björn Eriksson</w:t>
+                <w:t xml:space="preserve">Cooperative Redox Transitions Drive Electrocatalysis of the Oxygen Evolution Reaction on Cobalt–Iron Core–Shell Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lecoeur</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dupont</w:t>
+                <w:t xml:space="preserve">Juan-Jesús Velasco-Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 169 (3), pp.034508. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.280-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ac580e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.2c04512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621645v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Oxide Clusters on Nitrogen-Doped Carbon are Highly Selective for CO 2 Electroreduction to CO</w:t>
+                <w:t xml:space="preserve">Imaging Heterogeneous Electrocatalyst Stability and Decoupling Degradation Mechanisms in Operating Hydrogen Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingkun Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Zitolo</w:t>
+                <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Garcés-Pineda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Asset</w:t>
+                <w:t xml:space="preserve">Antonis Vamvakeros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounika Kodali</w:t>
+                <w:t xml:space="preserve">Nicolas Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Pusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.1c01702⟩</w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2742-2749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.1c00718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326420v1</w:t>
+                <w:t xml:space="preserve">hal-03290343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ionomer structuration on the performance of bio-inspired noble-metal-free fuel cell anodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal Oxide Clusters on Nitrogen-Doped Carbon are Highly Selective for CO 2 Electroreduction to CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tran Ngoc Huan</w:t>
+                <w:t xml:space="preserve">Jingkun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Valentino</w:t>
+                <w:t xml:space="preserve">Felipe Garcés-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuben T. Jane</w:t>
+                <w:t xml:space="preserve">Mounika Kodali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (1), pp.88-105. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (15), pp.10028-10042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.checat.2021.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.1c01702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126604v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Heterogeneous Electrocatalyst Stability and Decoupling Degradation Mechanisms in Operating Hydrogen Fuel Cells</w:t>
+                <w:t xml:space="preserve">Impact of ionomer structuration on the performance of bio-inspired noble-metal-free fuel cell anodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Martens</w:t>
+                <w:t xml:space="preserve">Nathan Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonis Vamvakeros</w:t>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martinez</w:t>
+                <w:t xml:space="preserve">Tran Ngoc Huan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+                <w:t xml:space="preserve">Fabrice Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janne Pusa</w:t>
+                <w:t xml:space="preserve">Reuben T. Jane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.2742-2749. </w:t>
+              <w:t xml:space="preserve">Chem Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.88-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.1c00718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.checat.2021.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290343v1</w:t>
+                <w:t xml:space="preserve">hal-03126604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe-N-C Electrocatalysts' Durability: Effects of Single Atoms' Mobility and Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanchao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingxu Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3750,1863 +3750,1863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity and Durability of Platinum-Based Electrocatalysts with Tin Oxide–Coated Carbon Aerogel Materials as Catalyst Supports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling the Degradation Pathways of Highly Defective PtNi/C Nanostructures – An Operando Wide and Small Angle X-Ray Scattering Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Asset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Labbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Asset</w:t>
+                <w:t xml:space="preserve">Cedric Gommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian Chatenet</w:t>
+                <w:t xml:space="preserve">Jakub Drnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasser Ahmad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia Guérin</w:t>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12678-018-0505-z⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.160-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.8b02665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190384v1</w:t>
+                <w:t xml:space="preserve">hal-01906397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the Degradation Pathways of Highly Defective PtNi/C Nanostructures – An Operando Wide and Small Angle X-Ray Scattering Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activity and Durability of Platinum-Based Electrocatalysts with Tin Oxide–Coated Carbon Aerogel Materials as Catalyst Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Gommes</w:t>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Drnec</w:t>
+                <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bordet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.160-167. </w:t>
+              <w:t xml:space="preserve">Electrocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.156-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.8b02665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12678-018-0505-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906397v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Recent Developments and Prospects for the Oxygen Reduction Reaction on Hollow Pt-alloy Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilization of graphitized and fluorinated carbon as platinum nanoparticles supports for application in proton exchange membrane fuel cell cathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bott-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Job</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201800153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 404, pp.28 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334300v1</w:t>
+                <w:t xml:space="preserve">hal-01895938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity and Durability of Platinum-Based Electrocatalysts Supported on Bare or Fluorinated Nanostructured Carbon Substrates</w:t>
+                <w:t xml:space="preserve">Porous Hollow PtNi/C Electrocatalysts: Carbon Support Considerations To Meet Performance and Stability Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yasser Ahmad</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Busby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.031806jes]⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.893-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b03539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785111v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Hollow PtNi/C Electrocatalysts: Carbon Support Considerations To Meet Performance and Stability Requirements</w:t>
+                <w:t xml:space="preserve">A Review on Recent Developments and Prospects for the Oxygen Reduction Reaction on Hollow Pt-alloy Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mercier-Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Job</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b03539⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (13), pp.1552-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201800153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067840v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface distortion as a unifying concept and descriptor in oxygen reduction reaction electrocatalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Activity and Durability of Platinum-Based Electrocatalysts Supported on Bare or Fluorinated Nanostructured Carbon Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Asset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Juan Herranz</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-018-0133-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (6), pp.F3346-F3358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.031806jes]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856128v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Pd-Pb Catalysts for Glycerol and Ethylene Glycol Electrooxidation in Alkaline Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Serov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Matanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrocatalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (4), pp.480 - 485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12678-017-0449-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin dioxide coated carbon materials as an alternative catalyst support for PEMFCs: Impacts of the intrinsic carbon properties and the synthesis parameters on the coating characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface distortion as a unifying concept and descriptor in oxygen reduction reaction electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Beermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Kühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Labbé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tristan Asset</w:t>
+                <w:t xml:space="preserve">Juan Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.05.019⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (9), pp.827-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-018-0133-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01810287v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of graphitized and fluorinated carbon as platinum nanoparticles supports for application in proton exchange membrane fuel cell cathodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Bott-Neto</w:t>
+                <w:t xml:space="preserve">Tin dioxide coated carbon materials as an alternative catalyst support for PEMFCs: Impacts of the intrinsic carbon properties and the synthesis parameters on the coating characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Disa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 271, pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.10.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01895938v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-Scale Snapshots of the Formation and Growth of Hollow PtNi/C Nanocatalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+                <w:t xml:space="preserve">Effect of Atomic Vacancies on the Structure and the Electrocatalytic Activity of Pt-rich/C Nanoparticles: A Combined Experimental and Density Functional Theory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00119⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12, SI), pp.2324-2338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201601672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636065v1</w:t>
+                <w:t xml:space="preserve">hal-01914007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Invited) Porous Hollow PtNi/C Nanoparticles and Their Many Facets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Le Bacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Drnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 80 (8), pp.731-741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/08008.0731ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the Mechanisms Driving the Aging of Porous Hollow PtNi/C Nanoparticles by Means of CO ads Stripping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic-Scale Snapshots of the Formation and Growth of Hollow PtNi/C Nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Drnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Job</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.2447 - 2453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b05782⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01636061v1</w:t>
+                <w:t xml:space="preserve">hal-01636065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Atomic Vacancies on the Structure and the Electrocatalytic Activity of Pt-rich/C Nanoparticles: A Combined Experimental and Density Functional Theory Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elucidating the Mechanisms Driving the Aging of Porous Hollow PtNi/C Nanoparticles by Means of CO ads Stripping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Drnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (12, SI), pp.2324-2338. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (30), pp.25298 - 25307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201601672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b05782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914007v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects do Catalysis: CO Monolayer Oxidation and Oxygen Reduction Reaction on Hollow PtNi/C Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaysen Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (7), pp.4673-4684. </w:t>
@@ -5644,103 +5644,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Strain and Ligand Effects: Microstrain-Induced Enhancement of the Oxygen Reduction Reaction Kinetics on Various PtNi/C Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Drnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1), pp.398 - 408. </w:t>
@@ -5804,51 +5804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bach Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Cremers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5933,51 +5933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bach Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Cremers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6069,51 +6069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalysis with single metal atom sites in doped carbon matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6427,51 +6427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400789v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brige" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Oshchepkov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525008811" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Gasmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ennaji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Campos-Rold&#225;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stodel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c07713" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02210-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Makarchuk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Royer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hettler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Ishiki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Teixeira Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bibent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reichmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61806-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate S Fraser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Dosaev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Savinova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Holdcroft" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301304" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04651645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Tsirlina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Ly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Murphy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanson Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EY00235G" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Fitzgerald" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Foster" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sorrells" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05414" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horie Adabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Shakouri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassiya Khan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.122375" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00130j" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2023.101301" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwook Kim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Urbina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Secanell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Atanassov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232741" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yechuan Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjie Xu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2023.08.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Khedekar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143282" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Ge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232829" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296374v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong-Phuoc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pronkin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Huu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c02146" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Gao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2022.101456" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhen Qi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziliang Gao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perego" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232209" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296231v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delafontaine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyuan Guo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchao Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200647" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ferri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangela Cristiani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.2c01144" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jes&#250;s Velasco-V&#233;lez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c04512" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621645v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Eriksson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoeur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac580e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03326420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingkun Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Garc&#233;s-Pineda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounika Kodali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01702" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126604v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ngoc Huan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valentino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben T. Jane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2021.01.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290343v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Martens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Vamvakeros" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Pusa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.1c00718" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxu Yan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04625" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labbe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ahmad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-018-0505-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gommes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b02665" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334300v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontana" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier-Guyon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800153" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01785111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.031806jes]" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067840v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Busby" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03539" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Beermann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie K&#252;hl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Herranz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0133-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887235v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Serov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Padilla" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Roy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Matanovic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-017-0449-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01810287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labb&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Disa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9363N7Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895938v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bott-Neto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636065v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00119" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466714v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bacq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasturel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08008.0731ecst" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b05782" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914007v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chattot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601672" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355740v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b01106" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02356" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426199v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bach Delpeuch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cremers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201400144" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AEB62D65DC2C446CA335AA988BF6F647527F7F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426190v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0731409jes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371171v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01689721v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAI037" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400789v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brige" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Oshchepkov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525008811" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Gasmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ennaji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Campos-Rold&#225;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stodel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c07713" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02210-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166293v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Ishiki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Teixeira Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bibent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reichmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61806-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Makarchuk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Royer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hettler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01784" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Ly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Murphy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanson Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EY00235G" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate S Fraser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Dosaev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Savinova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Holdcroft" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301304" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04651645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01265" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715411v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Tsirlina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145174" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Khedekar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143282" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005348v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Ge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232829" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Fitzgerald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Foster" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sorrells" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05414" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2023.101301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00130j" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horie Adabi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Shakouri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassiya Khan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.122375" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwook Kim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Urbina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Secanell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Atanassov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232741" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yechuan Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjie Xu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gili" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2023.08.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Eriksson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spanu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoeur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac580e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296374v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong-Phuoc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pronkin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Huu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c02146" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhen Qi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziliang Gao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perego" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232209" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669796v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Gao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2022.101456" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delafontaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyuan Guo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchao Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200647" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ferri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangela Cristiani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.2c01144" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jes&#250;s Velasco-V&#233;lez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c04512" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290343v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Martens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Vamvakeros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Pusa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.1c00718" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03326420v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingkun Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Garc&#233;s-Pineda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounika Kodali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01702" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126604v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ngoc Huan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valentino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben T. Jane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2021.01.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxu Yan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04625" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906397v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gommes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b02665" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190384v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labbe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ahmad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-018-0505-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bott-Neto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067840v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Busby" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03539" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier-Guyon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800153" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01785111v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.031806jes]" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887235v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Serov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Padilla" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Matanovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-017-0449-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856128v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Beermann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie K&#252;hl" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Herranz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0133-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01810287v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labb&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Disa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9363N7Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasturel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chattot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601672" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466714v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bacq" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08008.0731ecst" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636065v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00119" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636061v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b05782" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355740v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b01106" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02356" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426199v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bach Delpeuch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cremers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201400144" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AEB62D65DC2C446CA335AA988BF6F647527F7F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426190v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0731409jes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371171v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01689721v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAI037" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>