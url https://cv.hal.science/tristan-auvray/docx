--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -3596,51 +3596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="754621E1"/>
+    <w:nsid w:val="613B22EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>