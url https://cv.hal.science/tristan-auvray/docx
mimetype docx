--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -1158,51 +1158,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1293,197 +1293,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04728413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entreprise liquidée: la finance contre l'investissement</w:t>
+                <w:t xml:space="preserve">L’entreprise liquidée. La finance contre l’investissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michalon éditeur, 318p., 2016, 978-2-84186-823-0</w:t>
+              <w:t xml:space="preserve">Michalon, 318p., 2016, 978-2-84186-823-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1493,51 +1405,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Marco I ao Marco II da financeirização</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1579,323 +1491,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financeirização. Crise, Estagnação e Desigualdade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Contracorrente, 2024, 9786553961722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand manuel d’économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.136-150, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.franc.2023.01.0136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconfiguración reciente de las corporaciones no financieras estadounidenses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cambios en la estructura de propiedad y la financiarización de las grandes empresas en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Rabinovich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martín Schorr; Andrés Wainer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La financiarización del capital. Estrategias de acumulación de las grandes empresas de Argentina, Brasil, Francia y Estados Unidos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Futuro Anterior, pp.49-78, 2018</w:t>
+              <w:t xml:space="preserve">, Futuro Anterior, pp.27-48, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482953v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambios en la estructura de propiedad y la financiarización de las grandes empresas en Francia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La reconfiguración reciente de las corporaciones no financieras estadounidenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Rabinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Rabinovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martín Schorr; Andrés Wainer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La financiarización del capital. Estrategias de acumulación de las grandes empresas de Argentina, Brasil, Francia y Estados Unidos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Futuro Anterior, pp.27-48, 2018</w:t>
+              <w:t xml:space="preserve">, Futuro Anterior, pp.49-78, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482944v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A European Capitalism ? Revisiting the Mandel–Poulantzas Debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1915,73 +1827,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ducange J.-N.; Keucheyan R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The End of the Democratic State</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.145-165, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Need for News Forms of Financial Intermediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2004,303 +1916,303 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saglietto, Laurence; Cézanne, Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Intermediation and Logistics Service Providers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.143-161, 2017, 978-1-5225-2133-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-5225-2133-4.ch008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestiquer la finance : le rôle des investisseurs publics de long terme</w:t>
+                <w:t xml:space="preserve">L'entreprise est à nous…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Hanin. </w:t>
+              <w:t xml:space="preserve">Batifoulier, Philippe; Bessis, Franck; Ghirardello, Ariane; Larquier, Guillemette de; Remillon, Delphine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Caisse de dépôt et placement du Québec à l’épreuve de la financiarisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’Université Laval, pp.3-22, 2016, 978-2-7637-2709-7</w:t>
+              <w:t xml:space="preserve">Dictionnaire des conventions. Autour des travaux d’Olivier Favereau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-220, 2016, Capitalismes - éthique - institutions, 978-2-7574-1279-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372507v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entreprise est à nous…</w:t>
+                <w:t xml:space="preserve">Domestiquer la finance : le rôle des investisseurs publics de long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Batifoulier, Philippe; Bessis, Franck; Ghirardello, Ariane; Larquier, Guillemette de; Remillon, Delphine. </w:t>
+              <w:t xml:space="preserve">Frédéric Hanin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des conventions. Autour des travaux d’Olivier Favereau</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.215-220, 2016, Capitalismes - éthique - institutions, 978-2-7574-1279-4</w:t>
+              <w:t xml:space="preserve">La Caisse de dépôt et placement du Québec à l’épreuve de la financiarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université Laval, pp.3-22, 2016, 978-2-7637-2709-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380286v1</w:t>
+                <w:t xml:space="preserve">hal-01372507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2333,73 +2245,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Batifoulier; Franck Bessis; Ariane Ghirardello; Guillemette de Larquier; Delphine Remillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conventions. Autour des travaux d’Olivier Favereau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.215-220, 2016, 978-2-7574-1279-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un capitalisme européen ? Retour sur le débat Mandel-Poulantzas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2419,73 +2331,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ducange J.-N.; Keucheyan R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin de l’État démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.142-161, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestiquer la financiarisation : le rôle des investisseurs publics de long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2518,159 +2430,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hanin, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Caisse de dépôt et placement du Québec à l’épreuve de la financiarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, pp.3-22, 2016, Vie économique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir de la propriété du capital : du contrôle actionnarial au court-termisme des investisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hattab-Christmann M.; Isla A.; Vautier C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La crise du capitalisme financiarisé. Mélanges en l’honneur de François Morin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, 2014, 978-2-36170-083-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise financière en Europe : vers une convergence des modèles de détention actionnariale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2690,51 +2602,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dupuy Claude - Lavigne Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies de la finance mondialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.79-95, 2009, 3303331952992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2744,224 +2656,224 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui détient les entreprises françaises ? (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/u9c4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui détient les entreprises françaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaisons financières et liaisons humaines selon François Morin (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2971,51 +2883,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financialization's conservation and transformation: from Mark I to Mark II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3050,73 +2962,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Rikap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The financialisation-offshoring nexus and the capital accumulation of U.S. nonfinancial firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3125,73 +3037,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Rabinovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Need for New Forms of Financial Intermediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3213,73 +3125,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French connection: interlocking directorates and the ownership-control nexus in an insider governance system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3288,73 +3200,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Too dispersed to monitor? Ownership dispersion, monitoring and the prediction of bank distress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3363,51 +3275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3417,51 +3329,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationaliser les sites français d’ArcelorMittal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3470,65 +3382,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse des Crises et Transitions - USPN; Centre Lillois d’Études et de Recherches Sociologiques et Économiques (CLERSÉ). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3596,51 +3508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="613B22EC"/>
+    <w:nsid w:val="CEFBBA76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3827,51 +3739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-auvray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9111-741X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://act.univ-spn.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshparisnord.fr/programmes/presentation-des-axes/axe-3-transitions-regulations-innovations/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sase.org/network-h-markets-firms-and-institutions/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Auvray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131a9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rabinovich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rikap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43253-021-00045-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bey058" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dallery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.130.0073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380396v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.065.0086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.651.0159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-4616.2012.00506.x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372490v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.franc.2023.01.0136" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482979v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100916070" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372517v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lavigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9c4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482994v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079425v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-auvray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9111-741X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://act.univ-spn.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshparisnord.fr/programmes/presentation-des-axes/axe-3-transitions-regulations-innovations/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sase.org/network-h-markets-firms-and-institutions/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Auvray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131a9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rabinovich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rikap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43253-021-00045-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bey058" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dallery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.130.0073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380396v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.065.0086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.651.0159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-4616.2012.00506.x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.franc.2023.01.0136" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482979v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100916070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lavigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9c4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>