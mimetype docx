--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -1599,199 +1599,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambios en la estructura de propiedad y la financiarización de las grandes empresas en Francia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La reconfiguración reciente de las corporaciones no financieras estadounidenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Rabinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Auvray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Rabinovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martín Schorr; Andrés Wainer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La financiarización del capital. Estrategias de acumulación de las grandes empresas de Argentina, Brasil, Francia y Estados Unidos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Futuro Anterior, pp.27-48, 2018</w:t>
+              <w:t xml:space="preserve">, Futuro Anterior, pp.49-78, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482944v1</w:t>
+                <w:t xml:space="preserve">hal-02482953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconfiguración reciente de las corporaciones no financieras estadounidenses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cambios en la estructura de propiedad y la financiarización de las grandes empresas en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Rabinovich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martín Schorr; Andrés Wainer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La financiarización del capital. Estrategias de acumulación de las grandes empresas de Argentina, Brasil, Francia y Estados Unidos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Futuro Anterior, pp.49-78, 2018</w:t>
+              <w:t xml:space="preserve">, Futuro Anterior, pp.27-48, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482953v1</w:t>
+                <w:t xml:space="preserve">hal-02482944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A European Capitalism ? Revisiting the Mandel–Poulantzas Debate</w:t>
               </w:r>
@@ -3508,51 +3508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEFBBA76"/>
+    <w:nsid w:val="CD2A026E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3739,51 +3739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-auvray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9111-741X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://act.univ-spn.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshparisnord.fr/programmes/presentation-des-axes/axe-3-transitions-regulations-innovations/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sase.org/network-h-markets-firms-and-institutions/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Auvray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131a9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rabinovich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rikap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43253-021-00045-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bey058" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dallery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.130.0073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380396v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.065.0086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.651.0159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-4616.2012.00506.x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.franc.2023.01.0136" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482979v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100916070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lavigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9c4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-auvray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9111-741X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://act.univ-spn.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshparisnord.fr/programmes/presentation-des-axes/axe-3-transitions-regulations-innovations/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sase.org/network-h-markets-firms-and-institutions/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Auvray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131a9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rabinovich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rikap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43253-021-00045-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bey058" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dallery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.130.0073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380396v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.065.0086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.651.0159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-4616.2012.00506.x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.franc.2023.01.0136" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482979v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100916070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lavigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9c4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>