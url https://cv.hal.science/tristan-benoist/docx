--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tristan Benoist </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CR CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tristan-benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2467-7609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191545066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoist_t_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Fluctuation Theorems for the Spin-Fermion Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0311182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Fluctuations in Statistical Mechanics II. Quantum Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.406:201. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-025-05360-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706797v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum trajectory of the one-atom maser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (3), pp.1073-1110. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/pmp.2025.6.1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponentially fast selection of sectors for quantum trajectories beyond non demolition measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Greggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-025-01641-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Trajectories. Spectral Gap, Quasi-compactness &Limit Theorems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hautecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289 (5), pp.110932. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2025.110932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on two-times measurement entropy production and modular theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-024-01777-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the thermodynamic limit of two-times measurement entropy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129055X24610063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit theorems for Quantum Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Luka Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.288-310. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2023.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation bounds and concentration inequalities for quantum noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Hänggli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambyse Rouzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22331/q-2022-08-04-772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The appearance of particle tracks in detectors - II: the semi-classical realm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg M. Fröhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (6), pp.062101. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0088668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of jumps in quantum trajectories via homogeneization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chétrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Chhaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Najnudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 387 (3), pp.1821-1867. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-021-04179-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant measure for stochastic Schrödinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.347-374. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-020-01001-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The appearance of particle tracks in detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Fröhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-021-03935-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On entropy production of repeated quantum measurements II. Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182 (3), pp.44. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-021-02725-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046239v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Conservation and Fluctuations Between Quantum Reservoirs in the Two-Time Measurement Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178 (4), pp.893-925. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-019-02468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Measure for Quantum Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.307-334. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-018-0862-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of fluctuations and heavy tails for heat variation in the two-time measurement framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Raquépas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2), pp.631-674. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-018-0743-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703374v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On entropy production of repeated quantum measurements I. General theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 357 (1), pp.77-123. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-017-2947-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum non demolition measurements: parameter estimation for mixtures of multinomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.555-571. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-EJS1396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy statistics in open harmonic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (5), pp.1016-1030. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-017-1842-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full statistics of erasure processes: Isothermal adiabatic theory and a statistical Landauer principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (1), pp.P.259-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Stability of Subspaces for Quantum Stochastic Master Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ticozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-017-0556-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On bipartite unitary matrices generating subalgebra-preserving quantum operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Nechita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 521, pp.70-103. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2017.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full statistics of energy conservation in two times measurement protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (3), pp.032115. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.032115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Time Behavior and Convergence Rate for Quantum Filters Under Standard Non Demolition Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 331 (2), pp.703-723. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-014-2029-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated Quantum Non-Demolition Measurements: Convergence and Continuous Time Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), pp.639-679. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-012-0204-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterated stochastic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (49), pp.494020. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/45/49/494020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic stability and ergodic properties of quantum trajectories under imperfect measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina H. Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Bompais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On entropy production of repeated quantum measurements III. Quantum detailed balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Subspaces and Invariant Measures of Quantum Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Szczepanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open quantum systems and quantum stochastic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Ecole normale supérieure - ENS PARIS, 2014. English. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ENSU0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01097332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tristan Benoist </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CR CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tristan-benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2467-7609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191545066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoist_t_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Fluctuation Theorems for the Spin-Fermion Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0311182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum trajectory of the one-atom maser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (3), pp.1073-1110. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/pmp.2025.6.1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Fluctuations in Statistical Mechanics II. Quantum Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.406:201. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-025-05360-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706797v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponentially fast selection of sectors for quantum trajectories beyond non demolition measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Greggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-025-01641-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Trajectories. Spectral Gap, Quasi-compactness &Limit Theorems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hautecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289 (5), pp.110932. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2025.110932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on two-times measurement entropy production and modular theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-024-01777-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the thermodynamic limit of two-times measurement entropy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129055X24610063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit theorems for Quantum Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Luka Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.288-310. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2023.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation bounds and concentration inequalities for quantum noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Hänggli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambyse Rouzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22331/q-2022-08-04-772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The appearance of particle tracks in detectors - II: the semi-classical realm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg M. Fröhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (6), pp.062101. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0088668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant measure for stochastic Schrödinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.347-374. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-020-01001-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of jumps in quantum trajectories via homogeneization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chétrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Chhaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Najnudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 387 (3), pp.1821-1867. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-021-04179-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The appearance of particle tracks in detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Fröhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-021-03935-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On entropy production of repeated quantum measurements II. Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182 (3), pp.44. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-021-02725-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046239v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Conservation and Fluctuations Between Quantum Reservoirs in the Two-Time Measurement Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178 (4), pp.893-925. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-019-02468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Measure for Quantum Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.307-334. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-018-0862-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of fluctuations and heavy tails for heat variation in the two-time measurement framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Raquépas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2), pp.631-674. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-018-0743-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703374v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On entropy production of repeated quantum measurements I. General theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 357 (1), pp.77-123. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-017-2947-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum non demolition measurements: parameter estimation for mixtures of multinomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.555-571. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-EJS1396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy statistics in open harmonic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (5), pp.1016-1030. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-017-1842-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full statistics of erasure processes: Isothermal adiabatic theory and a statistical Landauer principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (1), pp.P.259-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Stability of Subspaces for Quantum Stochastic Master Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ticozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-017-0556-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On bipartite unitary matrices generating subalgebra-preserving quantum operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Nechita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 521, pp.70-103. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2017.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full statistics of energy conservation in two times measurement protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (3), pp.032115. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.032115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Time Behavior and Convergence Rate for Quantum Filters Under Standard Non Demolition Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 331 (2), pp.703-723. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-014-2029-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated Quantum Non-Demolition Measurements: Convergence and Continuous Time Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), pp.639-679. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-012-0204-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterated stochastic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (49), pp.494020. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/45/49/494020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant measures of randomized quantum trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Lill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic stability and ergodic properties of quantum trajectories under imperfect measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina H. Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Bompais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On entropy production of repeated quantum measurements III. Quantum detailed balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Subspaces and Invariant Measures of Quantum Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Szczepanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open quantum systems and quantum stochastic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Ecole normale supérieure - ENS PARIS, 2014. English. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ENSU0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01097332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9867B93F"/>
+    <w:nsid w:val="092A86BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-benoist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2467-7609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191545066" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/benoist_t_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Benoist" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojkan Jaksic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Panati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Pillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0311182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706797v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojkan Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Panati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-025-05360-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2025.6.1073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Greggio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-025-01641-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hautec&#339;ur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2025.110932" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-024-01777-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463473v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X24610063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Luka Fatras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.07.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H&#228;nggli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambyse Rouz&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2022-08-04-772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fraas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg M. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088668" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Chhaibi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Najnudel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04179-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pautrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-01001-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ballesteros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-03935-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046239v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cuneo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02725-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02468-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-018-0862-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703374v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Raqu&#233;pas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0743-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-2947-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1396" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1842-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ticozzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-017-0556-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Nechita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2017.01.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.032115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2029-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083538v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-012-0204-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/49/494020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408334v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina H. Amini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bompais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349283v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szczepanek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01097332v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSU0006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-benoist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2467-7609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191545066" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/benoist_t_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Benoist" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojkan Jaksic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Panati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Pillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0311182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2025.6.1073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706797v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojkan Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Panati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-025-05360-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Greggio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-025-01641-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hautec&#339;ur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2025.110932" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-024-01777-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463473v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X24610063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Luka Fatras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.07.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H&#228;nggli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambyse Rouz&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2022-08-04-772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fraas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg M. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088668" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pautrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-01001-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Chhaibi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Najnudel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04179-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ballesteros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-03935-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046239v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cuneo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02725-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02468-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-018-0862-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703374v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Raqu&#233;pas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0743-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-2947-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1396" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1842-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ticozzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-017-0556-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Nechita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2017.01.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.032115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2029-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083538v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-012-0204-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/49/494020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Lill" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Vogel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina H. Amini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bompais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szczepanek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01097332v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSU0006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>