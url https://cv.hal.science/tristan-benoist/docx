--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tristan Benoist </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CR CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tristan-benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2467-7609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191545066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoist_t_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Fluctuation Theorems for the Spin-Fermion Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0311182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum trajectory of the one-atom maser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (3), pp.1073-1110. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/pmp.2025.6.1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Fluctuations in Statistical Mechanics II. Quantum Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.406:201. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-025-05360-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706797v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponentially fast selection of sectors for quantum trajectories beyond non demolition measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Greggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-025-01641-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Trajectories. Spectral Gap, Quasi-compactness &Limit Theorems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hautecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289 (5), pp.110932. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2025.110932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on two-times measurement entropy production and modular theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-024-01777-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the thermodynamic limit of two-times measurement entropy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129055X24610063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit theorems for Quantum Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Luka Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.288-310. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2023.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation bounds and concentration inequalities for quantum noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Hänggli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambyse Rouzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22331/q-2022-08-04-772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The appearance of particle tracks in detectors - II: the semi-classical realm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg M. Fröhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (6), pp.062101. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0088668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant measure for stochastic Schrödinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.347-374. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-020-01001-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of jumps in quantum trajectories via homogeneization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chétrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Chhaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Najnudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 387 (3), pp.1821-1867. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-021-04179-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The appearance of particle tracks in detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Fröhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-021-03935-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On entropy production of repeated quantum measurements II. Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182 (3), pp.44. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-021-02725-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046239v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Conservation and Fluctuations Between Quantum Reservoirs in the Two-Time Measurement Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178 (4), pp.893-925. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-019-02468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Measure for Quantum Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.307-334. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-018-0862-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of fluctuations and heavy tails for heat variation in the two-time measurement framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Raquépas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2), pp.631-674. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-018-0743-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703374v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On entropy production of repeated quantum measurements I. General theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 357 (1), pp.77-123. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-017-2947-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum non demolition measurements: parameter estimation for mixtures of multinomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.555-571. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-EJS1396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy statistics in open harmonic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (5), pp.1016-1030. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-017-1842-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full statistics of erasure processes: Isothermal adiabatic theory and a statistical Landauer principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (1), pp.P.259-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Stability of Subspaces for Quantum Stochastic Master Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ticozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-017-0556-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On bipartite unitary matrices generating subalgebra-preserving quantum operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Nechita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 521, pp.70-103. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2017.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full statistics of energy conservation in two times measurement protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (3), pp.032115. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.032115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Time Behavior and Convergence Rate for Quantum Filters Under Standard Non Demolition Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 331 (2), pp.703-723. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-014-2029-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated Quantum Non-Demolition Measurements: Convergence and Continuous Time Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), pp.639-679. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-012-0204-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterated stochastic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (49), pp.494020. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/45/49/494020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant measures of randomized quantum trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Lill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic stability and ergodic properties of quantum trajectories under imperfect measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina H. Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Bompais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On entropy production of repeated quantum measurements III. Quantum detailed balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Subspaces and Invariant Measures of Quantum Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Szczepanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open quantum systems and quantum stochastic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Ecole normale supérieure - ENS PARIS, 2014. English. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ENSU0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01097332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tristan Benoist </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CR CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tristan-benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2467-7609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191545066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoist_t_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Fluctuation Theorems for the Spin-Fermion Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0311182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Fluctuations in Statistical Mechanics II. Quantum Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.406:201. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-025-05360-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706797v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum trajectory of the one-atom maser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (3), pp.1073-1110. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/pmp.2025.6.1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponentially fast selection of sectors for quantum trajectories beyond non demolition measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Greggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-025-01641-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on two-times measurement entropy production and modular theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-024-01777-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Trajectories. Spectral Gap, Quasi-compactness &Limit Theorems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hautecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289 (5), pp.110932. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2025.110932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the thermodynamic limit of two-times measurement entropy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129055X24610063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit theorems for Quantum Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Luka Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.288-310. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2023.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation bounds and concentration inequalities for quantum noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Hänggli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambyse Rouzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22331/q-2022-08-04-772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The appearance of particle tracks in detectors - II: the semi-classical realm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg M. Fröhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (6), pp.062101. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0088668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The appearance of particle tracks in detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Fröhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-021-03935-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant measure for stochastic Schrödinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.347-374. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-020-01001-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of jumps in quantum trajectories via homogeneization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chétrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Chhaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Najnudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 387 (3), pp.1821-1867. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-021-04179-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On entropy production of repeated quantum measurements II. Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182 (3), pp.44. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-021-02725-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046239v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Conservation and Fluctuations Between Quantum Reservoirs in the Two-Time Measurement Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178 (4), pp.893-925. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-019-02468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of fluctuations and heavy tails for heat variation in the two-time measurement framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Raquépas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2), pp.631-674. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-018-0743-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703374v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Measure for Quantum Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.307-334. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-018-0862-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On entropy production of repeated quantum measurements I. General theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 357 (1), pp.77-123. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-017-2947-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum non demolition measurements: parameter estimation for mixtures of multinomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.555-571. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-EJS1396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full statistics of erasure processes: Isothermal adiabatic theory and a statistical Landauer principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (1), pp.P.259-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy statistics in open harmonic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (5), pp.1016-1030. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-017-1842-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Stability of Subspaces for Quantum Stochastic Master Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ticozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-017-0556-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On bipartite unitary matrices generating subalgebra-preserving quantum operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Nechita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 521, pp.70-103. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2017.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full statistics of energy conservation in two times measurement protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (3), pp.032115. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.032115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Time Behavior and Convergence Rate for Quantum Filters Under Standard Non Demolition Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 331 (2), pp.703-723. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-014-2029-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated Quantum Non-Demolition Measurements: Convergence and Continuous Time Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), pp.639-679. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-012-0204-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterated stochastic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (49), pp.494020. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/45/49/494020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant measures of randomized quantum trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Lill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic stability and ergodic properties of quantum trajectories under imperfect measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina H. Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Bompais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On entropy production of repeated quantum measurements III. Quantum detailed balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Subspaces and Invariant Measures of Quantum Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Szczepanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open quantum systems and quantum stochastic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Ecole normale supérieure - ENS PARIS, 2014. English. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ENSU0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01097332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="092A86BC"/>
+    <w:nsid w:val="6A335842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-benoist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2467-7609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191545066" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/benoist_t_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Benoist" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojkan Jaksic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Panati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Pillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0311182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2025.6.1073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706797v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojkan Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Panati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-025-05360-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Greggio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-025-01641-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hautec&#339;ur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2025.110932" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-024-01777-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463473v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X24610063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Luka Fatras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.07.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H&#228;nggli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambyse Rouz&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2022-08-04-772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fraas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg M. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088668" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pautrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-01001-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Chhaibi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Najnudel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04179-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ballesteros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-03935-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046239v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cuneo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02725-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02468-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-018-0862-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703374v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Raqu&#233;pas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0743-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-2947-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1396" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1842-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ticozzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-017-0556-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Nechita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2017.01.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.032115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2029-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083538v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-012-0204-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/49/494020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Lill" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Vogel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina H. Amini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bompais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szczepanek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01097332v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSU0006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-benoist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2467-7609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191545066" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/benoist_t_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Benoist" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojkan Jaksic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Panati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Pillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0311182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706797v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojkan Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Panati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-025-05360-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2025.6.1073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Greggio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-025-01641-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-024-01777-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hautec&#339;ur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2025.110932" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463473v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X24610063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Luka Fatras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.07.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H&#228;nggli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambyse Rouz&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2022-08-04-772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fraas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg M. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088668" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ballesteros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-03935-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pautrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-01001-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Chhaibi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Najnudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04179-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046239v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cuneo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02725-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02468-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703374v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Raqu&#233;pas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0743-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-018-0862-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-2947-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1396" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1842-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ticozzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-017-0556-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Nechita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2017.01.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.032115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2029-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083538v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-012-0204-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/49/494020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Lill" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Vogel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina H. Amini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bompais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szczepanek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01097332v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSU0006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>