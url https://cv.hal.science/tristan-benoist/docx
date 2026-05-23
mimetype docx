--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tristan Benoist </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CR CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tristan-benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2467-7609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191545066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoist_t_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Fluctuation Theorems for the Spin-Fermion Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0311182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Fluctuations in Statistical Mechanics II. Quantum Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.406:201. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-025-05360-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706797v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum trajectory of the one-atom maser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (3), pp.1073-1110. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/pmp.2025.6.1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponentially fast selection of sectors for quantum trajectories beyond non demolition measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Greggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-025-01641-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on two-times measurement entropy production and modular theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-024-01777-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Trajectories. Spectral Gap, Quasi-compactness &Limit Theorems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hautecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289 (5), pp.110932. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2025.110932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the thermodynamic limit of two-times measurement entropy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129055X24610063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit theorems for Quantum Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Luka Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.288-310. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2023.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation bounds and concentration inequalities for quantum noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Hänggli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambyse Rouzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22331/q-2022-08-04-772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The appearance of particle tracks in detectors - II: the semi-classical realm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg M. Fröhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (6), pp.062101. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0088668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The appearance of particle tracks in detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Fröhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-021-03935-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant measure for stochastic Schrödinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.347-374. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-020-01001-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of jumps in quantum trajectories via homogeneization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chétrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Chhaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Najnudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 387 (3), pp.1821-1867. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-021-04179-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On entropy production of repeated quantum measurements II. Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182 (3), pp.44. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-021-02725-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046239v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Conservation and Fluctuations Between Quantum Reservoirs in the Two-Time Measurement Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178 (4), pp.893-925. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-019-02468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of fluctuations and heavy tails for heat variation in the two-time measurement framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Raquépas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2), pp.631-674. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-018-0743-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703374v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Measure for Quantum Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.307-334. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-018-0862-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On entropy production of repeated quantum measurements I. General theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 357 (1), pp.77-123. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-017-2947-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum non demolition measurements: parameter estimation for mixtures of multinomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.555-571. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-EJS1396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full statistics of erasure processes: Isothermal adiabatic theory and a statistical Landauer principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (1), pp.P.259-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy statistics in open harmonic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (5), pp.1016-1030. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-017-1842-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Stability of Subspaces for Quantum Stochastic Master Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ticozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-017-0556-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On bipartite unitary matrices generating subalgebra-preserving quantum operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Nechita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 521, pp.70-103. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2017.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full statistics of energy conservation in two times measurement protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (3), pp.032115. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.032115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Time Behavior and Convergence Rate for Quantum Filters Under Standard Non Demolition Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 331 (2), pp.703-723. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-014-2029-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated Quantum Non-Demolition Measurements: Convergence and Continuous Time Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), pp.639-679. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-012-0204-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterated stochastic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (49), pp.494020. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/45/49/494020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant measures of randomized quantum trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Lill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic stability and ergodic properties of quantum trajectories under imperfect measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina H. Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Bompais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On entropy production of repeated quantum measurements III. Quantum detailed balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Subspaces and Invariant Measures of Quantum Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Szczepanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open quantum systems and quantum stochastic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Ecole normale supérieure - ENS PARIS, 2014. English. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ENSU0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01097332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tristan Benoist </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CR CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tristan-benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2467-7609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191545066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoist_t_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=DCKy9qIAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Fluctuation Theorems for the Spin-Fermion Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0311182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum trajectory of the one-atom maser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (3), pp.1073-1110. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/pmp.2025.6.1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Fluctuations in Statistical Mechanics II. Quantum Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.406:201. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-025-05360-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706797v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponentially fast selection of sectors for quantum trajectories beyond non demolition measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Greggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-025-01641-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Trajectories. Spectral Gap, Quasi-compactness &Limit Theorems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hautecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289 (5), pp.110932. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2025.110932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on two-times measurement entropy production and modular theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-024-01777-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the thermodynamic limit of two-times measurement entropy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129055X24610063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit theorems for Quantum Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Luka Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.288-310. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2023.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The appearance of particle tracks in detectors - II: the semi-classical realm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg M. Fröhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (6), pp.062101. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0088668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation bounds and concentration inequalities for quantum noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Hänggli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambyse Rouzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22331/q-2022-08-04-772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On entropy production of repeated quantum measurements II. Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182 (3), pp.44. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-021-02725-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046239v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant measure for stochastic Schrödinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.347-374. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-020-01001-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of jumps in quantum trajectories via homogeneization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chétrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Chhaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Najnudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 387 (3), pp.1821-1867. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-021-04179-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The appearance of particle tracks in detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Fröhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-021-03935-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Conservation and Fluctuations Between Quantum Reservoirs in the Two-Time Measurement Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178 (4), pp.893-925. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-019-02468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of fluctuations and heavy tails for heat variation in the two-time measurement framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Raquépas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2), pp.631-674. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-018-0743-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703374v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Measure for Quantum Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.307-334. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-018-0862-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On entropy production of repeated quantum measurements I. General theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 357 (1), pp.77-123. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-017-2947-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum non demolition measurements: parameter estimation for mixtures of multinomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.555-571. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-EJS1396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On bipartite unitary matrices generating subalgebra-preserving quantum operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Nechita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 521, pp.70-103. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2017.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy statistics in open harmonic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (5), pp.1016-1030. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-017-1842-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full statistics of erasure processes: Isothermal adiabatic theory and a statistical Landauer principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (1), pp.P.259-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Stability of Subspaces for Quantum Stochastic Master Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ticozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-017-0556-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full statistics of energy conservation in two times measurement protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jaksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Panati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (3), pp.032115. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.032115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Time Behavior and Convergence Rate for Quantum Filters Under Standard Non Demolition Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 331 (2), pp.703-723. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-014-2029-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated Quantum Non-Demolition Measurements: Convergence and Continuous Time Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), pp.639-679. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-012-0204-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterated stochastic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (49), pp.494020. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/45/49/494020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant measures of randomized quantum trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Lill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On entropy production of repeated quantum measurements III. Quantum detailed balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojkan Jakšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alain Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic stability and ergodic properties of quantum trajectories under imperfect measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina H. Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Bompais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Subspaces and Invariant Measures of Quantum Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Szczepanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open quantum systems and quantum stochastic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Ecole normale supérieure - ENS PARIS, 2014. English. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ENSU0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01097332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A335842"/>
+    <w:nsid w:val="92BC2766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-benoist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2467-7609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191545066" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/benoist_t_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Benoist" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojkan Jaksic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Panati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Pillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0311182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706797v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojkan Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Panati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-025-05360-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2025.6.1073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Greggio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-025-01641-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-024-01777-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hautec&#339;ur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2025.110932" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463473v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X24610063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Luka Fatras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.07.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H&#228;nggli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambyse Rouz&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2022-08-04-772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fraas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg M. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088668" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ballesteros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-03935-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pautrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-01001-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Chhaibi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Najnudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04179-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046239v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cuneo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02725-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02468-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703374v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Raqu&#233;pas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0743-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-018-0862-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-2947-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1396" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1842-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ticozzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-017-0556-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Nechita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2017.01.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.032115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2029-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083538v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-012-0204-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/49/494020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Lill" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Vogel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina H. Amini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bompais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szczepanek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01097332v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSU0006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-benoist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2467-7609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191545066" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/benoist_t_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=DCKy9qIAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Benoist" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojkan Jaksic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Panati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Pillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0311182" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320129v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2025.6.1073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706797v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojkan Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Panati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-025-05360-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664314v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Greggio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-025-01641-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hautec&#339;ur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2025.110932" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-024-01777-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463473v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X24610063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Luka Fatras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.07.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fraas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg M. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088668" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H&#228;nggli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambyse Rouz&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2022-08-04-772" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046239v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cuneo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02725-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pautrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-01001-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Chhaibi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Najnudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04179-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ballesteros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-03935-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02468-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703374v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Raqu&#233;pas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0743-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-018-0862-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341097v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-2947-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1396" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381093v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Nechita" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2017.01.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1842-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ticozzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-017-0556-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.032115" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2029-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083538v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-012-0204-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/49/494020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Lill" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Vogel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408334v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina H. Amini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bompais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716140v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szczepanek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01097332v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSU0006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>