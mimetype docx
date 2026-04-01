--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -356,364 +356,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking beekeepers’ and farmers’ preferences towards pollination services in Greek kiwi systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of planning policies on land use dynamics and livelihood opportunities under global environmental change: evidence from the Mekong Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Abou Nader</w:t>
+                <w:t xml:space="preserve">Craig W Hutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+                <w:t xml:space="preserve">Oliver Hensengerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
+                <w:t xml:space="preserve">Hal E Voepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Kleisiari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicola Gallai</w:t>
+                <w:t xml:space="preserve">Van P D Tri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani13050806⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.106752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034397v1</w:t>
+                <w:t xml:space="preserve">hal-04111273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of planning policies on land use dynamics and livelihood opportunities under global environmental change: evidence from the Mekong Delta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Berchoux</w:t>
+                <w:t xml:space="preserve">Linking beekeepers’ and farmers’ preferences towards pollination services in Greek kiwi systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Abou Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig W Hutton</w:t>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Hensengerth</w:t>
+                <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hal E Voepel</w:t>
+                <w:t xml:space="preserve">Christina Kleisiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van P D Tri</w:t>
+                <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131, pp.106752. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani13050806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111273v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stakeholder expectations of future policy implementation compared to formal policy trajectories: scenarios for agricultural food systems in the Mekong Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig W Hutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Hensengerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van P D Tri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1772,51 +1772,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening rural data sources. D3.1</w:t>
+                <w:t xml:space="preserve">Screening rural data sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Mccallum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hoffer</w:t>
@@ -1848,93 +1848,93 @@
                 <w:t xml:space="preserve">Michael Kull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilka Vihinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Data/Report: D3.1., CIHEAM-IAMM. 2023, pp.17</w:t>
+              <w:t xml:space="preserve">Data/Report D3.1., CIHEAM-IAMM. 2023, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical guidelines; D 1;1</w:t>
+                <w:t xml:space="preserve">Ethical guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Miller</w:t>
@@ -1966,51 +1966,51 @@
                 <w:t xml:space="preserve">Carlos Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundi Knies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CIHEAM-IAMM. 2023, 36 p</w:t>
+              <w:t xml:space="preserve">Deliverable D1.1., CIHEAM-IAMM. 2023, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2439,51 +2439,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2603,267 +2603,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative education for sustainable development in peripheral rural areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Gaki</w:t>
+                <w:t xml:space="preserve">Aligning Geo-Tagged Clip Representations and Satellite Imagery for Few-Shot Land Use Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallavi Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serafim Felekis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maite Puig de Morales Fusté</w:t>
+                <w:t xml:space="preserve">Aayush Dhakal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information and Communication Technologies in Agriculture, Food and Environment,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.319-323, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889103v1</w:t>
+                <w:t xml:space="preserve">hal-04979630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Innovative education for sustainable development in peripheral rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Gaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafim Felekis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Vlahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Herzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Puig de Morales Fusté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Information and Communication Technologies in Agriculture, Food and Environment,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece. pp.480-487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Livelihood profiling and sensitivity of livelihood strategies to land cover dynamics and agricultural variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Watmough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amoako Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Atkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria. pp.1685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2873,167 +3007,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System dynamics of sustainable rice agriculture on the Mekong river delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hal Voepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve E. Darby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig W Hutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Geosciences Union</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geophysical Research Abstracts, 21, pp.11073, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3043,114 +3177,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determinants of precarious rural livelihoods in the Mahanadi Delta, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agriculture, economy and politics. University of Southampton. Faculty of Social, Human and Mathematical Sciences School of Geography and Environment, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04111938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3218,51 +3352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CF51C6E"/>
+    <w:nsid w:val="B75D348C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3449,51 +3583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-berchoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4095-2164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-tetis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05361360v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Sl&#228;tmo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Berbert Bruno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berchoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034397v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13050806" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04111273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig W Hutton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hensengerth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal E Voepel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van P D Tri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106752" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105534" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bussi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Darby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Whitehead" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Dadson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142468" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R. Watmough" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiifi Amoako Johnson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig W. Hutton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Atkinson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-019-01150-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Watmough" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Hutton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Atkinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2019.04.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539039v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tyers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Xiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yi Yao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1360780418794194" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.01.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04809128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Lamonaca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Papadopoulou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Gain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org/wp-content/uploads/2024/11/MedECC_Climate-WEFE-nexus_Chapter05.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378654" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05325619v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Damari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tapia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05303633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kirsch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Jain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05304500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mccallum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hoffer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Laso Bayas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kull" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilka Vihinen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05304270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Miller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bock" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundi Knies" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03949496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadecola F. Francesco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538830v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muguruel Ionel Jitea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Felekis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Herzon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Requier-Desjardins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abdelhakim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sl&#228;tmo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;ret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chartier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiss-Galfalvi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971161v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00552" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03889103v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Felekis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Puig de Morales Fust&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hutton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amoako Johnson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539040v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Voepel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve E. Darby" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hill" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetingorganizer.copernicus.org/EGU2019/EGU2019-11073.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/tel-04111938v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-berchoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4095-2164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-tetis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05361360v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Sl&#228;tmo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Berbert Bruno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berchoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04111273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig W Hutton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hensengerth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal E Voepel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van P D Tri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106752" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13050806" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105534" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bussi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Darby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Whitehead" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Dadson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142468" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R. Watmough" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiifi Amoako Johnson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig W. Hutton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Atkinson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-019-01150-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Watmough" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Hutton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Atkinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2019.04.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539039v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tyers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Xiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yi Yao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1360780418794194" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.01.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04809128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Lamonaca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Papadopoulou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Gain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org/wp-content/uploads/2024/11/MedECC_Climate-WEFE-nexus_Chapter05.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378654" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05325619v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Damari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tapia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05303633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kirsch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Jain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05304500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mccallum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hoffer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Laso Bayas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kull" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilka Vihinen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05304270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Miller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bock" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundi Knies" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03949496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadecola F. Francesco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538830v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muguruel Ionel Jitea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Felekis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Herzon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Requier-Desjardins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abdelhakim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sl&#228;tmo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;ret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chartier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiss-Galfalvi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971161v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00552" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Dhakal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641235" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03889103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Felekis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Puig de Morales Fust&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539034v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hutton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amoako Johnson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539040v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Voepel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve E. Darby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hill" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetingorganizer.copernicus.org/EGU2019/EGU2019-11073.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/tel-04111938v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>