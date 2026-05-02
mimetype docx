--- v1 (2026-04-01)
+++ v2 (2026-05-02)
@@ -218,51 +218,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -356,1012 +356,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of planning policies on land use dynamics and livelihood opportunities under global environmental change: evidence from the Mekong Delta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TimeSenCLIP: A time series vision–language model for remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallavi Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berchoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131, pp.106752. </w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 236, pp.99-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2026.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111273v1</w:t>
+                <w:t xml:space="preserve">hal-05575004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking beekeepers’ and farmers’ preferences towards pollination services in Greek kiwi systems</w:t>
+                <w:t xml:space="preserve">Assessing alignment of local climate strategies with European green deal priorities: evidence from small settlements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Abou Nader</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yuval Damari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berchoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani13050806⟩</w:t>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2026.2646996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034397v1</w:t>
+                <w:t xml:space="preserve">hal-05573480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stakeholder expectations of future policy implementation compared to formal policy trajectories: scenarios for agricultural food systems in the Mekong Delta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of planning policies on land use dynamics and livelihood opportunities under global environmental change: evidence from the Mekong Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig W Hutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Hensengerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hal E Voepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van P D Tri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13105534⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.106752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474502v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dams and climate change on suspended sediment flux to the Mekong delta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking beekeepers’ and farmers’ preferences towards pollination services in Greek kiwi systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Abou Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bussi</w:t>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.E. Darby</w:t>
+                <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.G. Whitehead</w:t>
+                <w:t xml:space="preserve">Christina Kleisiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S.J. Dadson</w:t>
+                <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142468⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani13050806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046057v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective influence of household and community capitals on agricultural employment as a measure of rural poverty in the Mahanadi Delta, India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stakeholder expectations of future policy implementation compared to formal policy trajectories: scenarios for agricultural food systems in the Mekong Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig W Hutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Hensengerth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van P D Tri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13280-019-01150-9⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.5534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13105534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539036v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural shocks and drivers of livelihood precariousness across Indian rural communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Berchoux</w:t>
+                <w:t xml:space="preserve">Impact of dams and climate change on suspended sediment flux to the Mekong delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Darby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Whitehead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.R. Watmough</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.J. Dadson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2019.04.014⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 755 (Part 1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539037v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">China-to-UK student migration and pro-environmental behaviour change: a social practice perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective influence of household and community capitals on agricultural employment as a measure of rural poverty in the Mahanadi Delta, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary R. Watmough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiifi Amoako Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tyers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Berchoux</w:t>
+                <w:t xml:space="preserve">Craig W. Hutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Xiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Yi Yao</w:t>
+                <w:t xml:space="preserve">Peter M. Atkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociological Research Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1360780418794194⟩</w:t>
+              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (1), pp.281-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13280-019-01150-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539039v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">China-to-UK student migration and pro-environmental behaviour change: a social practice perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Yi Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociological Research Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (4), pp.575-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1360780418794194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agricultural shocks and drivers of livelihood precariousness across Indian rural communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R. Watmough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.W. Hutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189, pp.307-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2019.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spatial associations between household and community livelihood capitals in rural territories: an example from the Mahanadi Delta, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.W. Hutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 103, pp.98-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeog.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1371,180 +1592,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5. Governance, policies and research options for the WEFE nexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Behnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Lamonaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria P Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animesh Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drobinski P., Rivera-Ferré M.G., Abdel Monem M., Driouech F., Cramer W., Guiot J., Gattacceca J.C., Marini K. (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interlinking climate change with the Water - Energy - Food - Ecosystems (WEFE) nexus in the Mediterranean basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MedECC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-239, 2024, 978-2-493-66209-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.13378654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1554,1450 +1775,1571 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate neutrality framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Data Management Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallavi Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuval Damari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Deliverable D4.1 - GRANULAR, CIHEAM-IAMM. 2025, pp.184</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deliverable D1.4., CIHEAM-IAMM. 2025, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05325619v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Management Plan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agathe Dupont</w:t>
+                <w:t xml:space="preserve">Climate neutrality framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuval Damari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Deliverable D1.4., CIHEAM-IAMM. 2025, pp.56</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deliverable D4.1 - GRANULAR, CIHEAM-IAMM. 2025, pp.184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05303633v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening rural data sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hilka Vihinen</w:t>
+                <w:t xml:space="preserve">Ethical guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gundi Knies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Data/Report D3.1., CIHEAM-IAMM. 2023, pp.17</w:t>
+              <w:t xml:space="preserve">Deliverable D1.1., CIHEAM-IAMM. 2023, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304500v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical guidelines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gundi Knies</w:t>
+                <w:t xml:space="preserve">Screening rural data sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Mccallum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Laso Bayas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilka Vihinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Deliverable D1.1., CIHEAM-IAMM. 2023, 36 p</w:t>
+              <w:t xml:space="preserve">Data/Report D3.1., CIHEAM-IAMM. 2023, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304270v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation tool for rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iadecola F. Francesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIHEAM-IAMM. 2022, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The assessment of the education needs and gaps for the sustainable development of the EU peripheral rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muguruel Ionel Jitea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Gaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Vlahos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafeim Felekis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Herzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Universitatea de Stiinte Agricole si Medicina Vetereinaria; University of Thessaly; Helsingin yliopisto (Finland); Galway-Mayo Institute of Technology; Centre international d'études supérieures en sciences agronomiques Montpellier; University of National and World Economy; University Josip Juraj Strossmayer Osijek. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework providing definitions, operational typology and review of EU strategies for rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abdelhakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Slätmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D3.2, CIHEAM-IAMM. 2020, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term vision for rural areas: contribution from 20 science-society-policy platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kiss-Galfalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIHEAM-IAMM. 2020, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SenCLIP: Enhancing zero-shot land-use mapping for Sentinel-2 with ground-level prompting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+                <w:t xml:space="preserve">Monitoring complex vegetation trajectories in alpine and subalpine landscapes in the Mediterranean Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Marcos</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/CVF Winter Conference on Applications of Computer Vision Workshops (WACVW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IUFRO Div8 2026: Forests as hubs of biodiversity and ecosystem services in the anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFRO, Mar 2026, Coyhaique, Chile</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971161v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning Geo-Tagged Clip Representations and Satellite Imagery for Few-Shot Land Use Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">SenCLIP: Enhancing zero-shot land-use mapping for Sentinel-2 with ground-level prompting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallavi Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Marcos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641235⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE/CVF Winter Conference on Applications of Computer Vision Workshops (WACVW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Tucson, United States. pp.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979630v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative education for sustainable development in peripheral rural areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maite Puig de Morales Fusté</w:t>
+                <w:t xml:space="preserve">Aligning Geo-Tagged Clip Representations and Satellite Imagery for Few-Shot Land Use Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallavi Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aayush Dhakal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information and Communication Technologies in Agriculture, Food and Environment,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.319-323, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889103v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Innovative education for sustainable development in peripheral rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Gaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafim Felekis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Vlahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Herzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Puig de Morales Fusté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Information and Communication Technologies in Agriculture, Food and Environment,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece. pp.480-487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Livelihood profiling and sensitivity of livelihood strategies to land cover dynamics and agricultural variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Watmough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amoako Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Atkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria. pp.1685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3007,167 +3349,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System dynamics of sustainable rice agriculture on the Mekong river delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hal Voepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve E. Darby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig W Hutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Geosciences Union</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geophysical Research Abstracts, 21, pp.11073, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3177,114 +3519,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determinants of precarious rural livelihoods in the Mahanadi Delta, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agriculture, economy and politics. University of Southampton. Faculty of Social, Human and Mathematical Sciences School of Geography and Environment, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04111938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3352,51 +3694,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B75D348C"/>
+    <w:nsid w:val="C6DB1494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3583,51 +3925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-berchoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4095-2164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-tetis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05361360v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Sl&#228;tmo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Berbert Bruno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berchoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04111273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig W Hutton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hensengerth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal E Voepel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van P D Tri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106752" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13050806" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105534" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bussi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Darby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Whitehead" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Dadson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142468" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R. Watmough" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiifi Amoako Johnson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig W. Hutton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Atkinson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-019-01150-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Watmough" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Hutton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Atkinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2019.04.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539039v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tyers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Xiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yi Yao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1360780418794194" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.01.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04809128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Lamonaca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Papadopoulou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Gain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org/wp-content/uploads/2024/11/MedECC_Climate-WEFE-nexus_Chapter05.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378654" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05325619v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Damari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tapia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05303633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kirsch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Jain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05304500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mccallum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hoffer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Laso Bayas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kull" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilka Vihinen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05304270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Miller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bock" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundi Knies" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03949496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadecola F. Francesco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538830v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muguruel Ionel Jitea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Felekis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Herzon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Requier-Desjardins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abdelhakim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sl&#228;tmo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;ret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chartier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiss-Galfalvi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971161v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00552" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Dhakal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641235" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03889103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Felekis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Puig de Morales Fust&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539034v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hutton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amoako Johnson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539040v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Voepel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve E. Darby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hill" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetingorganizer.copernicus.org/EGU2019/EGU2019-11073.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/tel-04111938v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-berchoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4095-2164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-tetis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05361360v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Sl&#228;tmo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Berbert Bruno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berchoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Jain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2026.03.043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05573480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Damari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2026.2646996" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04111273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig W Hutton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hensengerth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal E Voepel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van P D Tri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106752" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13050806" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105534" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bussi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Darby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Whitehead" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Dadson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142468" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R. Watmough" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiifi Amoako Johnson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig W. Hutton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Atkinson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-019-01150-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tyers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Xiang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yi Yao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1360780418794194" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Watmough" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Hutton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Atkinson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2019.04.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.01.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04809128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Lamonaca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Papadopoulou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Gain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org/wp-content/uploads/2024/11/MedECC_Climate-WEFE-nexus_Chapter05.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378654" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05303633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kirsch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dupont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05325619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tapia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05304270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Miller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bock" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundi Knies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05304500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mccallum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hoffer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Laso Bayas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kull" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilka Vihinen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03949496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadecola F. Francesco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538830v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muguruel Ionel Jitea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gaki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Felekis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Herzon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Requier-Desjardins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abdelhakim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sl&#228;tmo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539038v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;ret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chartier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiss-Galfalvi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00552" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979630v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Dhakal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641235" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03889103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Felekis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Puig de Morales Fust&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539034v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hutton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amoako Johnson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Voepel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve E. Darby" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hill" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetingorganizer.copernicus.org/EGU2019/EGU2019-11073.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/tel-04111938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>