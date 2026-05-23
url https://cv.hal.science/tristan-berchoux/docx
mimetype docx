--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,3639 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3587 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tristan Berchoux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur - Administrateur scientifique au CIHEAM Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tristan-berchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4095-2164</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=shdhPjcAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de Tristan BERCHOUX (Archives du CIHEAM Montpellier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Géographe</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement territorial, emploi rural, politiques publiques, aménagement du territoire</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TETIS (Territoires, Environnement, Télédétection et Information Spatiale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TimeSenCLIP: A time series vision–language model for remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Interdonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 236, pp.99-119. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2026.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing alignment of local climate strategies with European green deal priorities: evidence from small settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuval Damari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14693062.2026.2646996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolving landscape of farmland ownership in Europe: implications for food system sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Slätmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Berbert Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 160, pp.107837. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2025.107837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking beekeepers’ and farmers’ preferences towards pollination services in Greek kiwi systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Abou Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kleisiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.806. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani13050806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of planning policies on land use dynamics and livelihood opportunities under global environmental change: evidence from the Mekong Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig W Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hensengerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hal E Voepel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van P D Tri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.106752. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder expectations of future policy implementation compared to formal policy trajectories: scenarios for agricultural food systems in the Mekong Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig W Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hensengerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van P D Tri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.5534. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13105534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dams and climate change on suspended sediment flux to the Mekong delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Darby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Whitehead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Dadson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 755 (Part 1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective influence of household and community capitals on agricultural employment as a measure of rural poverty in the Mahanadi Delta, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary R. Watmough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiifi Amoako Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig W. Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M. Atkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (1), pp.281-298. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-019-01150-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural shocks and drivers of livelihood precariousness across Indian rural communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Watmough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Atkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189, pp.307-319. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2019.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China-to-UK student migration and pro-environmental behaviour change: a social practice perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yi Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociological Research Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.575-597. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1360780418794194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial associations between household and community livelihood capitals in rural territories: an example from the Mahanadi Delta, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Hutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.98-111. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5. Governance, policies and research options for the WEFE nexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Behnassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Lamonaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria P Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drobinski P., Rivera-Ferré M.G., Abdel Monem M., Driouech F., Cramer W., Guiot J., Gattacceca J.C., Marini K. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlinking climate change with the Water - Energy - Food - Ecosystems (WEFE) nexus in the Mediterranean basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MedECC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-239, 2024, 978-2-493-66209-5. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13378654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate neutrality framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuval Damari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable D4.1 - GRANULAR, CIHEAM-IAMM. 2025, pp.184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuval Damari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable D1.4., CIHEAM-IAMM. 2025, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening rural data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Mccallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Laso Bayas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilka Vihinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Data/Report D3.1., CIHEAM-IAMM. 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gundi Knies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable D1.1., CIHEAM-IAMM. 2023, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation tool for rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iadecola F. Francesco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIHEAM-IAMM. 2022, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assessment of the education needs and gaps for the sustainable development of the EU peripheral rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muguruel Ionel Jitea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Gaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Vlahos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafeim Felekis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Herzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Universitatea de Stiinte Agricole si Medicina Vetereinaria; University of Thessaly; Helsingin yliopisto (Finland); Galway-Mayo Institute of Technology; Centre international d'études supérieures en sciences agronomiques Montpellier; University of National and World Economy; University Josip Juraj Strossmayer Osijek. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework providing definitions, operational typology and review of EU strategies for rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Requier-Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abdelhakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Slätmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D3.2, CIHEAM-IAMM. 2020, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term vision for rural areas: contribution from 20 science-society-policy platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kiss-Galfalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIHEAM-IAMM. 2020, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring complex vegetation trajectories in alpine and subalpine landscapes in the Mediterranean Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Div8 2026: Forests as hubs of biodiversity and ecosystem services in the anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Mar 2026, Coyhaique, Chile. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SenCLIP: Enhancing zero-shot land-use mapping for Sentinel-2 with ground-level prompting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Interdonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE/CVF Winter Conference on Applications of Computer Vision Workshops (WACVW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Tucson, United States. pp.13, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning Geo-Tagged Clip Representations and Satellite Imagery for Few-Shot Land Use Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Interdonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aayush Dhakal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.319-323, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative education for sustainable development in peripheral rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Gaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Felekis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Vlahos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Herzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Puig de Morales Fusté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Communication Technologies in Agriculture, Food and Environment,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece. pp.480-487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livelihood profiling and sensitivity of livelihood strategies to land cover dynamics and agricultural variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Watmough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amoako Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Atkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria. pp.1685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System dynamics of sustainable rice agriculture on the Mekong river delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hal Voepel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve E. Darby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig W Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Geophysical Research Abstracts, 21, pp.11073, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of precarious rural livelihoods in the Mahanadi Delta, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agriculture, economy and politics. University of Southampton. Faculty of Social, Human and Mathematical Sciences School of Geography and Environment, 2018. English. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04111938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3694,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6DB1494"/>
+    <w:nsid w:val="1D699E21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3925,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-berchoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4095-2164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-tetis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05361360v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Sl&#228;tmo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Berbert Bruno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berchoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Jain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2026.03.043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05573480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Damari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2026.2646996" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04111273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig W Hutton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hensengerth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal E Voepel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van P D Tri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106752" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13050806" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105534" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bussi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Darby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Whitehead" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Dadson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142468" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R. Watmough" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiifi Amoako Johnson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig W. Hutton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Atkinson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-019-01150-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tyers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Xiang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yi Yao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1360780418794194" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Watmough" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Hutton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Atkinson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2019.04.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.01.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04809128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Lamonaca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Papadopoulou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Gain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org/wp-content/uploads/2024/11/MedECC_Climate-WEFE-nexus_Chapter05.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378654" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05303633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kirsch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dupont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05325619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tapia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05304270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Miller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bock" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundi Knies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05304500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mccallum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hoffer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Laso Bayas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kull" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilka Vihinen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03949496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadecola F. Francesco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538830v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muguruel Ionel Jitea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gaki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Felekis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Herzon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Requier-Desjardins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abdelhakim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sl&#228;tmo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539038v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;ret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chartier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiss-Galfalvi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00552" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979630v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Dhakal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641235" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03889103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Felekis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Puig de Morales Fust&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539034v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hutton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amoako Johnson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Voepel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve E. Darby" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hill" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetingorganizer.copernicus.org/EGU2019/EGU2019-11073.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/tel-04111938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-berchoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4095-2164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=shdhPjcAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=224" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-tetis.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Jain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berchoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2026.03.043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05573480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Damari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2026.2646996" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05361360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Sl&#228;tmo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Berbert Bruno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107837" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13050806" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04111273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig W Hutton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hensengerth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal E Voepel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van P D Tri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106752" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105534" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Darby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Whitehead" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Dadson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142468" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R. Watmough" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiifi Amoako Johnson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig W. Hutton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Atkinson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-019-01150-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Watmough" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Hutton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Atkinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2019.04.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tyers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Xiang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yi Yao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1360780418794194" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.01.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04809128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Lamonaca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Papadopoulou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Gain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org/wp-content/uploads/2024/11/MedECC_Climate-WEFE-nexus_Chapter05.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378654" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05325619v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tapia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05303633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kirsch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dupont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05304500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mccallum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hoffer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Laso Bayas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kull" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilka Vihinen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05304270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Miller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bock" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundi Knies" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03949496v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadecola F. Francesco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538830v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muguruel Ionel Jitea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gaki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Felekis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Herzon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Requier-Desjardins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abdelhakim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sl&#228;tmo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;ret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chartier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiss-Galfalvi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971161v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00552" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979630v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Dhakal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641235" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03889103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Felekis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Puig de Morales Fust&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hutton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amoako Johnson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539040v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Voepel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve E. Darby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hill" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetingorganizer.copernicus.org/EGU2019/EGU2019-11073.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/tel-04111938v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>