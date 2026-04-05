--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -187,51 +187,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -325,382 +325,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la pénétration des idées d’extrême droite dans les discours gouvernementaux français</w:t>
+                <w:t xml:space="preserve">Métapolitique d’extrême droite : usages et limites d’un concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lemor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.752.0261⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Political Science / Revue canadienne de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0008423926101103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318541v1</w:t>
+                <w:t xml:space="preserve">hal-05576638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discipliner les corps, diffuser l’idéologie : engagement corporel et stratégie métapolitique transnationale des Active Clubs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Nadeau</w:t>
+                <w:t xml:space="preserve">Mesurer la pénétration des idées d’extrême droite dans les discours gouvernementaux français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isaac Gnocchini</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14y0p⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 75 (2), pp.261-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.752.0261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318143v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bouron, Politiser la haine. La bataille culturelle de l’extrême droite identitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discipliner les corps, diffuser l’idéologie : engagement corporel et stratégie métapolitique transnationale des Active Clubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Gnocchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/144eu⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14y0p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114406v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La banalisation du suprémacisme blanc sur YouTube : analyse des convergences et des influences idéologiques au sein de l’extrême droite française</w:t>
+                <w:t xml:space="preserve">Samuel Bouron, Politiser la haine. La bataille culturelle de l’extrême droite identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (1), </w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1114896ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/144eu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917539v1</w:t>
+                <w:t xml:space="preserve">hal-05114406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane François, La nouvelle droite et le nazisme, une histoire sans fin</w:t>
               </w:r>
@@ -774,1179 +770,1261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicien Faury, Des électeurs ordinaires</w:t>
+                <w:t xml:space="preserve">La banalisation du suprémacisme blanc sur YouTube : analyse des convergences et des influences idéologiques au sein de l’extrême droite française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Politique et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12cko⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1114896ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917486v1</w:t>
+                <w:t xml:space="preserve">hal-04917539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A repository for textual analysis of all 'general policy speeches' from the Fifth French Republic. (FR.POL.GEN)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Félicien Faury, Des électeurs ordinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Zenodo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, https://doi.org/10.5281/zenodo.11221883. </w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.11221883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12cko⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917473v1</w:t>
+                <w:t xml:space="preserve">hal-04917486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevate solidarity outside of crises.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A repository for textual analysis of all 'general policy speeches' from the Fifth French Republic. (FR.POL.GEN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurostudia : revue transatlantique de recherches sur l’Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1113650ar⟩</w:t>
+              <w:t xml:space="preserve"> Zenodo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://doi.org/10.5281/zenodo.11221883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.11221883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917329v1</w:t>
+                <w:t xml:space="preserve">hal-04917473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No solidarity without liberty. Why is it so tricky to comprehend solidarity as a political ideal?</w:t>
+                <w:t xml:space="preserve">Elevate solidarity outside of crises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurostudia : revue transatlantique de recherches sur l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 14 (1-2), pp.269 - 298. </w:t>
+              <w:t xml:space="preserve">, 2021, 14 (1-2), pp.xii-xv. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1113654ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1113650ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04917284v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">No solidarity without liberty. Why is it so tricky to comprehend solidarity as a political ideal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurostudia : revue transatlantique de recherches sur l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1-2), pp.269 - 298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1113654ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francis Dupuis-Déri, La crise de la masculinité. Autopsie d'un mythe tenace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.31663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet d'attentat « incel » déjoué : décrypter le danger masculiniste</w:t>
+                <w:t xml:space="preserve">Convergences entre antiféminisme et extrême droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05180600v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les midi du CAPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection de recherche action politique et démocratie, Mar 2025, Montréal Québec, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Good, the Bad, and the Ugly of Solidarity: How we can refine our understanding of togetherness and diversity through a more democratic conception of solidarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Congress of the Swiss Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of St Gallen, Feb 2024, St Gallen, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04969615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’antiféminisme en ligne : un outil métapolitique de l’extrême droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Midi conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec en Outaouais; Réseau québécois en études féministes, Nov 2024, Gatineau &amp; Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04969608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">White Supremacy Trending on YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affinités, incorporation, appropriation, melting pot : comment analyser la convergence des luttes sociales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif de recherche Action Politique et Démocratie (CAPED), May 2022, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04969635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La banalisation du suprémacisme blanc sur Youtube : Entrevue avec Tristan Boursier</w:t>
+                <w:t xml:space="preserve">Projet d'attentat « incel » déjoué : décrypter le danger masculiniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">halshs-04969720v1</w:t>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergences entre antiféminisme et extrême droite</w:t>
+                <w:t xml:space="preserve">La banalisation du suprémacisme blanc sur Youtube : Entrevue avec Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...245 lines deleted...]
-                <w:t xml:space="preserve">halshs-04969635v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04969720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions de l'antiféminisme à l'extrême droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiféminismes et masculinismes d'hier et d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White Supremacism on YouTube: How to Rewrite History from a Racist Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouennassa Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria Sophie Lühr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Waxmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalities of Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-87, 2022, 9783830943426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1956,114 +2034,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les conditions d'impossibilité de la solidarité inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Institut d'études politiques de paris - Sciences Po; Université de Montréal (1878-..), 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023IEPP0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04394825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2131,51 +2209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D40184A"/>
+    <w:nsid w:val="C2D4899E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2362,51 +2440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-boursier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5250-783X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/274932385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05538997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boursier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pronovost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09589236.2026.2637524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0261" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Nadeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Gnocchini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y0p" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144eu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114896ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.64034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N7NKHBM3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11221883" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duclos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113650ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113654ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.31663" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969720v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kaiser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouennassa Khiari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Sophie L&#252;hr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04394825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IEPP0024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-boursier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5250-783X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/274932385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05538997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boursier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pronovost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09589236.2026.2637524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0008423926101103" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Nadeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Gnocchini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y0p" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144eu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.64034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N7NKHBM3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114896ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11221883" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duclos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113650ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113654ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.31663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kaiser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouennassa Khiari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Sophie L&#252;hr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04394825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IEPP0024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>