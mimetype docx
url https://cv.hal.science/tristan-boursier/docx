--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -403,476 +403,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la pénétration des idées d’extrême droite dans les discours gouvernementaux français</w:t>
+                <w:t xml:space="preserve">Samuel Bouron, Politiser la haine. La bataille culturelle de l’extrême droite identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lemor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.752.0261⟩</w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144eu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318541v1</w:t>
+                <w:t xml:space="preserve">hal-05114406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discipliner les corps, diffuser l’idéologie : engagement corporel et stratégie métapolitique transnationale des Active Clubs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Nadeau</w:t>
+                <w:t xml:space="preserve">Mesurer la pénétration des idées d’extrême droite dans les discours gouvernementaux français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isaac Gnocchini</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14y0p⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 75 (2), pp.261-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.752.0261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318143v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bouron, Politiser la haine. La bataille culturelle de l’extrême droite identitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discipliner les corps, diffuser l’idéologie : engagement corporel et stratégie métapolitique transnationale des Active Clubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Gnocchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/144eu⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14y0p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114406v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane François, La nouvelle droite et le nazisme, une histoire sans fin</w:t>
+                <w:t xml:space="preserve">La banalisation du suprémacisme blanc sur YouTube : analyse des convergences et des influences idéologiques au sein de l’extrême droite française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Politique et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.64034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1114896ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...12 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917505v1</w:t>
+                <w:t xml:space="preserve">hal-04917539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La banalisation du suprémacisme blanc sur YouTube : analyse des convergences et des influences idéologiques au sein de l’extrême droite française</w:t>
+                <w:t xml:space="preserve">Stéphane François, La nouvelle droite et le nazisme, une histoire sans fin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique et Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.64034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1114896ar⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04917539v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Faury, Des électeurs ordinaires</w:t>
               </w:r>
@@ -940,51 +940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A repository for textual analysis of all 'general policy speeches' from the Fifth French Republic. (FR.POL.GEN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lemor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1282,538 +1282,538 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergences entre antiféminisme et extrême droite</w:t>
+                <w:t xml:space="preserve">Projet d'attentat « incel » déjoué : décrypter le danger masculiniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999657v1</w:t>
-[...219 lines deleted...]
-                <w:t xml:space="preserve">halshs-04969635v1</w:t>
+                <w:t xml:space="preserve">hal-05180600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet d'attentat « incel » déjoué : décrypter le danger masculiniste</w:t>
+                <w:t xml:space="preserve">La banalisation du suprémacisme blanc sur Youtube : Entrevue avec Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05180600v1</w:t>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04969720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La banalisation du suprémacisme blanc sur Youtube : Entrevue avec Tristan Boursier</w:t>
+                <w:t xml:space="preserve">Convergences entre antiféminisme et extrême droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les midi du CAPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection de recherche action politique et démocratie, Mar 2025, Montréal Québec, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Good, the Bad, and the Ugly of Solidarity: How we can refine our understanding of togetherness and diversity through a more democratic conception of solidarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Congress of the Swiss Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of St Gallen, Feb 2024, St Gallen, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04969615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’antiféminisme en ligne : un outil métapolitique de l’extrême droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Midi conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec en Outaouais; Réseau québécois en études féministes, Nov 2024, Gatineau &amp; Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04969608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-04969720v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">White Supremacy Trending on YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affinités, incorporation, appropriation, melting pot : comment analyser la convergence des luttes sociales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif de recherche Action Politique et Démocratie (CAPED), May 2022, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04969635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2209,51 +2209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2D4899E"/>
+    <w:nsid w:val="1E11C15F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2440,51 +2440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-boursier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5250-783X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/274932385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05538997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boursier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pronovost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09589236.2026.2637524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0008423926101103" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Nadeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Gnocchini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y0p" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144eu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.64034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N7NKHBM3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114896ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11221883" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duclos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113650ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113654ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.31663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kaiser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouennassa Khiari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Sophie L&#252;hr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04394825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IEPP0024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-boursier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5250-783X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/274932385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05538997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boursier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pronovost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09589236.2026.2637524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0008423926101103" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114406v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144eu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0261" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318143v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Nadeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Gnocchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y0p" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114896ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.64034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N7NKHBM3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11221883" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duclos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113650ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113654ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.31663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kaiser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouennassa Khiari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Sophie L&#252;hr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04394825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IEPP0024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>