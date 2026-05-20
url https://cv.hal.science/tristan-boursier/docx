--- v2 (2026-04-26)
+++ v3 (2026-05-20)
@@ -403,476 +403,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bouron, Politiser la haine. La bataille culturelle de l’extrême droite identitaire</w:t>
+                <w:t xml:space="preserve">Mesurer la pénétration des idées d’extrême droite dans les discours gouvernementaux français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/144eu⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 75 (2), pp.261-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.752.0261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114406v1</w:t>
+                <w:t xml:space="preserve">hal-05318541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la pénétration des idées d’extrême droite dans les discours gouvernementaux français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discipliner les corps, diffuser l’idéologie : engagement corporel et stratégie métapolitique transnationale des Active Clubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lemor</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Gnocchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.752.0261⟩</w:t>
+              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14y0p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318541v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discipliner les corps, diffuser l’idéologie : engagement corporel et stratégie métapolitique transnationale des Active Clubs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Bouron, Politiser la haine. La bataille culturelle de l’extrême droite identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isaac Gnocchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, </w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14y0p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/144eu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318143v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La banalisation du suprémacisme blanc sur YouTube : analyse des convergences et des influences idéologiques au sein de l’extrême droite française</w:t>
+                <w:t xml:space="preserve">Stéphane François, La nouvelle droite et le nazisme, une histoire sans fin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (1), </w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1114896ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lectures.64034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917539v1</w:t>
+                <w:t xml:space="preserve">hal-04917505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane François, La nouvelle droite et le nazisme, une histoire sans fin</w:t>
+                <w:t xml:space="preserve">La banalisation du suprémacisme blanc sur YouTube : analyse des convergences et des influences idéologiques au sein de l’extrême droite française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politique et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1114896ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.64034⟩</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04917505v1</w:t>
+                <w:t xml:space="preserve">hal-04917539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Faury, Des électeurs ordinaires</w:t>
               </w:r>
@@ -940,51 +940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A repository for textual analysis of all 'general policy speeches' from the Fifth French Republic. (FR.POL.GEN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lemor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1282,538 +1282,538 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet d'attentat « incel » déjoué : décrypter le danger masculiniste</w:t>
+                <w:t xml:space="preserve">Convergences entre antiféminisme et extrême droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les midi du CAPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection de recherche action politique et démocratie, Mar 2025, Montréal Québec, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180600v1</w:t>
+                <w:t xml:space="preserve">hal-04999657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Good, the Bad, and the Ugly of Solidarity: How we can refine our understanding of togetherness and diversity through a more democratic conception of solidarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Congress of the Swiss Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of St Gallen, Feb 2024, St Gallen, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04969615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’antiféminisme en ligne : un outil métapolitique de l’extrême droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Midi conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec en Outaouais; Réseau québécois en études féministes, Nov 2024, Gatineau &amp; Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04969608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">White Supremacy Trending on YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affinités, incorporation, appropriation, melting pot : comment analyser la convergence des luttes sociales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif de recherche Action Politique et Démocratie (CAPED), May 2022, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04969635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La banalisation du suprémacisme blanc sur Youtube : Entrevue avec Tristan Boursier</w:t>
+                <w:t xml:space="preserve">Projet d'attentat « incel » déjoué : décrypter le danger masculiniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">halshs-04969720v1</w:t>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergences entre antiféminisme et extrême droite</w:t>
+                <w:t xml:space="preserve">La banalisation du suprémacisme blanc sur Youtube : Entrevue avec Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...191 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-04969635v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04969720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2209,51 +2209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E11C15F"/>
+    <w:nsid w:val="E890580A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2440,51 +2440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-boursier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5250-783X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/274932385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05538997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boursier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pronovost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09589236.2026.2637524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0008423926101103" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114406v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144eu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0261" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318143v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Nadeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Gnocchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y0p" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114896ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.64034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N7NKHBM3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11221883" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duclos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113650ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113654ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.31663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kaiser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouennassa Khiari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Sophie L&#252;hr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04394825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IEPP0024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-boursier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5250-783X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/274932385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05538997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boursier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pronovost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09589236.2026.2637524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0008423926101103" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Nadeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Gnocchini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y0p" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144eu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.64034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N7NKHBM3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114896ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11221883" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duclos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113650ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113654ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.31663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kaiser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouennassa Khiari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Sophie L&#252;hr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04394825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IEPP0024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>