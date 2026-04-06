--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1540,369 +1540,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding Light on the Ghost Proteome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein kinase c activation drives a differentiation program in an oligodendroglial precursor model through the modulation of specific biological networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Damato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiana Pieragostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tibs.2020.10.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, International Journal of Molecular Sciences, 22 (10), pp.5245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22105245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446903v1</w:t>
+                <w:t xml:space="preserve">hal-03967287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein kinase c activation drives a differentiation program in an oligodendroglial precursor model through the modulation of specific biological networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling a ghost proteome in the glioblastoma non-coding rnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, International Journal of Molecular Sciences, 22 (10), pp.5245. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Frontiers in Cell and Developmental Biology, 9, pp.703583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22105245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.703583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967287v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling a ghost proteome in the glioblastoma non-coding rnas</w:t>
+                <w:t xml:space="preserve">Shedding Light on the Ghost Proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Frontiers in Cell and Developmental Biology, 9, pp.703583. </w:t>
+              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.239-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.703583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tibs.2020.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011459v1</w:t>
+                <w:t xml:space="preserve">hal-04446903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaceome proteomic of glioblastoma revealed potential targets for immunotherapy</w:t>
               </w:r>
@@ -2446,51 +2446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Coyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Damato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (14), pp.7864-7882. </w:t>
@@ -2656,295 +2656,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02941592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix-Assisted Laser Desorption/Ionization-Mass Spectrometry Imaging of Lipids in Experimental Model of Traumatic Brain Injury Detecting Acylcarnitines as Injury Related Markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+                <w:t xml:space="preserve">Distinct Protein Expression Networks are Activated in Microglia Cells after Stimulation with IFN-γ and IL-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Nigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania de Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Damato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02633⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (6), pp.580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells8060580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941587v1</w:t>
+                <w:t xml:space="preserve">inserm-02941561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Protein Expression Networks are Activated in Microglia Cells after Stimulation with IFN-γ and IL-4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Damato</w:t>
+                <w:t xml:space="preserve">Matrix-Assisted Laser Desorption/Ionization-Mass Spectrometry Imaging of Lipids in Experimental Model of Traumatic Brain Injury Detecting Acylcarnitines as Injury Related Markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (6), pp.580. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (18), pp.11879-11887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells8060580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941561v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiverse nature of epithelial to mesenchymal transition</w:t>
               </w:r>
@@ -3618,51 +3618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05198538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guiho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beauvais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2025.2538684" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane-Chaouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2025.08.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego-Fernando Garcia del Rio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyckerman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnefond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.105943" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06037-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443805v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Zibara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kerbaj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khoshman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21719" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2020.10.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03967287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Damato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Pieragostino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105245" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.703583" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rose" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hajjaji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kobeissy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.746168" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03966962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122036" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan Ozcan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02530" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coyaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa277" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001604" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02633" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vergara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Nigro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Domenico" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060580" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Simeone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trerotola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchisio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2018.11.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.05.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Herv&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roucou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04188" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leblanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05198538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guiho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beauvais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2025.2538684" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane-Chaouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2025.08.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego-Fernando Garcia del Rio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyckerman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnefond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.105943" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06037-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443805v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Zibara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kerbaj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khoshman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21719" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03967287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Damato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Pieragostino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105245" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.703583" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2020.10.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rose" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hajjaji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kobeissy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.746168" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03966962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122036" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan Ozcan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02530" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coyaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa277" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001604" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vergara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Nigro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Domenico" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060580" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941587v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02633" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Simeone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trerotola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchisio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2018.11.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.05.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Herv&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roucou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04188" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leblanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>