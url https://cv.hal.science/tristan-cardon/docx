--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic identification of lincRNA-derived immunogenic peptides in melanoma</w:t>
+                <w:t xml:space="preserve">Nonclassical HLA and pseudogenes in maternal–fetal tolerance and cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dupré</w:t>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Guiho</w:t>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Beauvais</w:t>
+                <w:t xml:space="preserve">Lydia Ziane-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Labous</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2025.2538684⟩</w:t>
+              <w:t xml:space="preserve">Trends in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.it.2025.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05198538v1</w:t>
+                <w:t xml:space="preserve">hal-05400718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonclassical HLA and pseudogenes in maternal–fetal tolerance and cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic identification of lincRNA-derived immunogenic peptides in melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Duhamel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Amélie Guiho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Labous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.2538684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.it.2025.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2025.2538684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400718v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05198538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of readthrough-inducing molecule 2,6-diaminopurine to increase immune response against cancer cells</w:t>
               </w:r>
@@ -396,51 +396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice M Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Derhourhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -530,51 +530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -638,51 +638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employing non-targeted interactomics approach and subcellular fractionation to increase our understanding of the ghost proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego-Fernando Garcia del Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eyckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -785,64 +785,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego-Fernando Garcia del Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAR Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, STAR Protocols, 4 (3), pp.102380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -902,51 +902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Capuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Osien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Anne Karnoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1036,51 +1036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Capuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Osien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Anne Karnoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1144,51 +1144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of the glioblastoma proteome reveals specific molecular signatures and markers of survival.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1272,338 +1272,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth proteomics analysis of sentinel lymph nodes from individuals with endometrial cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Cardon</w:t>
+                <w:t xml:space="preserve">Neurotrauma investigation through spatial omics guided by mass spectrometry imaging: Target identification and clinical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazem Zibara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Kerbaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Khoshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2021.100318⟩</w:t>
+              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (1), pp.189-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mas.21719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009565v1</w:t>
+                <w:t xml:space="preserve">hal-04443805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurotrauma investigation through spatial omics guided by mass spectrometry imaging: Target identification and clinical applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling a ghost proteome in the glioblastoma non-coding rnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (1), pp.189-205. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Frontiers in Cell and Developmental Biology, 9, pp.703583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mas.21719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.703583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443805v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein kinase c activation drives a differentiation program in an oligodendroglial precursor model through the modulation of specific biological networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Damato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1674,1718 +1644,1748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling a ghost proteome in the glioblastoma non-coding rnas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Shedding Light on the Ghost Proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Frontiers in Cell and Developmental Biology, 9, pp.703583. </w:t>
+              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.239-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.703583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tibs.2020.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011459v1</w:t>
+                <w:t xml:space="preserve">hal-04446903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding Light on the Ghost Proteome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Surfaceome proteomic of glioblastoma revealed potential targets for immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawale Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Kobeissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tibs.2020.10.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Frontiers in Immunology, 12, pp.746168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.746168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446903v1</w:t>
+                <w:t xml:space="preserve">hal-04009596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaceome proteomic of glioblastoma revealed potential targets for immunotherapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">In-depth proteomics analysis of sentinel lymph nodes from individuals with endometrial cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Frontiers in Immunology, 12, pp.746168. </w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cell Reports Medicine, 2 (6), pp.100318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.746168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2021.100318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009596v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sars-cov-2 interactome with human ghost proteome: a neglected world encompassing a wealth of biological data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reference and Ghost Proteins Identification in Rat C6 Glioma Extracellular Vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8122036⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.101045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966962v1</w:t>
+                <w:t xml:space="preserve">inserm-02941792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference and Ghost Proteins Identification in Rat C6 Glioma Extracellular Vesicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Epigenetic Studies Revealed a Ghost Proteome in PC1/3 KD Macrophages under Antitumoral Resistance Induced by IL-10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilgehan Ozcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Kobeissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101045⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c02530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941792v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic Studies Revealed a Ghost Proteome in PC1/3 KD Macrophages under Antitumoral Resistance Induced by IL-10</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alternative proteins are functional regulators in cell reprogramming by PKA activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Duhamel</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Coyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Damato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c02530⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (14), pp.7864-7882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445712v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative proteins are functional regulators in cell reprogramming by PKA activation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sars-cov-2 interactome with human ghost proteome: a neglected world encompassing a wealth of biological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (14), pp.7864-7882. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Microorganisms, 8 (12), pp.2036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8122036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941812v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Spatiotemporal Microproteomics Landscape in Experimental Model of Traumatic Brain Injury Unveils a link to Parkinson's Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct Protein Expression Networks are Activated in Microglia Cells after Stimulation with IFN-γ and IL-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusal Quanico</w:t>
+                <w:t xml:space="preserve">Daniele Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+                <w:t xml:space="preserve">Annamaria Nigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania de Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Damato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.RA119.001604⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (6), pp.580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells8060580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941592v1</w:t>
+                <w:t xml:space="preserve">inserm-02941561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Protein Expression Networks are Activated in Microglia Cells after Stimulation with IFN-γ and IL-4</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annamaria Nigro</w:t>
+                <w:t xml:space="preserve">Matrix-Assisted Laser Desorption/Ionization-Mass Spectrometry Imaging of Lipids in Experimental Model of Traumatic Brain Injury Detecting Acylcarnitines as Injury Related Markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Romano</w:t>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania de Domenico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Damato</w:t>
+                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (6), pp.580. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (18), pp.11879-11887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells8060580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941561v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix-Assisted Laser Desorption/Ionization-Mass Spectrometry Imaging of Lipids in Experimental Model of Traumatic Brain Injury Detecting Acylcarnitines as Injury Related Markers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The multiverse nature of epithelial to mesenchymal transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Trerotola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marchisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02633⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Cancer Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcancer.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941587v1</w:t>
+                <w:t xml:space="preserve">inserm-02940760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiverse nature of epithelial to mesenchymal transition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Nuclei of HeLa cells interactomes unravel a network of ghost proteins involved in proteins translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cancer Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1863 (10), pp.1458-1470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.semcancer.2018.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2019.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940760v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclei of HeLa cells interactomes unravel a network of ghost proteins involved in proteins translation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimized Sample Preparation Workflow for Improved Identification of Ghost Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2019.05.009⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (1), pp.1122-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b04188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941645v1</w:t>
+                <w:t xml:space="preserve">inserm-02941813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Sample Preparation Workflow for Improved Identification of Ghost Proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mapping Spatiotemporal Microproteomics Landscape in Experimental Model of Traumatic Brain Injury Unveils a link to Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Salzet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 92 (1), pp.1122-1129. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (8), pp.1669-1682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b04188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.RA119.001604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941813v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NanoLC-MS coupling of liquid microjunction microextraction for on-tissue proteomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,51 +3618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05198538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guiho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beauvais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2025.2538684" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane-Chaouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2025.08.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego-Fernando Garcia del Rio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyckerman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnefond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.105943" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06037-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443805v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Zibara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kerbaj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khoshman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21719" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03967287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Damato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Pieragostino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105245" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.703583" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2020.10.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rose" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hajjaji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kobeissy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.746168" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03966962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122036" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan Ozcan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02530" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coyaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa277" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001604" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vergara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Nigro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Domenico" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060580" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941587v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02633" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Simeone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trerotola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchisio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2018.11.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.05.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Herv&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roucou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04188" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leblanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane-Chaouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2025.08.006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05198538v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guiho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beauvais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2025.2538684" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego-Fernando Garcia del Rio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyckerman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnefond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.105943" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06037-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Zibara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kerbaj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khoshman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21719" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.703583" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03967287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Damato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Pieragostino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105245" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2020.10.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rose" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hajjaji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kobeissy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.746168" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan Ozcan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02530" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coyaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa277" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03966962v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vergara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Nigro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Domenico" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060580" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02633" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Simeone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trerotola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchisio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2018.11.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.05.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941813v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Herv&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roucou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04188" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001604" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leblanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>