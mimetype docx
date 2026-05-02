--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tristan Lefébure </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tristan-lefebure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3923-8166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113111568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the fitness impact of translationally optimal codons among animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bénitière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.446-458. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.279837.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic basis of within- and trans-generational predator-induced plasticity in the freshwater snail Physa acuta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dejeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tariel-Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (7), pp.439-449. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-025-00775-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic data reveal divergent paths of chitinase evolution underlying dietary convergence in anteaters and pangolins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Teullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Lutgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Koual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (2), pp.evaf002. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evaf002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890530v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both nuclear and cytoplasmic polymorphisms are involved in genetic conflicts over male fertility in the gynodioecious snail, &amp;lt;i&amp;gt;Physa acuta&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (7), pp.1227-1236. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/evolut/qpae053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA Particle Size Distribution and Quantity Differ Across Taxa and Organelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (5), pp.e598. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative backbone resource for comparative studies of subterranean evolution: The World Asellidae database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subterranean species inventory in the molecular era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme mitochondrial DNA divergence underlies genetic conflict over sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Degletagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Jennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (10), pp.2325-2333.e1-e6. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2022.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide deregulation of gene expression by artificial light at night in tadpoles of common toads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Touzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefebure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 818, pp.151734. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive sampling of environmental DNA in aquatic environments using 3D‐printed hydroxyapatite samplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny‐dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Reveron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Tadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.2158-2170. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking our understanding of intermittent rivers and ephemeral streams with genomic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosetta C Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (10), pp.574-583. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrock radioactivity influences the rate and spectrum of mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.e56830. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.56830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic selectivity in aquatic isopods increases with the availability of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.1078-1090. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOTIT: A laboratory application software for optimizing multi‐criteria species‐based research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing DNA metabarcoding performance and applicability with bait capture enrichment and DNA from conservative ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Elbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (79-96), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life History Traits Impact the Nuclear Rate of Substitution but Not the Mitochondrial Rate in Isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (12), pp.2900-2912. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msy184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less effective selection leads to larger genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.1016-1028. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.212589.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544879v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Evidence That Nitrogen Limitation Influences the Elemental Composition of Isopod Transcriptomes and Proteomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (10), pp.2605-2620. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msw131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Content and Phylogenomics Reveal both Ancestral and Lateral Evolutionary Pathways in Plant-Pathogenic Streptomyces Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Huguet-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan H Badger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongli Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregg S. Pettis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (7), pp.2146-2153. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03504-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome based phylogeny and comparative genomic analysis of intra-mammary pathogenic Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgin Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3, e0119799), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0119799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammation-associated adherent-invasive Escherichia coli are enriched in pathways for use of Propanediol and Iron and M-cell translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgin Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepali Herlekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balfour Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry J Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.1919-1932. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current developments in groundwater ecology -- from biodiversity to ecosystem function and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Griebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2014.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00958792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of the Porcine Strain Brachyspira pilosicoli P43/6/78T.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. den Bakker Henk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalit Ponnala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1, e00215-12), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00215-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00804898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative characterization of the virulence gene clusters (lipooligosaccharide [LOS] and capsular polysaccharide [CPS]) for Campylobacter coli, Campylobacter jejuni subsp. jejuni and related Campylobacter species. Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richards Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.200-213. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2012.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00787604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome of infection of C57BL/6 IL-10 mice with Campylobacter jejuni strains is correlated with genome content of open reading frames up- and down-regulated invivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bell, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Plovanich-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Gettings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Pathogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpath.2012.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00786264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetree of aselloidea reveals species diversification dynamics in groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (4), pp.512-22. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syt015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00837844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian phylogeographic inferences reveal contrasting colonization dynamics among European groundwater isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.5685-5699. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00921300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary and Population Genomics of the Cavity Causing Bacteria Streptococcus mutans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cornejo Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.881-93. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/mss278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00814175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite Development and First Population Size Estimates for the Groundwater Isopod Proasellus walteri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Capderrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 - e76213 (9), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00876955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic Heterogeneity of Genomically-Diverse Isolates of Streptococcus mutans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Palmer Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Miller James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Abranches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 - e61358 (4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00837811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene repertoire evolution of Streptococcus pyogenes inferred from phylogenomic analysis with Streptococcus canis and Streptococcus dysgalactiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richards Vince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stanhope Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00705729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress dissecting the oral microbiome in caries and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Burne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zeng,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in dental research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.77-80. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022034512449462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00734401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of the genus Staphylococcus including Staphylococcus aureus and its newly described sister species Staphylococcus simiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stanhope Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (38), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00685689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome characterization and population genetic structure of the zoonotic pathogen, Streptococcus canis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth N. Zadoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina D Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (293), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00786423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of the streptococcus dysgalactiae species group : Gene content, molecular adaptation, and promoter evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Jane Hubisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.168-185. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evr006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00579903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and the role of lateral gene transfer in the evolution of bovine adapted Streptococcus agalactiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richards Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bitar Paulina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ynte H. Schukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (6), pp.1263-75. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2011.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00623049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Multilocus Sequence Typing and Comparative Genomic Hybridization of Campylobacter coli Isolates from Multiple Hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Meinersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (6), pp.1913-1925. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01753-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00958684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics of Complete Campylobacter Pan-Genomes and the Bacterial Species Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.646-655. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evq048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00958687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive, genome-wide positive selection leading to functional divergence in the bacterial genus Campylobacter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (7), pp.1224-1232. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.089250.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between environmental variables and groundwater biodiversity at the regional scale. In: Freshwater Biology Special Issue, Assessing and Conserving Groundwater Biodiversity (Eds. J. Gibert & D.C. Culver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Dole-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.797-813. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2009.02184.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00370421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene content differences across strains of Streptococcus uberis identified using oligonucleotide microarray comparative genomic hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth N. Zadoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ynte Schukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2008.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular test for cryptic diversity in ground water : how large are the ranges of macro-stygobionts ? In: Freshwater Biology Special Issue, Assessing and Conserving Groundwater Biodiversity (Eds. J. Gibert & D.C. Culver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Trontelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cene Fiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spela Goricki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.727-744. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2007.01877.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00378197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive selection in penicillin-binding proteins 1a, 2b, and 2x from Streptococcus pneumoniae and its correlation with amoxicillin resistance development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Stanhope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2008.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imprint of quaternary glaciers on the present-day distribution of the obligate groundwater amphipod Niphargus virei (Niphargidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.552-564. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01795.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00264658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative frequency of intraspecific lateral gene transfer of penicillin binding proteins 1a, 2b, and 2x, in amoxicillin resistant Streptococcus pneumoniae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Stanhope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (4), pp.520-534. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2007.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing dispersal and cryptic diversity in a widely distributed groundwater amphipod (Niphargus rhenorhodanensis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (3), pp.676-686. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the core and pan-genome of Streptococcus: positive selection, recombination, and genome composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (5), pp.R71. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2007-8-5-r71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a subterranean amphipod reveals cryptic diversity and dynamic evolution in extreme environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trontel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.1797-1806. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02888.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between morphological taxonomy and molecular divergence within Crustacea : Proposal of a molecular threshold to help species delimitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (2), pp.435-447. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence des glaciations du Quaternaire sur les crustacés aquatiques souterains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azzarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (3), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary genomics and transcriptomics in groundwater animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Casane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Policarpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.393-412, 2023, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819119-4.00011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of eDNA metabarcoding for the inventory of alpine plants and mammals in the Vallorcine catchment area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Abran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trystan Bessonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and methods for estimating the biodiversity of a watercourse in an alpine ecosystem by metabarcoding analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Maniouloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Petrilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Dich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic bases of within- and trans-generational predator-induced plasticity in the freshwater snail Physa acuta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dejeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tariel-Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA and metabarcoding analysis for characterization and identification of mammal and plant communities in a freshwater ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chieux Abigael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delorme Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Derian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disdier Uma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative transcriptomics reveals divergent paths of chitinase evolution underlying dietary convergence in ant-eating mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Teullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Lutgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Koual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine, évolution et mesure de la biodiversité des eaux souterraines : analyse moléculaire du genre Niphargus (Crustacea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Claude Bernard Lyon 1, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005LYO10151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04833186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des génomes au travers d'une grande transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Claude Bernard Lyon 1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05041631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA extraction for unsorted bulk river samples v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.5jyl8dy27g2w/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tristan Lefébure </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tristan-lefebure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3923-8166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113111568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the fitness impact of translationally optimal codons among animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bénitière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.446-458. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.279837.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic basis of within- and trans-generational predator-induced plasticity in the freshwater snail Physa acuta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dejeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tariel-Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (7), pp.439-449. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-025-00775-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic data reveal divergent paths of chitinase evolution underlying dietary convergence in anteaters and pangolins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Teullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Lutgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Koual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (2), pp.evaf002. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evaf002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890530v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both nuclear and cytoplasmic polymorphisms are involved in genetic conflicts over male fertility in the gynodioecious snail, &amp;lt;i&amp;gt;Physa acuta&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (7), pp.1227-1236. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/evolut/qpae053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA Particle Size Distribution and Quantity Differ Across Taxa and Organelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (5), pp.e598. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative backbone resource for comparative studies of subterranean evolution: The World Asellidae database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subterranean species inventory in the molecular era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme mitochondrial DNA divergence underlies genetic conflict over sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Degletagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Jennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (10), pp.2325-2333.e1-e6. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2022.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive sampling of environmental DNA in aquatic environments using 3D‐printed hydroxyapatite samplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny‐dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Reveron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Tadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.2158-2170. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide deregulation of gene expression by artificial light at night in tadpoles of common toads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Touzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefebure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 818, pp.151734. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking our understanding of intermittent rivers and ephemeral streams with genomic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosetta C Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (10), pp.574-583. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrock radioactivity influences the rate and spectrum of mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.e56830. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.56830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOTIT: A laboratory application software for optimizing multi‐criteria species‐based research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic selectivity in aquatic isopods increases with the availability of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.1078-1090. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing DNA metabarcoding performance and applicability with bait capture enrichment and DNA from conservative ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Elbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (79-96), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life History Traits Impact the Nuclear Rate of Substitution but Not the Mitochondrial Rate in Isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (12), pp.2900-2912. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msy184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less effective selection leads to larger genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.1016-1028. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.212589.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544879v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Evidence That Nitrogen Limitation Influences the Elemental Composition of Isopod Transcriptomes and Proteomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (10), pp.2605-2620. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msw131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Content and Phylogenomics Reveal both Ancestral and Lateral Evolutionary Pathways in Plant-Pathogenic Streptomyces Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Huguet-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan H Badger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongli Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregg S. Pettis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (7), pp.2146-2153. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03504-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome based phylogeny and comparative genomic analysis of intra-mammary pathogenic Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgin Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3, e0119799), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0119799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammation-associated adherent-invasive Escherichia coli are enriched in pathways for use of Propanediol and Iron and M-cell translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgin Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepali Herlekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balfour Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry J Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.1919-1932. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current developments in groundwater ecology -- from biodiversity to ecosystem function and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Griebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2014.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00958792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of the Porcine Strain Brachyspira pilosicoli P43/6/78T.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. den Bakker Henk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalit Ponnala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1, e00215-12), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00215-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00804898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative characterization of the virulence gene clusters (lipooligosaccharide [LOS] and capsular polysaccharide [CPS]) for Campylobacter coli, Campylobacter jejuni subsp. jejuni and related Campylobacter species. Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richards Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.200-213. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2012.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00787604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome of infection of C57BL/6 IL-10 mice with Campylobacter jejuni strains is correlated with genome content of open reading frames up- and down-regulated invivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bell, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Plovanich-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Gettings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Pathogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpath.2012.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00786264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetree of aselloidea reveals species diversification dynamics in groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (4), pp.512-22. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syt015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00837844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary and Population Genomics of the Cavity Causing Bacteria Streptococcus mutans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cornejo Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.881-93. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/mss278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00814175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite Development and First Population Size Estimates for the Groundwater Isopod Proasellus walteri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Capderrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 - e76213 (9), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00876955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian phylogeographic inferences reveal contrasting colonization dynamics among European groundwater isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.5685-5699. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00921300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic Heterogeneity of Genomically-Diverse Isolates of Streptococcus mutans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Palmer Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Miller James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Abranches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 - e61358 (4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00837811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome characterization and population genetic structure of the zoonotic pathogen, Streptococcus canis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth N. Zadoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina D Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (293), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00786423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene repertoire evolution of Streptococcus pyogenes inferred from phylogenomic analysis with Streptococcus canis and Streptococcus dysgalactiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richards Vince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stanhope Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00705729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress dissecting the oral microbiome in caries and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Burne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zeng,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in dental research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.77-80. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022034512449462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00734401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of the genus Staphylococcus including Staphylococcus aureus and its newly described sister species Staphylococcus simiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stanhope Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (38), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00685689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of the streptococcus dysgalactiae species group : Gene content, molecular adaptation, and promoter evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Jane Hubisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.168-185. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evr006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00579903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and the role of lateral gene transfer in the evolution of bovine adapted Streptococcus agalactiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richards Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bitar Paulina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ynte H. Schukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (6), pp.1263-75. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2011.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00623049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Multilocus Sequence Typing and Comparative Genomic Hybridization of Campylobacter coli Isolates from Multiple Hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Meinersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (6), pp.1913-1925. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01753-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00958684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics of Complete Campylobacter Pan-Genomes and the Bacterial Species Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.646-655. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evq048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00958687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between environmental variables and groundwater biodiversity at the regional scale. In: Freshwater Biology Special Issue, Assessing and Conserving Groundwater Biodiversity (Eds. J. Gibert & D.C. Culver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Dole-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.797-813. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2009.02184.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00370421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene content differences across strains of Streptococcus uberis identified using oligonucleotide microarray comparative genomic hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth N. Zadoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ynte Schukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2008.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive, genome-wide positive selection leading to functional divergence in the bacterial genus Campylobacter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (7), pp.1224-1232. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.089250.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular test for cryptic diversity in ground water : how large are the ranges of macro-stygobionts ? In: Freshwater Biology Special Issue, Assessing and Conserving Groundwater Biodiversity (Eds. J. Gibert & D.C. Culver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Trontelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cene Fiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spela Goricki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.727-744. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2007.01877.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00378197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive selection in penicillin-binding proteins 1a, 2b, and 2x from Streptococcus pneumoniae and its correlation with amoxicillin resistance development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Stanhope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2008.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imprint of quaternary glaciers on the present-day distribution of the obligate groundwater amphipod Niphargus virei (Niphargidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.552-564. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01795.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00264658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative frequency of intraspecific lateral gene transfer of penicillin binding proteins 1a, 2b, and 2x, in amoxicillin resistant Streptococcus pneumoniae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Stanhope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (4), pp.520-534. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2007.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing dispersal and cryptic diversity in a widely distributed groundwater amphipod (Niphargus rhenorhodanensis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (3), pp.676-686. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the core and pan-genome of Streptococcus: positive selection, recombination, and genome composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (5), pp.R71. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2007-8-5-r71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a subterranean amphipod reveals cryptic diversity and dynamic evolution in extreme environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trontel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.1797-1806. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02888.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between morphological taxonomy and molecular divergence within Crustacea : Proposal of a molecular threshold to help species delimitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (2), pp.435-447. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence des glaciations du Quaternaire sur les crustacés aquatiques souterains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azzarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (3), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary genomics and transcriptomics in groundwater animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Casane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Policarpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.393-412, 2023, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819119-4.00011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of eDNA metabarcoding for the inventory of alpine plants and mammals in the Vallorcine catchment area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Abran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trystan Bessonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and methods for estimating the biodiversity of a watercourse in an alpine ecosystem by metabarcoding analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Maniouloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Petrilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Dich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic bases of within- and trans-generational predator-induced plasticity in the freshwater snail Physa acuta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dejeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tariel-Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA and metabarcoding analysis for characterization and identification of mammal and plant communities in a freshwater ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chieux Abigael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delorme Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Derian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disdier Uma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative transcriptomics reveals divergent paths of chitinase evolution underlying dietary convergence in ant-eating mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Teullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Lutgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Koual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine, évolution et mesure de la biodiversité des eaux souterraines : analyse moléculaire du genre Niphargus (Crustacea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Claude Bernard Lyon 1, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005LYO10151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04833186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des génomes au travers d'une grande transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Claude Bernard Lyon 1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05041631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA extraction for unsorted bulk river samples v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.5jyl8dy27g2w/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B1F2A01"/>
+    <w:nsid w:val="34B059B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-lefebure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3923-8166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113111568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04737716v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#233;niti&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.279837.124" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149970v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dejeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tariel-Adam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hoareau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-025-00775-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890530v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teullet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lutgen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magdeleine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707802v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laugier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Braun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpae053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.598" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13882" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Degletagne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Jennan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.04.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440101v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Touzot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lefebure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151734" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny&#8208;dupre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13604" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta C Blackman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2404" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03051267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.56830" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13530" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329439v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13307" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Elbrecht" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13088" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy184" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw131" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01329447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Huguet-Tapia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H Badger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli Guan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg S. Pettis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03504-15" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01292456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Richards" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pavinski Bitar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgin Dogan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Simpson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119799" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01332099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruo Suzuki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepali Herlekar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balfour Sartor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry J Campbell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000183" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00958792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Griebler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2014.01.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804898v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyou Lin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Bakker Henk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Ponnala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00215-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richards Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Stanhope" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2012.12.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786264v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell, J." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jerome" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Plovanich-Jones" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Smith" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Gettings" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2012.08.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837844v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00921300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12520" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00814175v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornejo Omar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss278" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jean" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076213" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Palmer Sara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miller James" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Abranches" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zeng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061358" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00705729v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richards Vince" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stanhope Michael" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037607" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00734401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Burne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zeng," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ahn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Palmer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034512449462" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-38" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786423v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P Richards" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth N. Zadoks" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina D Pavinski Bitar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-293" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579903v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Jane Hubisz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bitar Paulina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ynte H. Schukken" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.04.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00958684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Meinersmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01753-09" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00958687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq048" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034739v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#233;bure" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanhope" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.089250.108" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00370421v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P. Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02184.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZNNBG8QH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034836v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ynte Schukken" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.10.015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00378197v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Trontelj" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cene Fiser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spela Goricki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01877.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5J7KXQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034737v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stanhope" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Walsh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Becker" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.02.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5BFDWPZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264658v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01795.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034686v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bitar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.03.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKSDQDQB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157625v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.08.020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNWGJW23-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2007-8-5-r71" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427985v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Douady" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briolay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02888.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V57PCQ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427988v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.03.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFXLZF9Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157681v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azzarotto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Policarpo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819119-4.00011-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495991v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Alami" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bertrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Bessonnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Drouet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495981v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Maniouloux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Capitaine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Petrilli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Dich" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845124v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieux Abigael" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delorme Samuel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Disdier Uma" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251886v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04833186v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005LYO10151" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05041631v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088915v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legoff" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.5jyl8dy27g2w/v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-lefebure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3923-8166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113111568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04737716v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#233;niti&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.279837.124" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149970v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dejeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tariel-Adam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hoareau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-025-00775-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890530v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teullet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lutgen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magdeleine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707802v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laugier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Braun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpae053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.598" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13882" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Degletagne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Jennan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.04.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny&#8208;dupre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13604" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Touzot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lefebure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151734" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta C Blackman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2404" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03051267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.56830" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13307" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492518v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13530" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Elbrecht" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13088" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy184" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw131" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01329447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Huguet-Tapia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H Badger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli Guan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg S. Pettis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03504-15" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01292456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Richards" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pavinski Bitar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgin Dogan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Simpson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119799" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01332099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruo Suzuki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepali Herlekar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balfour Sartor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry J Campbell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000183" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00958792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Griebler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2014.01.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804898v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyou Lin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Bakker Henk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Ponnala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00215-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richards Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Stanhope" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2012.12.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786264v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell, J." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jerome" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Plovanich-Jones" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Smith" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Gettings" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2012.08.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837844v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00814175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornejo Omar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss278" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876955v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jean" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076213" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00921300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12520" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Palmer Sara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miller James" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Abranches" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zeng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061358" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786423v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P Richards" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth N. Zadoks" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina D Pavinski Bitar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-293" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00705729v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richards Vince" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stanhope Michael" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037607" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00734401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Burne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zeng," TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ahn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Palmer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034512449462" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685689v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-38" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579903v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Jane Hubisz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bitar Paulina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ynte H. Schukken" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.04.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00958684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Meinersmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01753-09" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00958687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq048" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00370421v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P. Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02184.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZNNBG8QH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034836v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ynte Schukken" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.10.015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034739v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#233;bure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanhope" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.089250.108" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00378197v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Trontelj" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cene Fiser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spela Goricki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01877.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5J7KXQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034737v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stanhope" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Walsh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Becker" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.02.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5BFDWPZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264658v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01795.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034686v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bitar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.03.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKSDQDQB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157625v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.08.020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNWGJW23-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2007-8-5-r71" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427985v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Douady" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briolay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02888.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V57PCQ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427988v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.03.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFXLZF9Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157681v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azzarotto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Policarpo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819119-4.00011-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495991v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Alami" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bertrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Bessonnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Drouet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495981v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Maniouloux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Capitaine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Petrilli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Dich" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845124v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieux Abigael" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delorme Samuel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Disdier Uma" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251886v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04833186v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005LYO10151" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05041631v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088915v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legoff" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.5jyl8dy27g2w/v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>