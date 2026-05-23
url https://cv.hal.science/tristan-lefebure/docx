--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tristan Lefébure </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tristan-lefebure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3923-8166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113111568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the fitness impact of translationally optimal codons among animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bénitière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.446-458. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.279837.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic basis of within- and trans-generational predator-induced plasticity in the freshwater snail Physa acuta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dejeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tariel-Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (7), pp.439-449. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-025-00775-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic data reveal divergent paths of chitinase evolution underlying dietary convergence in anteaters and pangolins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Teullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Lutgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Koual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (2), pp.evaf002. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evaf002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890530v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both nuclear and cytoplasmic polymorphisms are involved in genetic conflicts over male fertility in the gynodioecious snail, &amp;lt;i&amp;gt;Physa acuta&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (7), pp.1227-1236. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/evolut/qpae053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA Particle Size Distribution and Quantity Differ Across Taxa and Organelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (5), pp.e598. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative backbone resource for comparative studies of subterranean evolution: The World Asellidae database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subterranean species inventory in the molecular era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme mitochondrial DNA divergence underlies genetic conflict over sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Degletagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Jennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (10), pp.2325-2333.e1-e6. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2022.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive sampling of environmental DNA in aquatic environments using 3D‐printed hydroxyapatite samplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny‐dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Reveron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Tadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.2158-2170. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide deregulation of gene expression by artificial light at night in tadpoles of common toads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Touzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefebure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 818, pp.151734. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking our understanding of intermittent rivers and ephemeral streams with genomic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosetta C Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (10), pp.574-583. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrock radioactivity influences the rate and spectrum of mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.e56830. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.56830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOTIT: A laboratory application software for optimizing multi‐criteria species‐based research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic selectivity in aquatic isopods increases with the availability of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.1078-1090. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing DNA metabarcoding performance and applicability with bait capture enrichment and DNA from conservative ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Elbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (79-96), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life History Traits Impact the Nuclear Rate of Substitution but Not the Mitochondrial Rate in Isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (12), pp.2900-2912. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msy184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less effective selection leads to larger genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.1016-1028. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.212589.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544879v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Evidence That Nitrogen Limitation Influences the Elemental Composition of Isopod Transcriptomes and Proteomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (10), pp.2605-2620. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msw131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Content and Phylogenomics Reveal both Ancestral and Lateral Evolutionary Pathways in Plant-Pathogenic Streptomyces Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Huguet-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan H Badger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongli Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregg S. Pettis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (7), pp.2146-2153. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03504-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome based phylogeny and comparative genomic analysis of intra-mammary pathogenic Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgin Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3, e0119799), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0119799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammation-associated adherent-invasive Escherichia coli are enriched in pathways for use of Propanediol and Iron and M-cell translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgin Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepali Herlekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balfour Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry J Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.1919-1932. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current developments in groundwater ecology -- from biodiversity to ecosystem function and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Griebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2014.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00958792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of the Porcine Strain Brachyspira pilosicoli P43/6/78T.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. den Bakker Henk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalit Ponnala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1, e00215-12), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00215-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00804898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative characterization of the virulence gene clusters (lipooligosaccharide [LOS] and capsular polysaccharide [CPS]) for Campylobacter coli, Campylobacter jejuni subsp. jejuni and related Campylobacter species. Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richards Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.200-213. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2012.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00787604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome of infection of C57BL/6 IL-10 mice with Campylobacter jejuni strains is correlated with genome content of open reading frames up- and down-regulated invivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bell, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Plovanich-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Gettings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Pathogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpath.2012.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00786264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetree of aselloidea reveals species diversification dynamics in groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (4), pp.512-22. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syt015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00837844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary and Population Genomics of the Cavity Causing Bacteria Streptococcus mutans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cornejo Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.881-93. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/mss278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00814175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite Development and First Population Size Estimates for the Groundwater Isopod Proasellus walteri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Capderrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 - e76213 (9), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00876955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian phylogeographic inferences reveal contrasting colonization dynamics among European groundwater isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.5685-5699. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00921300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic Heterogeneity of Genomically-Diverse Isolates of Streptococcus mutans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Palmer Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Miller James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Abranches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 - e61358 (4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00837811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome characterization and population genetic structure of the zoonotic pathogen, Streptococcus canis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth N. Zadoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina D Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (293), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00786423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene repertoire evolution of Streptococcus pyogenes inferred from phylogenomic analysis with Streptococcus canis and Streptococcus dysgalactiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richards Vince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stanhope Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00705729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress dissecting the oral microbiome in caries and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Burne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zeng,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in dental research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.77-80. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022034512449462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00734401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of the genus Staphylococcus including Staphylococcus aureus and its newly described sister species Staphylococcus simiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stanhope Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (38), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00685689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of the streptococcus dysgalactiae species group : Gene content, molecular adaptation, and promoter evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Jane Hubisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.168-185. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evr006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00579903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and the role of lateral gene transfer in the evolution of bovine adapted Streptococcus agalactiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richards Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bitar Paulina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ynte H. Schukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (6), pp.1263-75. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2011.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00623049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Multilocus Sequence Typing and Comparative Genomic Hybridization of Campylobacter coli Isolates from Multiple Hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Meinersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (6), pp.1913-1925. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01753-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00958684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics of Complete Campylobacter Pan-Genomes and the Bacterial Species Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.646-655. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evq048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00958687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between environmental variables and groundwater biodiversity at the regional scale. In: Freshwater Biology Special Issue, Assessing and Conserving Groundwater Biodiversity (Eds. J. Gibert & D.C. Culver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Dole-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.797-813. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2009.02184.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00370421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene content differences across strains of Streptococcus uberis identified using oligonucleotide microarray comparative genomic hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth N. Zadoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ynte Schukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2008.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive, genome-wide positive selection leading to functional divergence in the bacterial genus Campylobacter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (7), pp.1224-1232. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.089250.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular test for cryptic diversity in ground water : how large are the ranges of macro-stygobionts ? In: Freshwater Biology Special Issue, Assessing and Conserving Groundwater Biodiversity (Eds. J. Gibert & D.C. Culver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Trontelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cene Fiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spela Goricki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.727-744. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2007.01877.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00378197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive selection in penicillin-binding proteins 1a, 2b, and 2x from Streptococcus pneumoniae and its correlation with amoxicillin resistance development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Stanhope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2008.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imprint of quaternary glaciers on the present-day distribution of the obligate groundwater amphipod Niphargus virei (Niphargidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.552-564. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01795.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00264658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative frequency of intraspecific lateral gene transfer of penicillin binding proteins 1a, 2b, and 2x, in amoxicillin resistant Streptococcus pneumoniae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Stanhope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (4), pp.520-534. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2007.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing dispersal and cryptic diversity in a widely distributed groundwater amphipod (Niphargus rhenorhodanensis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (3), pp.676-686. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the core and pan-genome of Streptococcus: positive selection, recombination, and genome composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (5), pp.R71. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2007-8-5-r71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a subterranean amphipod reveals cryptic diversity and dynamic evolution in extreme environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trontel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.1797-1806. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02888.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between morphological taxonomy and molecular divergence within Crustacea : Proposal of a molecular threshold to help species delimitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (2), pp.435-447. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence des glaciations du Quaternaire sur les crustacés aquatiques souterains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azzarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (3), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary genomics and transcriptomics in groundwater animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Casane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Policarpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.393-412, 2023, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819119-4.00011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of eDNA metabarcoding for the inventory of alpine plants and mammals in the Vallorcine catchment area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Abran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trystan Bessonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and methods for estimating the biodiversity of a watercourse in an alpine ecosystem by metabarcoding analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Maniouloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Petrilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Dich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic bases of within- and trans-generational predator-induced plasticity in the freshwater snail Physa acuta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dejeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tariel-Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA and metabarcoding analysis for characterization and identification of mammal and plant communities in a freshwater ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chieux Abigael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delorme Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Derian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disdier Uma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative transcriptomics reveals divergent paths of chitinase evolution underlying dietary convergence in ant-eating mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Teullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Lutgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Koual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine, évolution et mesure de la biodiversité des eaux souterraines : analyse moléculaire du genre Niphargus (Crustacea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Claude Bernard Lyon 1, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005LYO10151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04833186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des génomes au travers d'une grande transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Claude Bernard Lyon 1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05041631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA extraction for unsorted bulk river samples v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.5jyl8dy27g2w/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tristan Lefébure </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tristan-lefebure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3923-8166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113111568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=jR8b3AUAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the fitness impact of translationally optimal codons among animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bénitière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.446-458. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.279837.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic basis of within- and trans-generational predator-induced plasticity in the freshwater snail Physa acuta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dejeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tariel-Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (7), pp.439-449. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-025-00775-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic data reveal divergent paths of chitinase evolution underlying dietary convergence in anteaters and pangolins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Teullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Lutgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Koual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (2), pp.evaf002. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evaf002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890530v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both nuclear and cytoplasmic polymorphisms are involved in genetic conflicts over male fertility in the gynodioecious snail, &amp;lt;i&amp;gt;Physa acuta&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (7), pp.1227-1236. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/evolut/qpae053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA Particle Size Distribution and Quantity Differ Across Taxa and Organelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (5), pp.e598. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative backbone resource for comparative studies of subterranean evolution: The World Asellidae database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subterranean species inventory in the molecular era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide deregulation of gene expression by artificial light at night in tadpoles of common toads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Touzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefebure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 818, pp.151734. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive sampling of environmental DNA in aquatic environments using 3D‐printed hydroxyapatite samplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny‐dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Reveron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Tadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.2158-2170. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme mitochondrial DNA divergence underlies genetic conflict over sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Degletagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Jennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (10), pp.2325-2333.e1-e6. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2022.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking our understanding of intermittent rivers and ephemeral streams with genomic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosetta C Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (10), pp.574-583. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrock radioactivity influences the rate and spectrum of mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.e56830. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.56830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic selectivity in aquatic isopods increases with the availability of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.1078-1090. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOTIT: A laboratory application software for optimizing multi‐criteria species‐based research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing DNA metabarcoding performance and applicability with bait capture enrichment and DNA from conservative ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Elbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (79-96), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life History Traits Impact the Nuclear Rate of Substitution but Not the Mitochondrial Rate in Isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (12), pp.2900-2912. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msy184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less effective selection leads to larger genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.1016-1028. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.212589.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544879v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Evidence That Nitrogen Limitation Influences the Elemental Composition of Isopod Transcriptomes and Proteomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (10), pp.2605-2620. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msw131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Content and Phylogenomics Reveal both Ancestral and Lateral Evolutionary Pathways in Plant-Pathogenic Streptomyces Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Huguet-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan H Badger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongli Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregg S. Pettis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (7), pp.2146-2153. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03504-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome based phylogeny and comparative genomic analysis of intra-mammary pathogenic Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgin Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3, e0119799), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0119799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammation-associated adherent-invasive Escherichia coli are enriched in pathways for use of Propanediol and Iron and M-cell translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgin Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepali Herlekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balfour Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry J Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.1919-1932. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current developments in groundwater ecology -- from biodiversity to ecosystem function and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Griebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2014.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00958792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of the Porcine Strain Brachyspira pilosicoli P43/6/78T.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. den Bakker Henk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalit Ponnala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1, e00215-12), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00215-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00804898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative characterization of the virulence gene clusters (lipooligosaccharide [LOS] and capsular polysaccharide [CPS]) for Campylobacter coli, Campylobacter jejuni subsp. jejuni and related Campylobacter species. Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richards Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.200-213. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2012.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00787604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome of infection of C57BL/6 IL-10 mice with Campylobacter jejuni strains is correlated with genome content of open reading frames up- and down-regulated invivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bell, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Plovanich-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Gettings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Pathogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpath.2012.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00786264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetree of aselloidea reveals species diversification dynamics in groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (4), pp.512-22. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syt015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00837844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary and Population Genomics of the Cavity Causing Bacteria Streptococcus mutans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cornejo Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.881-93. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/mss278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00814175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite Development and First Population Size Estimates for the Groundwater Isopod Proasellus walteri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Capderrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 - e76213 (9), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00876955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian phylogeographic inferences reveal contrasting colonization dynamics among European groundwater isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.5685-5699. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00921300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic Heterogeneity of Genomically-Diverse Isolates of Streptococcus mutans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Palmer Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Miller James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Abranches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 - e61358 (4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00837811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene repertoire evolution of Streptococcus pyogenes inferred from phylogenomic analysis with Streptococcus canis and Streptococcus dysgalactiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richards Vince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stanhope Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00705729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress dissecting the oral microbiome in caries and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Burne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zeng,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in dental research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.77-80. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022034512449462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00734401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of the genus Staphylococcus including Staphylococcus aureus and its newly described sister species Staphylococcus simiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stanhope Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (38), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00685689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome characterization and population genetic structure of the zoonotic pathogen, Streptococcus canis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth N. Zadoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina D Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (293), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00786423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of the streptococcus dysgalactiae species group : Gene content, molecular adaptation, and promoter evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Jane Hubisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.168-185. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evr006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00579903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and the role of lateral gene transfer in the evolution of bovine adapted Streptococcus agalactiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richards Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bitar Paulina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ynte H. Schukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (6), pp.1263-75. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2011.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00623049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Multilocus Sequence Typing and Comparative Genomic Hybridization of Campylobacter coli Isolates from Multiple Hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Meinersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (6), pp.1913-1925. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01753-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00958684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics of Complete Campylobacter Pan-Genomes and the Bacterial Species Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pavinski Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.646-655. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evq048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00958687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between environmental variables and groundwater biodiversity at the regional scale. In: Freshwater Biology Special Issue, Assessing and Conserving Groundwater Biodiversity (Eds. J. Gibert & D.C. Culver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Dole-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.797-813. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2009.02184.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00370421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive, genome-wide positive selection leading to functional divergence in the bacterial genus Campylobacter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (7), pp.1224-1232. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.089250.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene content differences across strains of Streptococcus uberis identified using oligonucleotide microarray comparative genomic hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth N. Zadoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ynte Schukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2008.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular test for cryptic diversity in ground water : how large are the ranges of macro-stygobionts ? In: Freshwater Biology Special Issue, Assessing and Conserving Groundwater Biodiversity (Eds. J. Gibert & D.C. Culver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Trontelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cene Fiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spela Goricki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.727-744. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2007.01877.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00378197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive selection in penicillin-binding proteins 1a, 2b, and 2x from Streptococcus pneumoniae and its correlation with amoxicillin resistance development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Stanhope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2008.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imprint of quaternary glaciers on the present-day distribution of the obligate groundwater amphipod Niphargus virei (Niphargidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.552-564. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01795.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00264658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative frequency of intraspecific lateral gene transfer of penicillin binding proteins 1a, 2b, and 2x, in amoxicillin resistant Streptococcus pneumoniae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Stanhope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (4), pp.520-534. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2007.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing dispersal and cryptic diversity in a widely distributed groundwater amphipod (Niphargus rhenorhodanensis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (3), pp.676-686. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the core and pan-genome of Streptococcus: positive selection, recombination, and genome composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Stanhope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (5), pp.R71. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2007-8-5-r71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a subterranean amphipod reveals cryptic diversity and dynamic evolution in extreme environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trontel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.1797-1806. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02888.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between morphological taxonomy and molecular divergence within Crustacea : Proposal of a molecular threshold to help species delimitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (2), pp.435-447. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence des glaciations du Quaternaire sur les crustacés aquatiques souterains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azzarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (3), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00157681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary genomics and transcriptomics in groundwater animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Casane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Policarpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.393-412, 2023, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819119-4.00011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of eDNA metabarcoding for the inventory of alpine plants and mammals in the Vallorcine catchment area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Abran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trystan Bessonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and methods for estimating the biodiversity of a watercourse in an alpine ecosystem by metabarcoding analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Maniouloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Petrilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Dich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic bases of within- and trans-generational predator-induced plasticity in the freshwater snail Physa acuta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dejeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tariel-Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA and metabarcoding analysis for characterization and identification of mammal and plant communities in a freshwater ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chieux Abigael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delorme Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Derian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disdier Uma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative transcriptomics reveals divergent paths of chitinase evolution underlying dietary convergence in ant-eating mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Teullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Lutgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Koual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine, évolution et mesure de la biodiversité des eaux souterraines : analyse moléculaire du genre Niphargus (Crustacea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Claude Bernard Lyon 1, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005LYO10151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04833186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des génomes au travers d'une grande transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lefébure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Claude Bernard Lyon 1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05041631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA extraction for unsorted bulk river samples v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.5jyl8dy27g2w/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId272"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34B059B0"/>
+    <w:nsid w:val="6ED5C328"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-lefebure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3923-8166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113111568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04737716v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#233;niti&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.279837.124" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149970v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dejeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tariel-Adam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hoareau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-025-00775-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890530v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teullet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lutgen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magdeleine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707802v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laugier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Braun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpae053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.598" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13882" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Degletagne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Jennan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.04.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny&#8208;dupre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13604" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Touzot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lefebure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151734" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta C Blackman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2404" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03051267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.56830" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13307" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492518v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13530" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Elbrecht" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13088" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy184" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw131" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01329447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Huguet-Tapia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H Badger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli Guan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg S. Pettis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03504-15" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01292456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Richards" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pavinski Bitar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgin Dogan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Simpson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119799" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01332099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruo Suzuki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepali Herlekar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balfour Sartor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry J Campbell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000183" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00958792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Griebler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2014.01.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804898v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyou Lin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Bakker Henk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Ponnala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00215-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richards Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Stanhope" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2012.12.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786264v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell, J." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jerome" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Plovanich-Jones" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Smith" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Gettings" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2012.08.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837844v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00814175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornejo Omar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss278" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876955v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jean" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076213" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00921300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12520" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Palmer Sara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miller James" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Abranches" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zeng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061358" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786423v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P Richards" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth N. Zadoks" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina D Pavinski Bitar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-293" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00705729v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richards Vince" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stanhope Michael" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037607" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00734401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Burne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zeng," TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ahn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Palmer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034512449462" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685689v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-38" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579903v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Jane Hubisz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bitar Paulina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ynte H. Schukken" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.04.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00958684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Meinersmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01753-09" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00958687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq048" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00370421v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P. Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02184.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZNNBG8QH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034836v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ynte Schukken" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.10.015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034739v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#233;bure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanhope" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.089250.108" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00378197v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Trontelj" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cene Fiser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spela Goricki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01877.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5J7KXQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034737v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stanhope" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Walsh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Becker" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.02.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5BFDWPZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264658v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01795.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034686v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bitar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.03.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKSDQDQB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157625v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.08.020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNWGJW23-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2007-8-5-r71" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427985v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Douady" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briolay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02888.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V57PCQ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427988v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.03.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFXLZF9Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157681v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azzarotto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Policarpo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819119-4.00011-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495991v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Alami" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bertrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Bessonnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Drouet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495981v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Maniouloux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Capitaine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Petrilli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Dich" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845124v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieux Abigael" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delorme Samuel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Disdier Uma" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251886v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04833186v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005LYO10151" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05041631v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088915v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legoff" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.5jyl8dy27g2w/v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-lefebure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3923-8166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113111568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jR8b3AUAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04737716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#233;niti&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.279837.124" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dejeux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tariel-Adam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hoareau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-025-00775-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890530v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teullet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lutgen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magdeleine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laugier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Braun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpae053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.598" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13882" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810304v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Touzot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lefebure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151734" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny&#8208;dupre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13604" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Degletagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Jennan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.04.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta C Blackman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2404" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03051267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.56830" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492518v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13530" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13307" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328256v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Elbrecht" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13088" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951580v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy184" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw131" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01329447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Huguet-Tapia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H Badger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli Guan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg S. Pettis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03504-15" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01292456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Richards" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pavinski Bitar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgin Dogan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Simpson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119799" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01332099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruo Suzuki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepali Herlekar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balfour Sartor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry J Campbell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000183" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00958792v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Griebler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2014.01.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804898v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyou Lin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Bakker Henk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Ponnala" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00215-12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richards Vincent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Stanhope" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2012.12.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell, J." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jerome" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Plovanich-Jones" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Smith" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Gettings" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2012.08.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00814175v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornejo Omar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss278" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076213" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00921300v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12520" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837811v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Palmer Sara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miller James" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Abranches" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zeng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061358" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00705729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richards Vince" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stanhope Michael" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037607" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00734401v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Burne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zeng," TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ahn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Palmer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034512449462" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685689v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-38" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P Richards" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth N. Zadoks" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina D Pavinski Bitar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-293" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579903v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Jane Hubisz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bitar Paulina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ynte H. Schukken" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.04.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00958684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Meinersmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01753-09" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00958687v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq048" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00370421v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P. Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02184.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZNNBG8QH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034739v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#233;bure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanhope" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.089250.108" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034836v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ynte Schukken" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.10.015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00378197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Trontelj" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cene Fiser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spela Goricki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01877.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5J7KXQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stanhope" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Walsh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Becker" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.02.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5BFDWPZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264658v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01795.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034686v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bitar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.03.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKSDQDQB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157625v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.08.020" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNWGJW23-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034694v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2007-8-5-r71" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427985v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Douady" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briolay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02888.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V57PCQ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427988v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.03.014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFXLZF9Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157681v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azzarotto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292320v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Policarpo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819119-4.00011-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495991v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abran" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Alami" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bertrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Bessonnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Drouet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495981v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Maniouloux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Capitaine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Petrilli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Dich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845124v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495998v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieux Abigael" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delorme Samuel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Disdier Uma" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251886v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04833186v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005LYO10151" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05041631v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088915v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legoff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.5jyl8dy27g2w/v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>