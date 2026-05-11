--- v0 (2026-03-16)
+++ v1 (2026-05-11)
@@ -1544,295 +1544,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-four-hour variation of vestibular function in young and elderly adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
+                <w:t xml:space="preserve">Physiological and psychosocial correlates of cancer-related fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Twomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Temesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Wrightson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07420528.2020.1835941⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.1339-1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11764-021-01115-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367204v1</w:t>
+                <w:t xml:space="preserve">hal-03834921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and psychosocial correlates of cancer-related fatigue</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">James Wrightson</w:t>
+                <w:t xml:space="preserve">Twenty-four-hour variation of vestibular function in young and elderly adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Zouabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florane Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, pp.1339-1354. </w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.90-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11764-021-01115-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07420528.2020.1835941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834921v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a biopsychosocial model of cancer-related fatigue: the BIOCARE FActory cohort study protocol</w:t>
               </w:r>
@@ -2612,278 +2612,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep habits and strategies of ultramarathon runners</w:t>
+                <w:t xml:space="preserve">Effect of sleep deprivation on diurnal variation of vertical perception and postural control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick J Arnal</w:t>
+                <w:t xml:space="preserve">Z. Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin D Hoffman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Benguigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194705⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125 (1), pp.167-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00595.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135299v1</w:t>
+                <w:t xml:space="preserve">hal-02135289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sleep deprivation on diurnal variation of vertical perception and postural control</w:t>
+                <w:t xml:space="preserve">Sleep habits and strategies of ultramarathon runners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Benguigui</w:t>
+                <w:t xml:space="preserve">Pierrick J Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Moussay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin D Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 125 (1), pp.167-174. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0194705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00595.2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135289v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences and antecedents of debilitative precompetitive emotions</w:t>
               </w:r>
@@ -4064,51 +4064,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE0DC5C5"/>
+    <w:nsid w:val="F39D99C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4295,51 +4295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7576-883X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188435611" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Galin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Milot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.106520" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Pasquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2024.12.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008014v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Girolamo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clarisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segura-Djezzar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franka Gl&#246;ckner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306462" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatrenet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocarasu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08520-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kuldavletova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toupet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2024.08.034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316135v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Koumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103522" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Elia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rehel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11664-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zouabi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afac061" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duivon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Emile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsab248" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Twomey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Medysky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicole Culos-Reed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol28020113" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2020.1835941" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Twomey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wrightson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-021-01115-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443119v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chartogne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08831-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02954955v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Coates" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Jalal Aboodarda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata L Kr&#252;ger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanne M Metz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00165.2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2020.1797762" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879153v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Besnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65496-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02400711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma-Chandrou Koumar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54826-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4668-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J Arnal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin D Hoffman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194705" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ying" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00595.2017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wolf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min You" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laborde" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.05.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DR684C0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toupet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155067" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouabi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quarck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grespinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2016.1215993" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mauvieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davenne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00811.2014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457068v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommerell F&#233;licie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Poiroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01827006v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gehan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONTROL.2018.8516835" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355657v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32360.80644/1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878971v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7576-883X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188435611" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Galin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Milot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.106520" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Pasquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2024.12.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008014v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Girolamo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clarisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segura-Djezzar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franka Gl&#246;ckner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306462" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatrenet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocarasu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08520-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kuldavletova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toupet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2024.08.034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316135v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Koumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103522" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Elia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rehel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11664-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zouabi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afac061" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duivon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Emile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsab248" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Twomey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Medysky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicole Culos-Reed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol28020113" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Twomey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wrightson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-021-01115-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2020.1835941" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443119v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chartogne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08831-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02954955v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Coates" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Jalal Aboodarda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata L Kr&#252;ger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanne M Metz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00165.2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2020.1797762" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879153v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Besnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65496-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02400711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma-Chandrou Koumar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54826-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4668-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135289v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ying" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00595.2017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J Arnal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin D Hoffman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194705" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wolf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min You" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laborde" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.05.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DR684C0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toupet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155067" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouabi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quarck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grespinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2016.1215993" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mauvieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davenne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00811.2014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457068v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommerell F&#233;licie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Poiroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01827006v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gehan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONTROL.2018.8516835" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355657v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32360.80644/1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878971v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>