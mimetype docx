--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tristan Poullaouec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sociologie, Université de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tristan-poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8871-198X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110456246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université qui vient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Raisons d'Agir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Raisons d'agir, 9791097084172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'en bas ? Idées reçues sur les classes populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 198 p., 2019, Idées reçues, 979-10-318-0373-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrail. J-P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'enjeu scolaire, Jean-Pierre Terrail, 9782843032233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diplôme, arme des faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'enjeu scolaire, Jean-Pierre Terrail, 9782843031922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A universidade que se aproxima. Um novo regime de seleção escolar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia : Revista da Faculdade de Letras da Universidade do Porto </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/08723419/soc52a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05290428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamais la France et son système scolaire n’ont autant diplômé et pourtant jamais les savoirs n’ont été aussi inégalement transmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 volume 2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.3978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratés de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (127), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.127.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle destinée pour les enfants des classes populaires? L’enjeu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La politique des classes populaires, 3, pp. 53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03530137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Donner les moyens de l’émancipation par les savoirs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Johsua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 107 (3), pp.158-171. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.107.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unquiet mobilization. Working-class families and school in French contemporary society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sociology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (4), pp.537-554. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425692.2021.1915116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants et leurs parents face à l’exercice d’activités rémunérées en cours d’études : quatre portraits de familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Trémeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.97-118. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.192.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regrets d'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°114 (2), pp.123. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.114.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50% to the bachelor’s degree... but how? Young people from working class families at university in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Brinbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 499, pp.79-105. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2018.499s.1941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European classification project : an assessment of national variations in the perception of social space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Deauvieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15691330-12341388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École : les trois chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (4), p. 33-38. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.034.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de nomenclature socioprofessionnelle européenne : une construction savante face aux variations nationales de représentation du monde social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 373-393. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.044.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix du destin et destin du choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp. 81-84. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.3065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits neufs de l’auto-exclusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur la seconde explosion scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Revue française de pédagogie, 167, pp. 5-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.1243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lycée : de l'école des notables à l'école pour tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le système éducatif et ses enjeux, 344, p. 48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le haut du panier de la France d'en bas » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp. 27-56. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.072.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diplôme, l'arme des plus faibles et &amp;quot;Former n'est pas employer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes ouvriers et la « formation tout au long de la vie » : promotion ou insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp. 53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles ouvrières face au devenir de leurs enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2004.7272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why students break up with universities. The case of working class kids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International week of education and training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences du Covid-19 sur les pratiques d’études et la réussite académique des étudiants dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03782216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regrets d'école. Le report des aspirations scolaires dans les familles populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie critique des crises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen; Collectif Illusio, Jun 2018, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a converging socio-professional hierarchy in Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Verdalle. Laure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professions and Social Inequalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA RN 19 Sociology of professions, May 2012, Helsinki, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de sélection des normaliens de l’ENS Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Auzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Lisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du technique au prisme de l’ENS Cachan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Cachan, Oct 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues concerning the harmonization of socioprofessionnal classifications in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tual-Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations of Contemporary Capitalism: Actors, Institutions, Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SASE, Jun 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception du projet de nomenclature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catégorisations de l’espace social en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRINTEMPS; CENS, Mar 2011, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiant·es, leurs études et leur mobilisation studieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)Chiffrer les conditions de vie étudiantes. Des parcours académiques aux contraintes du quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, OVE, 978-2-11-174231-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Les effets de la crise sanitaire sur les conditions d’étude et de réussite des étudiants de licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.87-98, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ldf.belgh.2023.01.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘It’s really important to be able to grow’: Social ambitions and political disappointments in a working-class household – Vanessa Le Coz and Samuel Bidaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Thomas Amossé; Lise Bernard; Marie Cartier; Marie-Hélène Lechien; Olivier Schwartz; Yasmine Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ROUTLEDGE, 2022, 9781032360577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03955129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les dessous de la carte scolaire (1/2) - Une forte ségrégation sociale entre collèges publics et privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Madoré; Jean Rivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de la métropole nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Espaces et Sociétés, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première vague a-t-elle épuisé les soignant.es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Perdoncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Renvoisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mariot, P. Mercklé et A. Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge. Enquête sur le confinement du printemps 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37747-243-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;continuité pédagogique&amp;quot; a-t-elle fonctionné ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mariot, P. Mercklé et A. Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge. Enquête sur le confinement du printemps 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37747-243-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les dessous de la carte scolaire (2/2). Une forte ségrégation sociale entre collèges publics et privés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Madoré; Jean Rivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de la métropole nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Espaces et Sociétés, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘‘C’est vachement important de pouvoir évoluer’’. Ambitions sociales et déceptions politiques en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Thomas Amossé; Lise Bernard; Marie Cartier; Marie-Hélène Lechien; Olivier Schwartz; Yasmine Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être comme tout le monde. Employées et ouvriers dans la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons d'Agir, 2020, 9791097084066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes sont la revanche de la France d’en bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Séverine Misset; Tristan Poullaouec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France d’en bas ? Idées reçues sur les classes populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu, 2019, 9791031803739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles populaires ne s’intéressent pas à la scolarité de leurs enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Séverine Misset; Tristan Poullaouec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France d’en bas ? Idées reçues sur les classes populaires, Le Cavalier Bleu, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu, 2019, 9791031803739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">家族支援のパラドックス</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">フランスの社会階層と進路選択 学校制度からの排除と自己選抜のメカニズム</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisoshobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-4-326-60302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois voies du lycée : levier ou obstacle à la démocratisation scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Terrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axel Trani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blanquer : un libéralisme autoritaire contre l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie des disparités spatiales de scolarisation : perspective historique et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ined. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment se fabriquent des offres scolaires inégales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 241, , 2018, Documents de travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École et divisions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Terrail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retour des classes sociales : inégalités, dominations, conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, 2015, 978-2-84303-254-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de sélection des normaliens par le concours d'entrée à l’ENS Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Auzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Lisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ENS Cachan. Le siècle d'une grande école pour les sciences, les techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, 9782753528628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le haut du panier de la France d'en bas. Le sentiment d'appartenir à une classe sociale chez les professions intermédiaires &amp;quot;, in Bouffartigue P. Gadea C., Pochic S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres, classes moyennes : vers l'éclatement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 347p, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00635380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les étudiants d'origine populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes étudiants. Enquête Conditions de vie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-11-008682-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inflation des diplômes. Critique d'une métaphore monétaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société des diplômes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-84303-214-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France &amp;quot;d'en bas&amp;quot; qu'on regarde &amp;quot;d'en haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d’appartenances. L’enquête Histoire de vie sur la construction des identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ined éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-7332-8001-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Haut », « Milieu », « Bas ». Le sentiment d'appartenir à une classe sociale en 2003, in Guérin-Pace F., Samuel O. & Ville I. (coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diversité des appartenances. L'enquête Histoire de vie sur la construction des identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ined, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et permanence de l'inégalité des chances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrail. J-P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Terrail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école en France. Crise, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 91-105, 2005, 2843031176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diplôme, arme des faibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ould-Ferhat. L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Terrail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école en France. Crise, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp. 141-155, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l’école (néo)conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Noé Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tristan Poullaouec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sociologie, Université de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tristan-poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8871-198X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110456246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université qui vient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Raisons d'Agir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Raisons d'agir, 9791097084172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'en bas ? Idées reçues sur les classes populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 198 p., 2019, Idées reçues, 979-10-318-0373-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrail. J-P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'enjeu scolaire, Jean-Pierre Terrail, 9782843032233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diplôme, arme des faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'enjeu scolaire, Jean-Pierre Terrail, 9782843031922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A universidade que se aproxima. Um novo regime de seleção escolar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia : Revista da Faculdade de Letras da Universidade do Porto </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/08723419/soc52a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05290428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamais la France et son système scolaire n’ont autant diplômé et pourtant jamais les savoirs n’ont été aussi inégalement transmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 volume 2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.3978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratés de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (127), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.127.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle destinée pour les enfants des classes populaires? L’enjeu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La politique des classes populaires, 3, pp. 53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03530137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Donner les moyens de l’émancipation par les savoirs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Johsua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 107 (3), pp.158-171. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.107.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unquiet mobilization. Working-class families and school in French contemporary society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sociology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (4), pp.537-554. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425692.2021.1915116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants et leurs parents face à l’exercice d’activités rémunérées en cours d’études : quatre portraits de familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Trémeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.97-118. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.192.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regrets d'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°114 (2), pp.123. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.114.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50% to the bachelor’s degree... but how? Young people from working class families at university in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Brinbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 499, pp.79-105. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2018.499s.1941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European classification project : an assessment of national variations in the perception of social space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Deauvieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15691330-12341388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École : les trois chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (4), p. 33-38. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.034.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de nomenclature socioprofessionnelle européenne : une construction savante face aux variations nationales de représentation du monde social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 373-393. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.044.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix du destin et destin du choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp. 81-84. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.3065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits neufs de l’auto-exclusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur la seconde explosion scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Revue française de pédagogie, 167, pp. 5-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.1243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lycée : de l'école des notables à l'école pour tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le système éducatif et ses enjeux, 344, p. 48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le haut du panier de la France d'en bas » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp. 27-56. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.072.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diplôme, l'arme des plus faibles et &amp;quot;Former n'est pas employer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles ouvrières face au devenir de leurs enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2004.7272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes ouvriers et la « formation tout au long de la vie » : promotion ou insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp. 53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why students break up with universities. The case of working class kids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International week of education and training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences du Covid-19 sur les pratiques d’études et la réussite académique des étudiants dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03782216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regrets d'école. Le report des aspirations scolaires dans les familles populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie critique des crises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen; Collectif Illusio, Jun 2018, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a converging socio-professional hierarchy in Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Verdalle. Laure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professions and Social Inequalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA RN 19 Sociology of professions, May 2012, Helsinki, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de sélection des normaliens de l’ENS Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Auzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Lisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du technique au prisme de l’ENS Cachan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Cachan, Oct 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception du projet de nomenclature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catégorisations de l’espace social en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRINTEMPS; CENS, Mar 2011, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues concerning the harmonization of socioprofessionnal classifications in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tual-Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations of Contemporary Capitalism: Actors, Institutions, Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SASE, Jun 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiant·es, leurs études et leur mobilisation studieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belghith Feres; Bugeja-Bloch Fanny; Couto Marie-Paule; Observatoire de la vie étudiante (OVE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)Chiffrer les conditions de vie étudiantes. Des parcours académiques aux contraintes du quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2025, Études et recherche, 978-2-11-174231-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Les effets de la crise sanitaire sur les conditions d’étude et de réussite des étudiants de licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.87-98, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ldf.belgh.2023.01.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘It’s really important to be able to grow’: Social ambitions and political disappointments in a working-class household – Vanessa Le Coz and Samuel Bidaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Thomas Amossé; Lise Bernard; Marie Cartier; Marie-Hélène Lechien; Olivier Schwartz; Yasmine Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ROUTLEDGE, 2022, 9781032360577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03955129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les dessous de la carte scolaire (1/2) - Une forte ségrégation sociale entre collèges publics et privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Madoré; Jean Rivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de la métropole nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Espaces et Sociétés, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première vague a-t-elle épuisé les soignant.es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Perdoncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Renvoisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mariot, P. Mercklé et A. Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge. Enquête sur le confinement du printemps 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37747-243-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;continuité pédagogique&amp;quot; a-t-elle fonctionné ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mariot, P. Mercklé et A. Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge. Enquête sur le confinement du printemps 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37747-243-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les dessous de la carte scolaire (2/2). Une forte ségrégation sociale entre collèges publics et privés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Madoré; Jean Rivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de la métropole nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Espaces et Sociétés, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘‘C’est vachement important de pouvoir évoluer’’. Ambitions sociales et déceptions politiques en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Thomas Amossé; Lise Bernard; Marie Cartier; Marie-Hélène Lechien; Olivier Schwartz; Yasmine Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être comme tout le monde. Employées et ouvriers dans la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons d'Agir, 2020, 9791097084066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles populaires ne s’intéressent pas à la scolarité de leurs enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Séverine Misset; Tristan Poullaouec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France d’en bas ? Idées reçues sur les classes populaires, Le Cavalier Bleu, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu, 2019, 9791031803739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes sont la revanche de la France d’en bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Séverine Misset; Tristan Poullaouec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France d’en bas ? Idées reçues sur les classes populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu, 2019, 9791031803739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">家族支援のパラドックス</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">フランスの社会階層と進路選択 学校制度からの排除と自己選抜のメカニズム</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisoshobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-4-326-60302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois voies du lycée : levier ou obstacle à la démocratisation scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Terrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axel Trani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blanquer : un libéralisme autoritaire contre l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie des disparités spatiales de scolarisation : perspective historique et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ined. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment se fabriquent des offres scolaires inégales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 241, , 2018, Documents de travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École et divisions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Terrail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retour des classes sociales : inégalités, dominations, conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, 2015, 978-2-84303-254-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de sélection des normaliens par le concours d'entrée à l’ENS Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Auzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Lisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ENS Cachan. Le siècle d'une grande école pour les sciences, les techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, 9782753528628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le haut du panier de la France d'en bas. Le sentiment d'appartenir à une classe sociale chez les professions intermédiaires &amp;quot;, in Bouffartigue P. Gadea C., Pochic S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres, classes moyennes : vers l'éclatement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 347p, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00635380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les étudiants d'origine populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes étudiants. Enquête Conditions de vie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-11-008682-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inflation des diplômes. Critique d'une métaphore monétaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société des diplômes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-84303-214-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France &amp;quot;d'en bas&amp;quot; qu'on regarde &amp;quot;d'en haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d’appartenances. L’enquête Histoire de vie sur la construction des identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ined éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-7332-8001-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Haut », « Milieu », « Bas ». Le sentiment d'appartenir à une classe sociale en 2003, in Guérin-Pace F., Samuel O. & Ville I. (coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diversité des appartenances. L'enquête Histoire de vie sur la construction des identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ined, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diplôme, arme des faibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ould-Ferhat. L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Terrail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école en France. Crise, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp. 141-155, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et permanence de l'inégalité des chances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrail. J-P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Terrail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école en France. Crise, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 91-105, 2005, 2843031176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l’école (néo)conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Noé Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68752729"/>
+    <w:nsid w:val="0C58E875"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-poullaouec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8871-198X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110456246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/luniversite-qui-vient/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Becker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deauvieau. J" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Reichstadt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrail. J-P" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/le-diplome-arme-des-faibles--9782843031922?lang=fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/08723419/soc52a1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.3978" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.127.0177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Johsua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425692.2021.1915116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03372728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pinto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tr&#233;meau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0097" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.114.0123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.499s.1941" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Filhon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deauvieau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pelage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15691330-12341388" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.044.0373" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lem&#234;tre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1243" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.072.0027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2004.7272" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Verdalle. Laure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auzi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chevalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Lisi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tual-Micheli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225873v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.belgh.2023.01.0087" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913557v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166646v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669640v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.keisoshobo.co.jp/book/b341359.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Terrail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132457v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132460v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ould-Ferhat. L" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479416v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc No&#233; Le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-poullaouec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8871-198X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110456246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/luniversite-qui-vient/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Becker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deauvieau. J" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Reichstadt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrail. J-P" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/le-diplome-arme-des-faibles--9782843031922?lang=fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/08723419/soc52a1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.3978" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.127.0177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Johsua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425692.2021.1915116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03372728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pinto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tr&#233;meau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0097" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.114.0123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.499s.1941" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Filhon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deauvieau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pelage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15691330-12341388" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.044.0373" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lem&#234;tre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1243" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.072.0027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2004.7272" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Verdalle. Laure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auzi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chevalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Lisi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tual-Micheli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.belgh.2023.01.0087" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913557v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166646v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.keisoshobo.co.jp/book/b341359.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Terrail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ould-Ferhat. L" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479416v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc No&#233; Le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>