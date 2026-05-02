--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tristan Poullaouec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sociologie, Université de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tristan-poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8871-198X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110456246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université qui vient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Raisons d'Agir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Raisons d'agir, 9791097084172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'en bas ? Idées reçues sur les classes populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 198 p., 2019, Idées reçues, 979-10-318-0373-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrail. J-P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'enjeu scolaire, Jean-Pierre Terrail, 9782843032233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diplôme, arme des faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'enjeu scolaire, Jean-Pierre Terrail, 9782843031922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A universidade que se aproxima. Um novo regime de seleção escolar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia : Revista da Faculdade de Letras da Universidade do Porto </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/08723419/soc52a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05290428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamais la France et son système scolaire n’ont autant diplômé et pourtant jamais les savoirs n’ont été aussi inégalement transmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 volume 2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.3978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratés de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (127), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.127.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle destinée pour les enfants des classes populaires? L’enjeu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La politique des classes populaires, 3, pp. 53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03530137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Donner les moyens de l’émancipation par les savoirs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Johsua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 107 (3), pp.158-171. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.107.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unquiet mobilization. Working-class families and school in French contemporary society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sociology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (4), pp.537-554. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425692.2021.1915116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants et leurs parents face à l’exercice d’activités rémunérées en cours d’études : quatre portraits de familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Trémeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.97-118. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.192.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regrets d'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°114 (2), pp.123. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.114.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50% to the bachelor’s degree... but how? Young people from working class families at university in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Brinbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 499, pp.79-105. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2018.499s.1941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European classification project : an assessment of national variations in the perception of social space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Deauvieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15691330-12341388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École : les trois chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (4), p. 33-38. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.034.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de nomenclature socioprofessionnelle européenne : une construction savante face aux variations nationales de représentation du monde social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 373-393. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.044.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix du destin et destin du choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp. 81-84. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.3065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits neufs de l’auto-exclusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur la seconde explosion scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Revue française de pédagogie, 167, pp. 5-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.1243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lycée : de l'école des notables à l'école pour tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le système éducatif et ses enjeux, 344, p. 48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le haut du panier de la France d'en bas » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp. 27-56. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.072.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diplôme, l'arme des plus faibles et &amp;quot;Former n'est pas employer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles ouvrières face au devenir de leurs enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2004.7272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes ouvriers et la « formation tout au long de la vie » : promotion ou insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp. 53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why students break up with universities. The case of working class kids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International week of education and training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences du Covid-19 sur les pratiques d’études et la réussite académique des étudiants dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03782216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regrets d'école. Le report des aspirations scolaires dans les familles populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie critique des crises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen; Collectif Illusio, Jun 2018, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a converging socio-professional hierarchy in Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Verdalle. Laure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professions and Social Inequalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA RN 19 Sociology of professions, May 2012, Helsinki, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de sélection des normaliens de l’ENS Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Auzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Lisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du technique au prisme de l’ENS Cachan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Cachan, Oct 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception du projet de nomenclature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catégorisations de l’espace social en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRINTEMPS; CENS, Mar 2011, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues concerning the harmonization of socioprofessionnal classifications in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tual-Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations of Contemporary Capitalism: Actors, Institutions, Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SASE, Jun 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiant·es, leurs études et leur mobilisation studieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belghith Feres; Bugeja-Bloch Fanny; Couto Marie-Paule; Observatoire de la vie étudiante (OVE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)Chiffrer les conditions de vie étudiantes. Des parcours académiques aux contraintes du quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2025, Études et recherche, 978-2-11-174231-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Les effets de la crise sanitaire sur les conditions d’étude et de réussite des étudiants de licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.87-98, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ldf.belgh.2023.01.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘It’s really important to be able to grow’: Social ambitions and political disappointments in a working-class household – Vanessa Le Coz and Samuel Bidaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Thomas Amossé; Lise Bernard; Marie Cartier; Marie-Hélène Lechien; Olivier Schwartz; Yasmine Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ROUTLEDGE, 2022, 9781032360577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03955129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les dessous de la carte scolaire (1/2) - Une forte ségrégation sociale entre collèges publics et privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Madoré; Jean Rivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de la métropole nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Espaces et Sociétés, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première vague a-t-elle épuisé les soignant.es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Perdoncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Renvoisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mariot, P. Mercklé et A. Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge. Enquête sur le confinement du printemps 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37747-243-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;continuité pédagogique&amp;quot; a-t-elle fonctionné ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mariot, P. Mercklé et A. Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge. Enquête sur le confinement du printemps 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37747-243-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les dessous de la carte scolaire (2/2). Une forte ségrégation sociale entre collèges publics et privés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Madoré; Jean Rivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de la métropole nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Espaces et Sociétés, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘‘C’est vachement important de pouvoir évoluer’’. Ambitions sociales et déceptions politiques en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Thomas Amossé; Lise Bernard; Marie Cartier; Marie-Hélène Lechien; Olivier Schwartz; Yasmine Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être comme tout le monde. Employées et ouvriers dans la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons d'Agir, 2020, 9791097084066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles populaires ne s’intéressent pas à la scolarité de leurs enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Séverine Misset; Tristan Poullaouec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France d’en bas ? Idées reçues sur les classes populaires, Le Cavalier Bleu, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu, 2019, 9791031803739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes sont la revanche de la France d’en bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Séverine Misset; Tristan Poullaouec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France d’en bas ? Idées reçues sur les classes populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu, 2019, 9791031803739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">家族支援のパラドックス</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">フランスの社会階層と進路選択 学校制度からの排除と自己選抜のメカニズム</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisoshobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-4-326-60302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois voies du lycée : levier ou obstacle à la démocratisation scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Terrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axel Trani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blanquer : un libéralisme autoritaire contre l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie des disparités spatiales de scolarisation : perspective historique et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ined. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment se fabriquent des offres scolaires inégales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 241, , 2018, Documents de travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École et divisions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Terrail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retour des classes sociales : inégalités, dominations, conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, 2015, 978-2-84303-254-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de sélection des normaliens par le concours d'entrée à l’ENS Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Auzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Lisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ENS Cachan. Le siècle d'une grande école pour les sciences, les techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, 9782753528628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le haut du panier de la France d'en bas. Le sentiment d'appartenir à une classe sociale chez les professions intermédiaires &amp;quot;, in Bouffartigue P. Gadea C., Pochic S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres, classes moyennes : vers l'éclatement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 347p, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00635380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les étudiants d'origine populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes étudiants. Enquête Conditions de vie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-11-008682-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inflation des diplômes. Critique d'une métaphore monétaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société des diplômes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-84303-214-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France &amp;quot;d'en bas&amp;quot; qu'on regarde &amp;quot;d'en haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d’appartenances. L’enquête Histoire de vie sur la construction des identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ined éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-7332-8001-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Haut », « Milieu », « Bas ». Le sentiment d'appartenir à une classe sociale en 2003, in Guérin-Pace F., Samuel O. & Ville I. (coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diversité des appartenances. L'enquête Histoire de vie sur la construction des identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ined, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diplôme, arme des faibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ould-Ferhat. L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Terrail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école en France. Crise, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp. 141-155, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et permanence de l'inégalité des chances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrail. J-P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Terrail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école en France. Crise, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 91-105, 2005, 2843031176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l’école (néo)conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Noé Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tristan Poullaouec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sociologie, Université de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tristan-poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8871-198X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110456246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université qui vient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Raisons d'Agir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Raisons d'agir, 9791097084172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'en bas ? Idées reçues sur les classes populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 198 p., 2019, Idées reçues, 979-10-318-0373-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrail. J-P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'enjeu scolaire, Jean-Pierre Terrail, 9782843032233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diplôme, arme des faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'enjeu scolaire, Jean-Pierre Terrail, 9782843031922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A universidade que se aproxima. Um novo regime de seleção escolar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia : Revista da Faculdade de Letras da Universidade do Porto </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/08723419/soc52a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05290428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratés de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (127), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.127.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamais la France et son système scolaire n’ont autant diplômé et pourtant jamais les savoirs n’ont été aussi inégalement transmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 volume 2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.3978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle destinée pour les enfants des classes populaires? L’enjeu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La politique des classes populaires, 3, pp. 53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03530137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Donner les moyens de l’émancipation par les savoirs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Johsua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 107 (3), pp.158-171. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.107.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unquiet mobilization. Working-class families and school in French contemporary society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sociology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (4), pp.537-554. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425692.2021.1915116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants et leurs parents face à l’exercice d’activités rémunérées en cours d’études : quatre portraits de familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Trémeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.97-118. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.192.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regrets d'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°114 (2), pp.123. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.114.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50% to the bachelor’s degree... but how? Young people from working class families at university in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Brinbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 499, pp.79-105. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2018.499s.1941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European classification project : an assessment of national variations in the perception of social space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Deauvieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15691330-12341388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École : les trois chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (4), p. 33-38. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.034.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de nomenclature socioprofessionnelle européenne : une construction savante face aux variations nationales de représentation du monde social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 373-393. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.044.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix du destin et destin du choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp. 81-84. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.3065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits neufs de l’auto-exclusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur la seconde explosion scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Revue française de pédagogie, 167, pp. 5-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.1243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lycée : de l'école des notables à l'école pour tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le système éducatif et ses enjeux, 344, p. 48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le haut du panier de la France d'en bas » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp. 27-56. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.072.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diplôme, l'arme des plus faibles et &amp;quot;Former n'est pas employer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles ouvrières face au devenir de leurs enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2004.7272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes ouvriers et la « formation tout au long de la vie » : promotion ou insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp. 53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why students break up with universities. The case of working class kids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International week of education and training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences du Covid-19 sur les pratiques d’études et la réussite académique des étudiants dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03782216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regrets d'école. Le report des aspirations scolaires dans les familles populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie critique des crises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen; Collectif Illusio, Jun 2018, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de sélection des normaliens de l’ENS Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Auzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Lisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du technique au prisme de l’ENS Cachan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Cachan, Oct 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a converging socio-professional hierarchy in Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Verdalle. Laure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professions and Social Inequalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA RN 19 Sociology of professions, May 2012, Helsinki, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception du projet de nomenclature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catégorisations de l’espace social en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRINTEMPS; CENS, Mar 2011, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues concerning the harmonization of socioprofessionnal classifications in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tual-Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations of Contemporary Capitalism: Actors, Institutions, Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SASE, Jun 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiant·es, leurs études et leur mobilisation studieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belghith Feres; Bugeja-Bloch Fanny; Couto Marie-Paule; Observatoire de la vie étudiante (OVE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)Chiffrer les conditions de vie étudiantes. Des parcours académiques aux contraintes du quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2025, Études et recherche, 978-2-11-174231-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Les effets de la crise sanitaire sur les conditions d’étude et de réussite des étudiants de licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.87-98, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ldf.belgh.2023.01.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘It’s really important to be able to grow’: Social ambitions and political disappointments in a working-class household – Vanessa Le Coz and Samuel Bidaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Thomas Amossé; Lise Bernard; Marie Cartier; Marie-Hélène Lechien; Olivier Schwartz; Yasmine Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ROUTLEDGE, 2022, 9781032360577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03955129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les dessous de la carte scolaire (1/2) - Une forte ségrégation sociale entre collèges publics et privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Madoré; Jean Rivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de la métropole nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Espaces et Sociétés, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première vague a-t-elle épuisé les soignant.es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Perdoncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Renvoisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mariot, P. Mercklé et A. Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge. Enquête sur le confinement du printemps 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37747-243-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;continuité pédagogique&amp;quot; a-t-elle fonctionné ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mariot, P. Mercklé et A. Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge. Enquête sur le confinement du printemps 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37747-243-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les dessous de la carte scolaire (2/2). Une forte ségrégation sociale entre collèges publics et privés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Madoré; Jean Rivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de la métropole nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Espaces et Sociétés, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘‘C’est vachement important de pouvoir évoluer’’. Ambitions sociales et déceptions politiques en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Thomas Amossé; Lise Bernard; Marie Cartier; Marie-Hélène Lechien; Olivier Schwartz; Yasmine Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être comme tout le monde. Employées et ouvriers dans la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons d'Agir, 2020, 9791097084066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles populaires ne s’intéressent pas à la scolarité de leurs enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Séverine Misset; Tristan Poullaouec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France d’en bas ? Idées reçues sur les classes populaires, Le Cavalier Bleu, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu, 2019, 9791031803739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes sont la revanche de la France d’en bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Séverine Misset; Tristan Poullaouec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France d’en bas ? Idées reçues sur les classes populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu, 2019, 9791031803739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">家族支援のパラドックス</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">フランスの社会階層と進路選択 学校制度からの排除と自己選抜のメカニズム</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisoshobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-4-326-60302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie des disparités spatiales de scolarisation : perspective historique et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ined. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment se fabriquent des offres scolaires inégales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 241, , 2018, Documents de travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois voies du lycée : levier ou obstacle à la démocratisation scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Terrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axel Trani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blanquer : un libéralisme autoritaire contre l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École et divisions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Terrail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retour des classes sociales : inégalités, dominations, conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, 2015, 978-2-84303-254-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de sélection des normaliens par le concours d'entrée à l’ENS Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Auzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Lisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ENS Cachan. Le siècle d'une grande école pour les sciences, les techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, 9782753528628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le haut du panier de la France d'en bas. Le sentiment d'appartenir à une classe sociale chez les professions intermédiaires &amp;quot;, in Bouffartigue P. Gadea C., Pochic S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres, classes moyennes : vers l'éclatement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 347p, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00635380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les étudiants d'origine populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes étudiants. Enquête Conditions de vie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-11-008682-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inflation des diplômes. Critique d'une métaphore monétaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société des diplômes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-84303-214-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France &amp;quot;d'en bas&amp;quot; qu'on regarde &amp;quot;d'en haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d’appartenances. L’enquête Histoire de vie sur la construction des identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ined éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-7332-8001-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Haut », « Milieu », « Bas ». Le sentiment d'appartenir à une classe sociale en 2003, in Guérin-Pace F., Samuel O. & Ville I. (coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diversité des appartenances. L'enquête Histoire de vie sur la construction des identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ined, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diplôme, arme des faibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ould-Ferhat. L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Terrail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école en France. Crise, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp. 141-155, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et permanence de l'inégalité des chances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrail. J-P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Terrail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école en France. Crise, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 91-105, 2005, 2843031176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l’école (néo)conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Noé Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C58E875"/>
+    <w:nsid w:val="B0C7615D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-poullaouec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8871-198X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110456246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/luniversite-qui-vient/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Becker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deauvieau. J" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Reichstadt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrail. J-P" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/le-diplome-arme-des-faibles--9782843031922?lang=fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/08723419/soc52a1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.3978" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.127.0177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Johsua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425692.2021.1915116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03372728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pinto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tr&#233;meau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0097" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.114.0123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.499s.1941" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Filhon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deauvieau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pelage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15691330-12341388" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.044.0373" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lem&#234;tre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1243" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.072.0027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2004.7272" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Verdalle. Laure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auzi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chevalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Lisi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tual-Micheli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.belgh.2023.01.0087" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913557v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166646v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.keisoshobo.co.jp/book/b341359.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Terrail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ould-Ferhat. L" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479416v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc No&#233; Le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-poullaouec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8871-198X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110456246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/luniversite-qui-vient/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Becker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deauvieau. J" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Reichstadt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrail. J-P" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/le-diplome-arme-des-faibles--9782843031922?lang=fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/08723419/soc52a1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.127.0177" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.3978" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Johsua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425692.2021.1915116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03372728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pinto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tr&#233;meau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0097" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.114.0123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.499s.1941" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Filhon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deauvieau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pelage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15691330-12341388" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.044.0373" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lem&#234;tre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1243" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.072.0027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2004.7272" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auzi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chevalier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Lisi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Verdalle. Laure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tual-Micheli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.belgh.2023.01.0087" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913557v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166646v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.keisoshobo.co.jp/book/b341359.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879291v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Terrail" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ould-Ferhat. L" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479416v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc No&#233; Le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>