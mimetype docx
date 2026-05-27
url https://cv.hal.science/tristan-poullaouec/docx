--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tristan Poullaouec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sociologie, Université de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tristan-poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8871-198X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110456246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université qui vient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Raisons d'Agir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Raisons d'agir, 9791097084172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'en bas ? Idées reçues sur les classes populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 198 p., 2019, Idées reçues, 979-10-318-0373-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrail. J-P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'enjeu scolaire, Jean-Pierre Terrail, 9782843032233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diplôme, arme des faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'enjeu scolaire, Jean-Pierre Terrail, 9782843031922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A universidade que se aproxima. Um novo regime de seleção escolar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia : Revista da Faculdade de Letras da Universidade do Porto </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/08723419/soc52a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05290428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratés de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (127), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.127.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamais la France et son système scolaire n’ont autant diplômé et pourtant jamais les savoirs n’ont été aussi inégalement transmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 volume 2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.3978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle destinée pour les enfants des classes populaires? L’enjeu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La politique des classes populaires, 3, pp. 53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03530137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Donner les moyens de l’émancipation par les savoirs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Johsua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 107 (3), pp.158-171. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.107.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unquiet mobilization. Working-class families and school in French contemporary society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sociology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (4), pp.537-554. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425692.2021.1915116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants et leurs parents face à l’exercice d’activités rémunérées en cours d’études : quatre portraits de familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Trémeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.97-118. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.192.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regrets d'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°114 (2), pp.123. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.114.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50% to the bachelor’s degree... but how? Young people from working class families at university in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Brinbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 499, pp.79-105. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2018.499s.1941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European classification project : an assessment of national variations in the perception of social space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Deauvieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15691330-12341388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École : les trois chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (4), p. 33-38. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.034.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de nomenclature socioprofessionnelle européenne : une construction savante face aux variations nationales de représentation du monde social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 373-393. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.044.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix du destin et destin du choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp. 81-84. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.3065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits neufs de l’auto-exclusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur la seconde explosion scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Revue française de pédagogie, 167, pp. 5-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.1243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lycée : de l'école des notables à l'école pour tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le système éducatif et ses enjeux, 344, p. 48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le haut du panier de la France d'en bas » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp. 27-56. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.072.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diplôme, l'arme des plus faibles et &amp;quot;Former n'est pas employer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles ouvrières face au devenir de leurs enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2004.7272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes ouvriers et la « formation tout au long de la vie » : promotion ou insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp. 53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why students break up with universities. The case of working class kids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International week of education and training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences du Covid-19 sur les pratiques d’études et la réussite académique des étudiants dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03782216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regrets d'école. Le report des aspirations scolaires dans les familles populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie critique des crises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen; Collectif Illusio, Jun 2018, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de sélection des normaliens de l’ENS Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Auzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Lisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du technique au prisme de l’ENS Cachan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Cachan, Oct 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a converging socio-professional hierarchy in Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Verdalle. Laure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professions and Social Inequalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA RN 19 Sociology of professions, May 2012, Helsinki, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception du projet de nomenclature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catégorisations de l’espace social en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRINTEMPS; CENS, Mar 2011, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues concerning the harmonization of socioprofessionnal classifications in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tual-Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations of Contemporary Capitalism: Actors, Institutions, Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SASE, Jun 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiant·es, leurs études et leur mobilisation studieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belghith Feres; Bugeja-Bloch Fanny; Couto Marie-Paule; Observatoire de la vie étudiante (OVE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)Chiffrer les conditions de vie étudiantes. Des parcours académiques aux contraintes du quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2025, Études et recherche, 978-2-11-174231-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Les effets de la crise sanitaire sur les conditions d’étude et de réussite des étudiants de licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.87-98, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ldf.belgh.2023.01.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘It’s really important to be able to grow’: Social ambitions and political disappointments in a working-class household – Vanessa Le Coz and Samuel Bidaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Thomas Amossé; Lise Bernard; Marie Cartier; Marie-Hélène Lechien; Olivier Schwartz; Yasmine Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ROUTLEDGE, 2022, 9781032360577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03955129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les dessous de la carte scolaire (1/2) - Une forte ségrégation sociale entre collèges publics et privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Madoré; Jean Rivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de la métropole nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Espaces et Sociétés, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première vague a-t-elle épuisé les soignant.es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Perdoncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Renvoisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mariot, P. Mercklé et A. Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge. Enquête sur le confinement du printemps 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37747-243-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;continuité pédagogique&amp;quot; a-t-elle fonctionné ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mariot, P. Mercklé et A. Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge. Enquête sur le confinement du printemps 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37747-243-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les dessous de la carte scolaire (2/2). Une forte ségrégation sociale entre collèges publics et privés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Madoré; Jean Rivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de la métropole nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Espaces et Sociétés, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘‘C’est vachement important de pouvoir évoluer’’. Ambitions sociales et déceptions politiques en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Thomas Amossé; Lise Bernard; Marie Cartier; Marie-Hélène Lechien; Olivier Schwartz; Yasmine Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être comme tout le monde. Employées et ouvriers dans la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons d'Agir, 2020, 9791097084066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles populaires ne s’intéressent pas à la scolarité de leurs enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Séverine Misset; Tristan Poullaouec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France d’en bas ? Idées reçues sur les classes populaires, Le Cavalier Bleu, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu, 2019, 9791031803739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes sont la revanche de la France d’en bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Séverine Misset; Tristan Poullaouec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France d’en bas ? Idées reçues sur les classes populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu, 2019, 9791031803739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">家族支援のパラドックス</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">フランスの社会階層と進路選択 学校制度からの排除と自己選抜のメカニズム</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisoshobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-4-326-60302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie des disparités spatiales de scolarisation : perspective historique et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ined. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment se fabriquent des offres scolaires inégales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 241, , 2018, Documents de travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois voies du lycée : levier ou obstacle à la démocratisation scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Terrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axel Trani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blanquer : un libéralisme autoritaire contre l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École et divisions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Terrail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retour des classes sociales : inégalités, dominations, conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, 2015, 978-2-84303-254-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de sélection des normaliens par le concours d'entrée à l’ENS Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Auzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Lisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ENS Cachan. Le siècle d'une grande école pour les sciences, les techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, 9782753528628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le haut du panier de la France d'en bas. Le sentiment d'appartenir à une classe sociale chez les professions intermédiaires &amp;quot;, in Bouffartigue P. Gadea C., Pochic S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres, classes moyennes : vers l'éclatement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 347p, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00635380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les étudiants d'origine populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes étudiants. Enquête Conditions de vie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-11-008682-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inflation des diplômes. Critique d'une métaphore monétaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société des diplômes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-84303-214-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France &amp;quot;d'en bas&amp;quot; qu'on regarde &amp;quot;d'en haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d’appartenances. L’enquête Histoire de vie sur la construction des identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ined éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-7332-8001-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Haut », « Milieu », « Bas ». Le sentiment d'appartenir à une classe sociale en 2003, in Guérin-Pace F., Samuel O. & Ville I. (coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diversité des appartenances. L'enquête Histoire de vie sur la construction des identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ined, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diplôme, arme des faibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ould-Ferhat. L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Terrail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école en France. Crise, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp. 141-155, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et permanence de l'inégalité des chances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrail. J-P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Terrail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école en France. Crise, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 91-105, 2005, 2843031176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l’école (néo)conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Noé Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tristan Poullaouec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sociologie, Université de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tristan-poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8871-198X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110456246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université qui vient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Raisons d'Agir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Raisons d'agir, 9791097084172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'en bas ? Idées reçues sur les classes populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 198 p., 2019, Idées reçues, 979-10-318-0373-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrail. J-P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'enjeu scolaire, Jean-Pierre Terrail, 9782843032233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diplôme, arme des faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'enjeu scolaire, Jean-Pierre Terrail, 9782843031922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A universidade que se aproxima. Um novo regime de seleção escolar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia : Revista da Faculdade de Letras da Universidade do Porto </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/08723419/soc52a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05290428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamais la France et son système scolaire n’ont autant diplômé et pourtant jamais les savoirs n’ont été aussi inégalement transmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 volume 2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.3978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratés de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (127), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.127.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle destinée pour les enfants des classes populaires? L’enjeu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La politique des classes populaires, 3, pp. 53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03530137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Donner les moyens de l’émancipation par les savoirs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Johsua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 107 (3), pp.158-171. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.107.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unquiet mobilization. Working-class families and school in French contemporary society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sociology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (4), pp.537-554. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425692.2021.1915116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants et leurs parents face à l’exercice d’activités rémunérées en cours d’études : quatre portraits de familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Trémeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.97-118. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.192.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regrets d'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°114 (2), pp.123. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.114.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50% to the bachelor’s degree... but how? Young people from working class families at university in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Brinbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 499, pp.79-105. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2018.499s.1941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European classification project : an assessment of national variations in the perception of social space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Deauvieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15691330-12341388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École : les trois chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (4), p. 33-38. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.034.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de nomenclature socioprofessionnelle européenne : une construction savante face aux variations nationales de représentation du monde social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 373-393. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.044.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix du destin et destin du choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp. 81-84. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.3065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits neufs de l’auto-exclusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur la seconde explosion scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Revue française de pédagogie, 167, pp. 5-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.1243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lycée : de l'école des notables à l'école pour tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le système éducatif et ses enjeux, 344, p. 48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le haut du panier de la France d'en bas » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp. 27-56. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.072.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diplôme, l'arme des plus faibles et &amp;quot;Former n'est pas employer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles ouvrières face au devenir de leurs enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2004.7272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes ouvriers et la « formation tout au long de la vie » : promotion ou insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp. 53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why students break up with universities. The case of working class kids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International week of education and training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences du Covid-19 sur les pratiques d’études et la réussite académique des étudiants dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03782216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regrets d'école. Le report des aspirations scolaires dans les familles populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie critique des crises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen; Collectif Illusio, Jun 2018, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a converging socio-professional hierarchy in Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Verdalle. Laure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professions and Social Inequalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA RN 19 Sociology of professions, May 2012, Helsinki, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de sélection des normaliens de l’ENS Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Auzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Lisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du technique au prisme de l’ENS Cachan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Cachan, Oct 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception du projet de nomenclature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catégorisations de l’espace social en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRINTEMPS; CENS, Mar 2011, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues concerning the harmonization of socioprofessionnal classifications in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deauvieau. J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Filhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tual-Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations of Contemporary Capitalism: Actors, Institutions, Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SASE, Jun 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiant·es, leurs études et leur mobilisation studieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belghith Feres; Bugeja-Bloch Fanny; Couto Marie-Paule; Observatoire de la vie étudiante (OVE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)Chiffrer les conditions de vie étudiantes. Des parcours académiques aux contraintes du quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2025, Études et recherche, 978-2-11-174231-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Les effets de la crise sanitaire sur les conditions d’étude et de réussite des étudiants de licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.87-98, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ldf.belgh.2023.01.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘It’s really important to be able to grow’: Social ambitions and political disappointments in a working-class household – Vanessa Le Coz and Samuel Bidaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Thomas Amossé; Lise Bernard; Marie Cartier; Marie-Hélène Lechien; Olivier Schwartz; Yasmine Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ROUTLEDGE, 2022, 9781032360577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03955129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première vague a-t-elle épuisé les soignant.es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Perdoncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Renvoisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mariot, P. Mercklé et A. Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge. Enquête sur le confinement du printemps 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37747-243-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;continuité pédagogique&amp;quot; a-t-elle fonctionné ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mariot, P. Mercklé et A. Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge. Enquête sur le confinement du printemps 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37747-243-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les dessous de la carte scolaire (1/2) - Une forte ségrégation sociale entre collèges publics et privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Madoré; Jean Rivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de la métropole nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Espaces et Sociétés, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les dessous de la carte scolaire (2/2). Une forte ségrégation sociale entre collèges publics et privés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Madoré; Jean Rivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de la métropole nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Espaces et Sociétés, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘‘C’est vachement important de pouvoir évoluer’’. Ambitions sociales et déceptions politiques en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Thomas Amossé; Lise Bernard; Marie Cartier; Marie-Hélène Lechien; Olivier Schwartz; Yasmine Siblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être comme tout le monde. Employées et ouvriers dans la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons d'Agir, 2020, 9791097084066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles populaires ne s’intéressent pas à la scolarité de leurs enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Séverine Misset; Tristan Poullaouec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France d’en bas ? Idées reçues sur les classes populaires, Le Cavalier Bleu, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu, 2019, 9791031803739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes sont la revanche de la France d’en bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Masclet; Séverine Misset; Tristan Poullaouec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France d’en bas ? Idées reçues sur les classes populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu, 2019, 9791031803739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois voies du lycée : levier ou obstacle à la démocratisation scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Terrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axel Trani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blanquer : un libéralisme autoritaire contre l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">家族支援のパラドックス</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">フランスの社会階層と進路選択 学校制度からの排除と自己選抜のメカニズム</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisoshobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-4-326-60302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie des disparités spatiales de scolarisation : perspective historique et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ined. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment se fabriquent des offres scolaires inégales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 241, , 2018, Documents de travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École et divisions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Terrail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retour des classes sociales : inégalités, dominations, conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, 2015, 978-2-84303-254-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de sélection des normaliens par le concours d'entrée à l’ENS Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Auzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Lisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ENS Cachan. Le siècle d'une grande école pour les sciences, les techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, 9782753528628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le haut du panier de la France d'en bas. Le sentiment d'appartenir à une classe sociale chez les professions intermédiaires &amp;quot;, in Bouffartigue P. Gadea C., Pochic S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres, classes moyennes : vers l'éclatement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 347p, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00635380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les étudiants d'origine populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes étudiants. Enquête Conditions de vie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-11-008682-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inflation des diplômes. Critique d'une métaphore monétaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société des diplômes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-84303-214-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France &amp;quot;d'en bas&amp;quot; qu'on regarde &amp;quot;d'en haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d’appartenances. L’enquête Histoire de vie sur la construction des identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ined éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-7332-8001-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Haut », « Milieu », « Bas ». Le sentiment d'appartenir à une classe sociale en 2003, in Guérin-Pace F., Samuel O. & Ville I. (coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diversité des appartenances. L'enquête Histoire de vie sur la construction des identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ined, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diplôme, arme des faibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ould-Ferhat. L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Terrail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école en France. Crise, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp. 141-155, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et permanence de l'inégalité des chances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrail. J-P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Terrail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école en France. Crise, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 91-105, 2005, 2843031176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l’école (néo)conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Noé Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0C7615D"/>
+    <w:nsid w:val="25093537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-poullaouec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8871-198X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110456246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/luniversite-qui-vient/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Becker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deauvieau. J" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Reichstadt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrail. J-P" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/le-diplome-arme-des-faibles--9782843031922?lang=fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/08723419/soc52a1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.127.0177" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.3978" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Johsua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425692.2021.1915116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03372728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pinto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tr&#233;meau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0097" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.114.0123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.499s.1941" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Filhon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deauvieau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pelage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15691330-12341388" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.044.0373" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lem&#234;tre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1243" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.072.0027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2004.7272" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auzi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chevalier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Lisi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Verdalle. Laure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tual-Micheli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.belgh.2023.01.0087" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913557v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166646v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.keisoshobo.co.jp/book/b341359.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879291v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Terrail" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ould-Ferhat. L" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479416v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc No&#233; Le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-poullaouec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8871-198X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110456246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/luniversite-qui-vient/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Becker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deauvieau. J" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Reichstadt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrail. J-P" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/le-diplome-arme-des-faibles--9782843031922?lang=fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/08723419/soc52a1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.3978" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.127.0177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Johsua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425692.2021.1915116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03372728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pinto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tr&#233;meau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0097" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.114.0123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.499s.1941" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Filhon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deauvieau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pelage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15691330-12341388" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.044.0373" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lem&#234;tre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1243" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.072.0027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2004.7272" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Verdalle. Laure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auzi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chevalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Lisi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tual-Micheli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.belgh.2023.01.0087" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913557v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Terrail" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879302v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.keisoshobo.co.jp/book/b341359.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ould-Ferhat. L" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479416v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc No&#233; Le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>