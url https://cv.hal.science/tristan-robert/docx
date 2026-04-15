--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -506,590 +506,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the two-dimensional hyperbolic stochastic sine-Gordon equation</w:t>
+                <w:t xml:space="preserve">A remark on triviality for the two-dimensional stochastic nonlinear wave equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadahiro Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoru Okamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuzhao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40072-020-00165-8⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130 (9), pp.5838-5864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2020.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434797v1</w:t>
+                <w:t xml:space="preserve">hal-02434795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A remark on triviality for the two-dimensional stochastic nonlinear wave equation</w:t>
+                <w:t xml:space="preserve">On the two-dimensional hyperbolic stochastic sine-Gordon equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadahiro Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sosoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 130 (9), pp.5838-5864. </w:t>
+              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2020.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40072-020-00165-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434795v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cauchy problem for the periodic fifth-order KP-I equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the periodic Zakharov-Kuznetsov equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Panthee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tzvetkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differential and integral equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (6), pp.3521-3533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2019145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761459v1</w:t>
+                <w:t xml:space="preserve">hal-02434789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the periodic Zakharov-Kuznetsov equation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Cauchy problem for the periodic fifth-order KP-I equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tzvetkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Differential and integral equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.679-704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2019145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02434789v1</w:t>
+                <w:t xml:space="preserve">hal-01761459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remark on the semilinear ill-posedness for a periodic higher order KP-I equation</w:t>
+                <w:t xml:space="preserve">Global well-posedness of partially periodic KP-I equation in the energy space and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 356 (8), pp.891 - 898. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2018.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788098v1</w:t>
+                <w:t xml:space="preserve">hal-01761457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global well-posedness of partially periodic KP-I equation in the energy space and application</w:t>
+                <w:t xml:space="preserve">Remark on the semilinear ill-posedness for a periodic higher order KP-I equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 356 (8), pp.891 - 898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2018.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761457v1</w:t>
+                <w:t xml:space="preserve">hal-01788098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1665,190 +1665,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Gibbs measure for a Schrodinger equation with exponential nonlinearity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic quantization of Liouville conformal field theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadahiro Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tzvetkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278975v1</w:t>
+                <w:t xml:space="preserve">hal-03177290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic quantization of Liouville conformal field theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invariant Gibbs measure for a Schrodinger equation with exponential nonlinearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177290v1</w:t>
+                <w:t xml:space="preserve">hal-03278975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic nonlinear wave dynamics on compact surfaces</w:t>
               </w:r>
@@ -1860,51 +1860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadahiro Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tzvetkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2115,51 +2115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2F1B7BC"/>
+    <w:nsid w:val="8EC28158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2346,51 +2346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1987-4536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/robert_t_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090717v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joackim Bernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;bert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.05236" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434800v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Oh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04125-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sosoe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2020.68" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-020-00165-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Okamoto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.05.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Linares" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Panthee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tzvetkov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2019145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.06.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2018.03.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Eulry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mouzard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihoon Seong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tolomeo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bailleul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eulry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177290v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02284377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CERG0968" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1987-4536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/robert_t_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090717v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joackim Bernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;bert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.05236" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434800v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Oh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04125-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sosoe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2020.68" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Okamoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.05.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-020-00165-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Linares" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Panthee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tzvetkov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2019145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2018.03.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.06.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Eulry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mouzard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihoon Seong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tolomeo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bailleul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eulry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02284377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CERG0968" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>