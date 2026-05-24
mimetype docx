--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -506,590 +506,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A remark on triviality for the two-dimensional stochastic nonlinear wave equation</w:t>
+                <w:t xml:space="preserve">On the two-dimensional hyperbolic stochastic sine-Gordon equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadahiro Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sosoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2020.05.010⟩</w:t>
+              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40072-020-00165-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434795v1</w:t>
+                <w:t xml:space="preserve">hal-02434797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the two-dimensional hyperbolic stochastic sine-Gordon equation</w:t>
+                <w:t xml:space="preserve">A remark on triviality for the two-dimensional stochastic nonlinear wave equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadahiro Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoru Okamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuzhao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130 (9), pp.5838-5864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40072-020-00165-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2020.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434797v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the periodic Zakharov-Kuznetsov equation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Cauchy problem for the periodic fifth-order KP-I equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tzvetkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Differential and integral equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.679-704</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434789v1</w:t>
+                <w:t xml:space="preserve">hal-01761459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cauchy problem for the periodic fifth-order KP-I equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the periodic Zakharov-Kuznetsov equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Panthee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tzvetkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differential and integral equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (6), pp.3521-3533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2019145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761459v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global well-posedness of partially periodic KP-I equation in the energy space and application</w:t>
+                <w:t xml:space="preserve">Remark on the semilinear ill-posedness for a periodic higher order KP-I equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 356 (8), pp.891 - 898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2018.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761457v1</w:t>
+                <w:t xml:space="preserve">hal-01788098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remark on the semilinear ill-posedness for a periodic higher order KP-I equation</w:t>
+                <w:t xml:space="preserve">Global well-posedness of partially periodic KP-I equation in the energy space and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 356 (8), pp.891 - 898. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2018.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788098v1</w:t>
+                <w:t xml:space="preserve">hal-01761457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1176,203 +1176,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson stochastic quantization equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mouzard</w:t>
+                <w:t xml:space="preserve">Infinite dimensional invariant tori for nonlinear Schrödinger equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joackim Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413765v1</w:t>
+                <w:t xml:space="preserve">hal-04844213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite dimensional invariant tori for nonlinear Schrödinger equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Grébert</w:t>
+                <w:t xml:space="preserve">Anderson stochastic quantization equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Eulry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mouzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844213v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularization by noise for some strongly non-resonant modulated dispersive PDEs</w:t>
               </w:r>
@@ -1665,190 +1665,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic quantization of Liouville conformal field theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invariant Gibbs measure for a Schrodinger equation with exponential nonlinearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177290v1</w:t>
+                <w:t xml:space="preserve">hal-03278975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Gibbs measure for a Schrodinger equation with exponential nonlinearity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic quantization of Liouville conformal field theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadahiro Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tzvetkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278975v1</w:t>
+                <w:t xml:space="preserve">hal-03177290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic nonlinear wave dynamics on compact surfaces</w:t>
               </w:r>
@@ -1860,51 +1860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadahiro Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tzvetkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2115,51 +2115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EC28158"/>
+    <w:nsid w:val="7613A7E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2346,51 +2346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1987-4536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/robert_t_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090717v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joackim Bernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;bert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.05236" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434800v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Oh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04125-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sosoe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2020.68" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Okamoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.05.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-020-00165-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Linares" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Panthee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tzvetkov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2019145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2018.03.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.06.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Eulry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mouzard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihoon Seong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tolomeo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bailleul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eulry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02284377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CERG0968" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1987-4536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/robert_t_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090717v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joackim Bernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;bert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.05236" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434800v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Oh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04125-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sosoe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2020.68" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-020-00165-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Okamoto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.05.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Linares" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Panthee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tzvetkov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2019145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.06.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2018.03.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413765v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Eulry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mouzard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihoon Seong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tolomeo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bailleul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eulry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177290v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02284377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CERG0968" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>