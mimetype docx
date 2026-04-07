--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -72,5094 +72,5328 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Interactions Within French Dairy-Cattle Systems Using R-Vines</w:t>
+                <w:t xml:space="preserve">Assessing trade-offs between milk production and greenhouse gas emissions on French dairy farms using vine-copula-based regressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Ouachene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michael Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claudia Czado</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (2), pp.363-384. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 554, pp.148009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13253-024-00658-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2026.148009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748421v1</w:t>
+                <w:t xml:space="preserve">hal-05562584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the INRA 2018 feeding system for ruminants by hybrid local and global approaches: Comparing the contribution of dietary input variables to multiple response prediction in dairy cattle</w:t>
+                <w:t xml:space="preserve">Dynamic sensitivity analysis of a mathematical model describing the effect of the macroalgae Asparagopsis taxiformis on rumen fermentation and methane production under in vitro continuous conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seoyoung Jeon</w:t>
+                <w:t xml:space="preserve">Paul Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nozière</w:t>
+                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108 (1), pp.527-537. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874121v1</w:t>
+                <w:t xml:space="preserve">hal-04628905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic sensitivity analysis of a mathematical model describing the effect of the macroalgae Asparagopsis taxiformis on rumen fermentation and methane production under in vitro continuous conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Interactions Within French Dairy-Cattle Systems Using R-Vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Ouachene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Czado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Blondiaux</w:t>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19189/001c.143644⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (2), pp.363-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13253-024-00658-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363255v1</w:t>
+                <w:t xml:space="preserve">hal-04748421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the precision of discrete kernel regression by Bayesian modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic sensitivity analysis of a mathematical model describing the effect of the macroalgae Asparagopsis taxiformis on rumen fermentation and methane production under in vitro continuous conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics: Case Studies, Data Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23737484.2025.2541241⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19189/001c.143644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208858v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing dependence between soil ecosystem services as a function of weather and soil: Application of vine copula modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis of the INRA 2018 feeding system for ruminants by hybrid local and global approaches: Comparing the contribution of dietary input variables to multiple response prediction in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seoyoung Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nozière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105920⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (1), pp.527-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326968v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the INRA 2018 feeding system for ruminants by a one-at-a-time approach: Effects of dietary input variables on predictions of multiple responses of dairy cattle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing the precision of discrete kernel regression by Bayesian modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nozière</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-24361⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics: Case Studies, Data Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23737484.2025.2541241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510660v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity rainfall following drought triggers extreme nutrient concentrations in a small agricultural catchment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing dependence between soil ecosystem services as a function of weather and soil: Application of vine copula modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Afassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2024.122108⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172, pp.105920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669650v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using conditional Kendall's tau estimation to assess interactions among variables in dairy-cattle systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naomi Ouachene</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of the INRA 2018 feeding system for ruminants by a one-at-a-time approach: Effects of dietary input variables on predictions of multiple responses of dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seoyoung Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (7), pp.4558-4577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-24361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669647v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a discrete symmetric optimal associated kernel for estimating count data distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-intensity rainfall following drought triggers extreme nutrient concentrations in a small agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Durrieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 208, 110078, 6 p. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 264, pp.122108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2024.110078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2024.122108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438076v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and global sensitivity analysis of a coupled heat and moisture transfers model: effect of the variability of cob material properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+                <w:t xml:space="preserve">Using conditional Kendall's tau estimation to assess interactions among variables in dairy-cattle systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Ouachene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poullain</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00231-023-03409-0⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, pp.104089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231642v1</w:t>
+                <w:t xml:space="preserve">hal-04669647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of extreme values of soil ecosystem services predicted from associated soil properties and weather conditions</w:t>
+                <w:t xml:space="preserve">On a discrete symmetric optimal associated kernel for estimating count data distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.13342⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, 110078, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2024.110078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027966v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of kernel density estimation for modelling relations among dairy farm characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local and global sensitivity analysis of a coupled heat and moisture transfers model: effect of the variability of cob material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junior Tchiotsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Issaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 199, pp.103406. </w:t>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.67-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00231-023-03409-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611420v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inference in based-kernel regression: comparison of count data of condition factor of fish in pond systems</w:t>
+                <w:t xml:space="preserve">Analysis of extreme values of soil ecosystem services predicted from associated soil properties and weather conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (3), pp.676-693. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (1), pp.e13342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02664763.2020.1830953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974908v1</w:t>
+                <w:t xml:space="preserve">hal-04027966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of milk production and greenhouse gas emissions as a function of extreme variations in forage production among French dairy farms</w:t>
+                <w:t xml:space="preserve">The potential of kernel density estimation for modelling relations among dairy farm characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114537⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 199, pp.103406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611459v1</w:t>
+                <w:t xml:space="preserve">hal-03611420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling production efficiency and greenhouse gas objectives as a function of forage production of dairy farms using copula models</w:t>
+                <w:t xml:space="preserve">Bayesian inference in based-kernel regression: comparison of count data of condition factor of fish in pond systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10666-021-09812-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (3), pp.676-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02664763.2020.1830953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611448v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The utility of less-common statistical methods for analyzing agricultural systems: focus on kernel density estimation, copula modeling and extreme value theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analysis of milk production and greenhouse gas emissions as a function of extreme variations in forage production among French dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviormetrika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41237-022-00190-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 307, pp.114537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940388v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of concrete: setting a new basis for improving both durability and environmental performance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling production efficiency and greenhouse gas objectives as a function of forage production of dairy farms using copula models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinout Heijungs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jiec.13059⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (3), pp.413-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-021-09812-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930197v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of corrosion risk due to chloride diffusion for concrete structures in marine environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Ventura</w:t>
+                <w:t xml:space="preserve">The utility of less-common statistical methods for analyzing agricultural systems: focus on kernel density estimation, copula modeling and extreme value theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2020.102804⟩</w:t>
+              <w:t xml:space="preserve">Behaviormetrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.491-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41237-022-00190-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930173v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of greenhouse gas emissions to extreme differences in forage production of dairy farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of concrete: setting a new basis for improving both durability and environmental performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Loc Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.103906⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.233-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jiec.13059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930189v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiparametric multiple kernel estimators and model diagnostics for count regression functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of corrosion risk due to chloride diffusion for concrete structures in marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Smail Adjabi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610926.2019.1568488⟩</w:t>
+              <w:t xml:space="preserve">Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73, pp.102804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2020.102804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058897v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of sensitivity analysis methods for evaluating combined influences of model inputs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity of greenhouse gas emissions to extreme differences in forage production of dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Ventura</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Galludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.03.050⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 232, pp.103906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.103906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392211v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of enteric methane emissions due to extreme variations in management practices of dairy-production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 173, pp.449-457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of sensitivity analysis in the life cycle design for the durability of reinforced concrete structures in the case of XC4 exposure class</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Loc Ta</w:t>
+                <w:t xml:space="preserve">Semiparametric multiple kernel estimators and model diagnostics for count regression functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Djerroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Ventura</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Adjabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.11.024⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2019.1568488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877119v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On finite sample properties of nonparametric discrete asymmetric kernel estimators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence of sensitivity analysis methods for evaluating combined influences of model inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Assaghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (5), pp.1046-1060. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189, pp.109-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02331888.2017.1293060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058849v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multivariate non-parametric kernel estimator for global sensitivity analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Djerroud</w:t>
+                <w:t xml:space="preserve">Application of sensitivity analysis in the life cycle design for the durability of reinforced concrete structures in the case of XC4 exposure class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Loc Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Smail Adjabi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610918.2017.1309430⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87 (87), pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058869v1</w:t>
+                <w:t xml:space="preserve">hal-01877119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mealworm meal for animal feed: Environmental assessment and sensitivity analysis to guide future prospects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On finite sample properties of nonparametric discrete asymmetric kernel estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.09.054⟩</w:t>
+              <w:t xml:space="preserve">Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (5), pp.1046-1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331888.2017.1293060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898000v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On bandwidth parameter choices for discrete nonparametric kernel estimator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multivariate non-parametric kernel estimator for global sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Djerroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Adjabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2016.02.012⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (6), pp.1606-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610918.2017.1309430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461123v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian estimation of bandwidth in semiparametric kernel estimation of unknown probability mass and regression functions of count data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+                <w:t xml:space="preserve">Mealworm meal for animal feed: Environmental assessment and sensitivity analysis to guide future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Rivera Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Zougab</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00180-015-0627-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 170, pp.1260-1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.09.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058880v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytodesalinization of irrigated saline Vertisols in the Niger Valley by Echinochloa stagnina</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On bandwidth parameter choices for discrete nonparametric kernel estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2016.07.024⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 354 (7), pp.735-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2016.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461122v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing economic actors and their possibilities for action in LCA using sensitivity analysis: Application to hemp-based insulation products for building applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytodesalinization of irrigated saline Vertisols in the Niger Valley by Echinochloa stagnina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadji Guero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Soubeiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.069⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 177, pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2016.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391748v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete non-parametric kernel estimation for global sensitivity analysis</w:t>
+                <w:t xml:space="preserve">Bayesian estimation of bandwidth in semiparametric kernel estimation of unknown probability mass and regression functions of count data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Ventura</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zougab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Kokonendji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2015.10.010⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1), pp.189-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-015-0627-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391765v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new meta-model to calculate carbonation front depth within concrete structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing economic actors and their possibilities for action in LCA using sensitivity analysis: Application to hemp-based insulation products for building applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo M.G. van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.10.103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (4), pp.3905-3916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602476v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of Environmental Process Modeling in a Life Cycle Context: A Case Study of Hemp Crop Production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Discrete non-parametric kernel estimation for global sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (6), published online. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jiec.12228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01199422v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Nonparametric Kernel and Parametric Methods for the Modeling of Pavement Deterioration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new meta-model to calculate carbonation front depth within concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Loc Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hussein Khraibani</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610926.2012.670355⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129, pp.172-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.10.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097948v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete triangular associated kernel and bandwidth choices in semiparametric estimation for count data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity Analysis of Environmental Process Modeling in a Life Cycle Context: A Case Study of Hemp Crop Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00949655.2013.768995⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (6), published online. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jiec.12228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097983v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Modeling Wood Formation Using Parametric And Semiparametric Regressions For Count Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Discrete triangular associated kernel and bandwidth choices in semiparametric estimation for count data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Cuny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610918.2013.875570⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (8), pp.1813-1829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00949655.2013.768995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097990v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized additive models reveal the intrinsic complexity of wood formation dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete Nonparametric Kernel and Parametric Methods for the Modeling of Pavement Deterioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Cuny</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hussein Khraibani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert057⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (6), pp.1164-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2012.670355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097955v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Poisson and Semiparametric Kernel Models Applied to Parasite Growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Modeling Wood Formation Using Parametric And Semiparametric Regressions For Count Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mizere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/anzs.12014⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (5), pp.1748-1762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610918.2013.875570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01097977v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling volume expansion factors for temperate tree species in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+                <w:t xml:space="preserve">Generalized additive models reveal the intrinsic complexity of wood formation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Rivoire</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio I. Barbeito Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (7), pp.1983-1994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001097v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On semiparametric regression for count explanatory variables</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighted Poisson and Semiparametric Kernel Models Applied to Parasite Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mizere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jspi.2012.01.006⟩</w:t>
+              <w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/anzs.12014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952385v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete semiparametric regression models with associated kernel and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling volume expansion factors for temperate tree species in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Santenoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10485252.2011.583986⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 292, pp.111-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097970v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete associated kernels method and extensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">On semiparametric regression for count explanatory variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Abdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestin C. Kokonendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8 (6), pp.497-516. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142 (6), pp.1537-1548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.stamet.2011.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2012.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949369v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiparametric estimation for count data through weighted distributions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete semiparametric regression models with associated kernel and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narayanaswamy Balakrishnan</w:t>
+                <w:t xml:space="preserve">Michaël Rivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 139 (10), pp.3625-3638. </w:t>
+              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (4), pp.927-941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jspi.2009.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10485252.2011.583986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947788v1</w:t>
+                <w:t xml:space="preserve">hal-01097970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriate kernel regression on a count explanatory variable and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Discrete associated kernels method and extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestin C. Kokonendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarice G.B. Demétrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances and Applications in Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistical Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (6), pp.497-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stamet.2011.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952365v1</w:t>
+                <w:t xml:space="preserve">hal-00949369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Semiparametric estimation for count data through weighted distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin C. Kokonendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswamy Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 139 (10), pp.3625-3638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2009.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appropriate kernel regression on a count explanatory variable and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin C. Kokonendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice G.B. Demétrio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances and Applications in Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (1), pp.99-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discrete triangular distributions and non-parametric estimation for probability mass function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestin Kokonendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio S. Zocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19 (6-8), pp.241-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10485250701733747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5306,51 +5540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ouachene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Czado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-024-00658-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoyoung Jeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25297" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363255v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23737484.2025.2541241" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Toulemonde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Casanova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2024.110078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Tchiotsop" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-023-03409-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103406" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02974908v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1830953" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114537" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Heijungs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09812-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41237-022-00190-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Loc Ta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2020.102804" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Galludec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103906" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Djerroud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Adjabi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1568488" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392211v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Awad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.050" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Loc Ta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058849v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2017.1293060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058869v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2017.1309430" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.02.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058880v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zougab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Kokonendji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-015-0627-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461122v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Soubeiga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.07.024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.10.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.10.103" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097948v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Khraibani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.670355" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097983v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Cuny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2013.768995" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2013.875570" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097955v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cuny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Barbeito Sanchez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097977v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mizere" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JSSF80MC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH864MWB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952385v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Abdous" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin C. Kokonendji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2012.01.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097970v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2011.583986" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2011.07.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947788v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswamy Balakrishnan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2009.04.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952365v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice G.B. Dem&#233;trio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947709v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio S. Zocchi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485250701733747" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ouachene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Czado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.148009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628905v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-024-00658-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874121v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoyoung Jeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25297" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23737484.2025.2541241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Toulemonde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24361" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Casanova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2024.110078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Tchiotsop" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-023-03409-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103406" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02974908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1830953" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114537" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Heijungs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09812-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940388v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiesse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41237-022-00190-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930197v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Loc Ta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13059" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2020.102804" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Galludec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103906" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Djerroud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Adjabi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1568488" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Awad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.050" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Loc Ta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2017.1293060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2017.1309430" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461123v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.02.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461122v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Soubeiga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.07.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zougab" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Kokonendji" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-015-0627-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391765v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.10.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.10.103" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097983v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Cuny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2013.768995" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097948v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Khraibani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.670355" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097990v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2013.875570" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cuny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Barbeito Sanchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert057" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mizere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JSSF80MC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001097v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH864MWB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952385v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Abdous" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin C. Kokonendji" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2012.01.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097970v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2011.583986" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2011.07.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswamy Balakrishnan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2009.04.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952365v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice G.B. Dem&#233;trio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio S. Zocchi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485250701733747" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>