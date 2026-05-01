--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -285,433 +285,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
+              <w:t xml:space="preserve">Peer Community In Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.e126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19189/001c.143644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628905v1</w:t>
+                <w:t xml:space="preserve">hal-05363255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Interactions Within French Dairy-Cattle Systems Using R-Vines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity analysis of the INRA 2018 feeding system for ruminants by hybrid local and global approaches: Comparing the contribution of dietary input variables to multiple response prediction in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
+                <w:t xml:space="preserve">Seoyoung Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13253-024-00658-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (1), pp.527-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748421v1</w:t>
+                <w:t xml:space="preserve">hal-04874121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic sensitivity analysis of a mathematical model describing the effect of the macroalgae Asparagopsis taxiformis on rumen fermentation and methane production under in vitro continuous conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Blondiaux</w:t>
+                <w:t xml:space="preserve">Modeling Interactions Within French Dairy-Cattle Systems Using R-Vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Ouachene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Czado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19189/001c.143644⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (2), pp.363-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13253-024-00658-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363255v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the INRA 2018 feeding system for ruminants by hybrid local and global approaches: Comparing the contribution of dietary input variables to multiple response prediction in dairy cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seoyoung Jeon</w:t>
+                <w:t xml:space="preserve">Dynamic sensitivity analysis of a mathematical model describing the effect of the macroalgae Asparagopsis taxiformis on rumen fermentation and methane production under in vitro continuous conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nozière</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108 (1), pp.527-537. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874121v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the precision of discrete kernel regression by Bayesian modeling</w:t>
               </w:r>
@@ -827,51 +827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -935,103 +935,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of the INRA 2018 feeding system for ruminants by a one-at-a-time approach: Effects of dietary input variables on predictions of multiple responses of dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seoyoung Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (7), pp.4558-4577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1225,51 +1225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Ouachene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 220, pp.104089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1550,51 +1550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1648,147 +1648,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of kernel density estimation for modelling relations among dairy farm characteristics</w:t>
+                <w:t xml:space="preserve">Analysis of milk production and greenhouse gas emissions as a function of extreme variations in forage production among French dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 307, pp.114537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611420v1</w:t>
+                <w:t xml:space="preserve">hal-03611459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inference in based-kernel regression: comparison of count data of condition factor of fish in pond systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1797,203 +1797,203 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49 (3), pp.676-693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02664763.2020.1830953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of milk production and greenhouse gas emissions as a function of extreme variations in forage production among French dairy farms</w:t>
+                <w:t xml:space="preserve">The potential of kernel density estimation for modelling relations among dairy farm characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 307, pp.114537. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 199, pp.103406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611459v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling production efficiency and greenhouse gas objectives as a function of forage production of dairy farms using copula models</w:t>
               </w:r>
@@ -2005,51 +2005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinout Heijungs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (3), pp.413-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2096,51 +2096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The utility of less-common statistical methods for analyzing agricultural systems: focus on kernel density estimation, copula modeling and extreme value theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviormetrika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50, pp.491-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2421,77 +2421,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of greenhouse gas emissions to extreme differences in forage production of dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Galludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 232, pp.103906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2519,378 +2519,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of enteric methane emissions due to extreme variations in management practices of dairy-production systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiparametric multiple kernel estimators and model diagnostics for count regression functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Djerroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Adjabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.03.024⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2019.1568488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154622v1</w:t>
+                <w:t xml:space="preserve">hal-02058897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiparametric multiple kernel estimators and model diagnostics for count regression functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Djerroud</w:t>
+                <w:t xml:space="preserve">Convergence of sensitivity analysis methods for evaluating combined influences of model inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Smail Adjabi</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Assaghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610926.2019.1568488⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189, pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058897v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of sensitivity analysis methods for evaluating combined influences of model inputs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of enteric methane emissions due to extreme variations in management practices of dairy-production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Ventura</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 189, pp.109-122. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 173, pp.449-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.03.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392211v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of sensitivity analysis in the life cycle design for the durability of reinforced concrete structures in the case of XC4 exposure class</w:t>
               </w:r>
@@ -3071,77 +3071,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multivariate non-parametric kernel estimator for global sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Djerroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Adjabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (6), pp.1606-1622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3201,51 +3201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Rivera Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3303,343 +3303,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On bandwidth parameter choices for discrete nonparametric kernel estimator</w:t>
+                <w:t xml:space="preserve">Bayesian estimation of bandwidth in semiparametric kernel estimation of unknown probability mass and regression functions of count data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zougab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Kokonendji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2016.02.012⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1), pp.189-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-015-0627-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461123v1</w:t>
+                <w:t xml:space="preserve">hal-02058880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytodesalinization of irrigated saline Vertisols in the Niger Valley by Echinochloa stagnina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadji Guero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Soubeiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 177, pp.229-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agwat.2016.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian estimation of bandwidth in semiparametric kernel estimation of unknown probability mass and regression functions of count data</w:t>
+                <w:t xml:space="preserve">On bandwidth parameter choices for discrete nonparametric kernel estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Célestin Kokonendji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (1), pp.189-206. </w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 354 (7), pp.735-740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00180-015-0627-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2016.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058880v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing economic actors and their possibilities for action in LCA using sensitivity analysis: Application to hemp-based insulation products for building applications</w:t>
               </w:r>
@@ -3753,235 +3753,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete non-parametric kernel estimation for global sensitivity analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new meta-model to calculate carbonation front depth within concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Loc Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 146, pp.47-54. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129, pp.172-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2015.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.10.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391765v1</w:t>
+                <w:t xml:space="preserve">hal-01602476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new meta-model to calculate carbonation front depth within concrete structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete non-parametric kernel estimation for global sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 129, pp.172-181. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.10.103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602476v1</w:t>
+                <w:t xml:space="preserve">hal-01391765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of Environmental Process Modeling in a Life Cycle Context: A Case Study of Hemp Crop Production</w:t>
               </w:r>
@@ -4107,252 +4107,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete triangular associated kernel and bandwidth choices in semiparametric estimation for count data</w:t>
+                <w:t xml:space="preserve">Discrete Nonparametric Kernel and Parametric Methods for the Modeling of Pavement Deterioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri H. Cuny</w:t>
+                <w:t xml:space="preserve">Tristan Lorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Khraibani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00949655.2013.768995⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (6), pp.1164-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2012.670355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097983v1</w:t>
+                <w:t xml:space="preserve">hal-01097948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Nonparametric Kernel and Parametric Methods for the Modeling of Pavement Deterioration</w:t>
+                <w:t xml:space="preserve">Discrete triangular associated kernel and bandwidth choices in semiparametric estimation for count data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Khraibani</w:t>
+                <w:t xml:space="preserve">Henri H. Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43 (6), pp.1164-1178. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (8), pp.1813-1829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03610926.2012.670355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00949655.2013.768995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097948v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Modeling Wood Formation Using Parametric And Semiparametric Regressions For Count Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5267,51 +5267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete triangular distributions and non-parametric estimation for probability mass function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestin Kokonendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5540,51 +5540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ouachene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Czado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.148009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628905v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-024-00658-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874121v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoyoung Jeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25297" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23737484.2025.2541241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Toulemonde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24361" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Casanova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2024.110078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Tchiotsop" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-023-03409-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103406" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02974908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1830953" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114537" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Heijungs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09812-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940388v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiesse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41237-022-00190-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930197v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Loc Ta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13059" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2020.102804" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Galludec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103906" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Djerroud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Adjabi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1568488" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Awad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.050" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Loc Ta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2017.1293060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2017.1309430" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461123v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.02.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461122v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Soubeiga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.07.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zougab" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Kokonendji" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-015-0627-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391765v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.10.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.10.103" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097983v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Cuny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2013.768995" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097948v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Khraibani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.670355" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097990v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2013.875570" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cuny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Barbeito Sanchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert057" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mizere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JSSF80MC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001097v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH864MWB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952385v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Abdous" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin C. Kokonendji" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2012.01.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097970v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2011.583986" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2011.07.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswamy Balakrishnan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2009.04.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952365v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice G.B. Dem&#233;trio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio S. Zocchi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485250701733747" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ouachene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Czado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.148009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoyoung Jeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-024-00658-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.644" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23737484.2025.2541241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Toulemonde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24361" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Casanova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2024.110078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Tchiotsop" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-023-03409-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114537" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02974908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1830953" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103406" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Heijungs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09812-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940388v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiesse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41237-022-00190-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930197v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Loc Ta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13059" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2020.102804" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Galludec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103906" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058897v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Djerroud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Adjabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1568488" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Awad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.050" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Loc Ta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2017.1293060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2017.1309430" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058880v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zougab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Kokonendji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-015-0627-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Soubeiga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.07.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461123v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.02.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.10.103" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.10.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Khraibani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.670355" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Cuny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2013.768995" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097990v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2013.875570" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cuny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Barbeito Sanchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert057" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mizere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JSSF80MC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001097v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH864MWB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952385v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Abdous" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin C. Kokonendji" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2012.01.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097970v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2011.583986" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2011.07.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswamy Balakrishnan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2009.04.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952365v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice G.B. Dem&#233;trio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio S. Zocchi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485250701733747" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>