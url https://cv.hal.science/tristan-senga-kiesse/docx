--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -285,63 +285,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Animal Science</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.e126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19189/001c.143644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -574,4826 +574,4709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic sensitivity analysis of a mathematical model describing the effect of the macroalgae Asparagopsis taxiformis on rumen fermentation and methane production under in vitro continuous conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing the precision of discrete kernel regression by Bayesian modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.644⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics: Case Studies, Data Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23737484.2025.2541241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628905v1</w:t>
+                <w:t xml:space="preserve">hal-05208858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the precision of discrete kernel regression by Bayesian modeling</w:t>
+                <w:t xml:space="preserve">Assessing dependence between soil ecosystem services as a function of weather and soil: Application of vine copula modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Afassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics: Case Studies, Data Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23737484.2025.2541241⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172, pp.105920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208858v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing dependence between soil ecosystem services as a function of weather and soil: Application of vine copula modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis of the INRA 2018 feeding system for ruminants by a one-at-a-time approach: Effects of dietary input variables on predictions of multiple responses of dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seoyoung Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nozière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105920⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (7), pp.4558-4577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-24361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326968v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the INRA 2018 feeding system for ruminants by a one-at-a-time approach: Effects of dietary input variables on predictions of multiple responses of dairy cattle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Toulemonde</w:t>
+                <w:t xml:space="preserve">High-intensity rainfall following drought triggers extreme nutrient concentrations in a small agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-24361⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 264, pp.122108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2024.122108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510660v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity rainfall following drought triggers extreme nutrient concentrations in a small agricultural catchment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+                <w:t xml:space="preserve">Using conditional Kendall's tau estimation to assess interactions among variables in dairy-cattle systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Ouachene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 264, pp.122108. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, pp.104089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2024.122108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669650v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using conditional Kendall's tau estimation to assess interactions among variables in dairy-cattle systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a discrete symmetric optimal associated kernel for estimating count data distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104089⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, 110078, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2024.110078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669647v1</w:t>
+                <w:t xml:space="preserve">hal-04438076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a discrete symmetric optimal associated kernel for estimating count data distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local and global sensitivity analysis of a coupled heat and moisture transfers model: effect of the variability of cob material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junior Tchiotsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Durrieu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Issaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2024.110078⟩</w:t>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.67-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00231-023-03409-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438076v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and global sensitivity analysis of a coupled heat and moisture transfers model: effect of the variability of cob material properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of extreme values of soil ecosystem services predicted from associated soil properties and weather conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poullain</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00231-023-03409-0⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (1), pp.e13342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231642v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of extreme values of soil ecosystem services predicted from associated soil properties and weather conditions</w:t>
+                <w:t xml:space="preserve">Analysis of milk production and greenhouse gas emissions as a function of extreme variations in forage production among French dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.13342⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 307, pp.114537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027966v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of milk production and greenhouse gas emissions as a function of extreme variations in forage production among French dairy farms</w:t>
+                <w:t xml:space="preserve">Bayesian inference in based-kernel regression: comparison of count data of condition factor of fish in pond systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114537⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (3), pp.676-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02664763.2020.1830953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611459v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inference in based-kernel regression: comparison of count data of condition factor of fish in pond systems</w:t>
+                <w:t xml:space="preserve">The potential of kernel density estimation for modelling relations among dairy farm characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (3), pp.676-693. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 199, pp.103406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02664763.2020.1830953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974908v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of kernel density estimation for modelling relations among dairy farm characteristics</w:t>
+                <w:t xml:space="preserve">Modeling production efficiency and greenhouse gas objectives as a function of forage production of dairy farms using copula models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinout Heijungs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103406⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (3), pp.413-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-021-09812-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611420v1</w:t>
+                <w:t xml:space="preserve">hal-03611448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling production efficiency and greenhouse gas objectives as a function of forage production of dairy farms using copula models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reinout Heijungs</w:t>
+                <w:t xml:space="preserve">The utility of less-common statistical methods for analyzing agricultural systems: focus on kernel density estimation, copula modeling and extreme value theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10666-021-09812-3⟩</w:t>
+              <w:t xml:space="preserve">Behaviormetrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.491-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41237-022-00190-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611448v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The utility of less-common statistical methods for analyzing agricultural systems: focus on kernel density estimation, copula modeling and extreme value theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
+                <w:t xml:space="preserve">Design of concrete: setting a new basis for improving both durability and environmental performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Loc Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviormetrika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41237-022-00190-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.233-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jiec.13059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940388v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of concrete: setting a new basis for improving both durability and environmental performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Analysis of corrosion risk due to chloride diffusion for concrete structures in marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jiec.13059⟩</w:t>
+              <w:t xml:space="preserve">Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73, pp.102804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2020.102804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930197v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of corrosion risk due to chloride diffusion for concrete structures in marine environment</w:t>
+                <w:t xml:space="preserve">Sensitivity of greenhouse gas emissions to extreme differences in forage production of dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Ventura</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Galludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2020.102804⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 232, pp.103906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.103906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930173v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of greenhouse gas emissions to extreme differences in forage production of dairy farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiparametric multiple kernel estimators and model diagnostics for count regression functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Djerroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Adjabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.103906⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2019.1568488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930189v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiparametric multiple kernel estimators and model diagnostics for count regression functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Djerroud</w:t>
+                <w:t xml:space="preserve">Convergence of sensitivity analysis methods for evaluating combined influences of model inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Smail Adjabi</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Assaghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610926.2019.1568488⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189, pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058897v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of sensitivity analysis methods for evaluating combined influences of model inputs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of enteric methane emissions due to extreme variations in management practices of dairy-production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Ventura</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 189, pp.109-122. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 173, pp.449-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.03.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392211v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of enteric methane emissions due to extreme variations in management practices of dairy-production systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of sensitivity analysis in the life cycle design for the durability of reinforced concrete structures in the case of XC4 exposure class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Loc Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.03.024⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87 (87), pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154622v1</w:t>
+                <w:t xml:space="preserve">hal-01877119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of sensitivity analysis in the life cycle design for the durability of reinforced concrete structures in the case of XC4 exposure class</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On finite sample properties of nonparametric discrete asymmetric kernel estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 87 (87), pp.53-62. </w:t>
+              <w:t xml:space="preserve">Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (5), pp.1046-1060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.11.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02331888.2017.1293060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877119v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On finite sample properties of nonparametric discrete asymmetric kernel estimators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multivariate non-parametric kernel estimator for global sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Djerroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Adjabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (5), pp.1046-1060. </w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (6), pp.1606-1622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02331888.2017.1293060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03610918.2017.1309430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058849v1</w:t>
+                <w:t xml:space="preserve">hal-02058869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multivariate non-parametric kernel estimator for global sensitivity analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mealworm meal for animal feed: Environmental assessment and sensitivity analysis to guide future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Rivera Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610918.2017.1309430⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 170, pp.1260-1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.09.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058869v1</w:t>
+                <w:t xml:space="preserve">hal-01898000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mealworm meal for animal feed: Environmental assessment and sensitivity analysis to guide future prospects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian estimation of bandwidth in semiparametric kernel estimation of unknown probability mass and regression functions of count data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zougab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Kokonendji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.09.054⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1), pp.189-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-015-0627-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898000v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian estimation of bandwidth in semiparametric kernel estimation of unknown probability mass and regression functions of count data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytodesalinization of irrigated saline Vertisols in the Niger Valley by Echinochloa stagnina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Nassirou Ado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadji Guero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Soubeiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00180-015-0627-1⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 177, pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2016.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058880v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytodesalinization of irrigated saline Vertisols in the Niger Valley by Echinochloa stagnina</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On bandwidth parameter choices for discrete nonparametric kernel estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 177, pp.229-240. </w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 354 (7), pp.735-740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2016.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2016.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461122v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On bandwidth parameter choices for discrete nonparametric kernel estimator</w:t>
+                <w:t xml:space="preserve">Introducing economic actors and their possibilities for action in LCA using sensitivity analysis: Application to hemp-based insulation products for building applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo M.G. van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2016.02.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (4), pp.3905-3916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461123v1</w:t>
+                <w:t xml:space="preserve">hal-01391748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing economic actors and their possibilities for action in LCA using sensitivity analysis: Application to hemp-based insulation products for building applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new meta-model to calculate carbonation front depth within concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Loc Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 142 (4), pp.3905-3916. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129, pp.172-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.10.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391748v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new meta-model to calculate carbonation front depth within concrete structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete non-parametric kernel estimation for global sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 129, pp.172-181. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.10.103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602476v1</w:t>
+                <w:t xml:space="preserve">hal-01391765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete non-parametric kernel estimation for global sensitivity analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity Analysis of Environmental Process Modeling in a Life Cycle Context: A Case Study of Hemp Crop Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2015.10.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (6), published online. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jiec.12228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391765v1</w:t>
+                <w:t xml:space="preserve">hal-01199422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of Environmental Process Modeling in a Life Cycle Context: A Case Study of Hemp Crop Production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete Nonparametric Kernel and Parametric Methods for the Modeling of Pavement Deterioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Khraibani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (6), pp.1164-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2012.670355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jiec.12228⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01199422v1</w:t>
+                <w:t xml:space="preserve">hal-01097948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Nonparametric Kernel and Parametric Methods for the Modeling of Pavement Deterioration</w:t>
+                <w:t xml:space="preserve">Discrete triangular associated kernel and bandwidth choices in semiparametric estimation for count data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hussein Khraibani</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610926.2012.670355⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (8), pp.1813-1829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00949655.2013.768995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097948v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete triangular associated kernel and bandwidth choices in semiparametric estimation for count data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Modeling Wood Formation Using Parametric And Semiparametric Regressions For Count Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri H. Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64 (8), pp.1813-1829. </w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (5), pp.1748-1762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00949655.2013.768995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03610918.2013.875570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097983v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Modeling Wood Formation Using Parametric And Semiparametric Regressions For Count Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri H. Cuny</w:t>
+                <w:t xml:space="preserve">Generalized additive models reveal the intrinsic complexity of wood formation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio I. Barbeito Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610918.2013.875570⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (7), pp.1983-1994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097990v1</w:t>
+                <w:t xml:space="preserve">hal-01097955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized additive models reveal the intrinsic complexity of wood formation dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighted Poisson and Semiparametric Kernel Models Applied to Parasite Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mizere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert057⟩</w:t>
+              <w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/anzs.12014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097955v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Poisson and Semiparametric Kernel Models Applied to Parasite Growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling volume expansion factors for temperate tree species in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Santenoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 292, pp.111-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/anzs.12014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01097977v1</w:t>
+                <w:t xml:space="preserve">hal-01001097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling volume expansion factors for temperate tree species in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+                <w:t xml:space="preserve">On semiparametric regression for count explanatory variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Abdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin C. Kokonendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142 (6), pp.1537-1548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2012.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01001097v1</w:t>
+                <w:t xml:space="preserve">hal-00952385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On semiparametric regression for count explanatory variables</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete semiparametric regression models with associated kernel and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jspi.2012.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (4), pp.927-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10485252.2011.583986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952385v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete semiparametric regression models with associated kernel and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete associated kernels method and extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin C. Kokonendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Rivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (4), pp.927-941. </w:t>
+              <w:t xml:space="preserve">Statistical Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (6), pp.497-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10485252.2011.583986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.stamet.2011.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097970v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete associated kernels method and extensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Semiparametric estimation for count data through weighted distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestin C. Kokonendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswamy Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stamet.2011.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 139 (10), pp.3625-3638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2009.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949369v1</w:t>
+                <w:t xml:space="preserve">hal-00947788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiparametric estimation for count data through weighted distributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Appropriate kernel regression on a count explanatory variable and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestin C. Kokonendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Narayanaswamy Balakrishnan</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice G.B. Demétrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances and Applications in Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (1), pp.99-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947788v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriate kernel regression on a count explanatory variable and applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célestin C. Kokonendji</w:t>
+                <w:t xml:space="preserve">Discrete triangular distributions and non-parametric estimation for probability mass function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Kokonendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio S. Zocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19 (6-8), pp.241-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10485250701733747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5540,51 +5423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ouachene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Czado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.148009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoyoung Jeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-024-00658-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.644" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23737484.2025.2541241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Toulemonde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24361" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Casanova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2024.110078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Tchiotsop" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-023-03409-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114537" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02974908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1830953" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103406" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Heijungs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09812-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940388v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiesse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41237-022-00190-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930197v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Loc Ta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13059" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2020.102804" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Galludec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103906" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058897v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Djerroud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Adjabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1568488" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Awad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.050" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Loc Ta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2017.1293060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2017.1309430" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058880v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zougab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Kokonendji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-015-0627-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Soubeiga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.07.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461123v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.02.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.10.103" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.10.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Khraibani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.670355" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Cuny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2013.768995" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097990v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2013.875570" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cuny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Barbeito Sanchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert057" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mizere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JSSF80MC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001097v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH864MWB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952385v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Abdous" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin C. Kokonendji" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2012.01.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097970v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2011.583986" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2011.07.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswamy Balakrishnan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2009.04.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952365v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice G.B. Dem&#233;trio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio S. Zocchi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485250701733747" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ouachene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Czado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.148009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoyoung Jeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-024-00658-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23737484.2025.2541241" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Toulemonde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24361" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Casanova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2024.110078" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231642v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Tchiotsop" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-023-03409-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114537" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02974908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1830953" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103406" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Heijungs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09812-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiesse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41237-022-00190-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Loc Ta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13059" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930173v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2020.102804" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930189v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Galludec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103906" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Djerroud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Adjabi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1568488" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392211v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Awad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Loc Ta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058849v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2017.1293060" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058869v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2017.1309430" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zougab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Kokonendji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-015-0627-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461122v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Soubeiga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.07.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.02.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.10.103" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391765v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.10.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097948v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Khraibani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.670355" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097983v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Cuny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2013.768995" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2013.875570" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097955v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cuny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Barbeito Sanchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert057" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097977v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mizere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JSSF80MC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001097v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH864MWB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952385v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Abdous" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin C. Kokonendji" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2012.01.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097970v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2011.583986" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949369v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2011.07.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswamy Balakrishnan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2009.04.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952365v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice G.B. Dem&#233;trio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947709v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio S. Zocchi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485250701733747" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>