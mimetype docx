--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -312,251 +312,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écouter aux portes du ciel : une guerre des étoiles dans quelques textes de controverse avec l'islam, 1143-1543</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Monferran, Alice Vintenon et Tristan Vigliano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D’Uranie à Gollum. Mélanges en l’honneur d’Isabelle Pantin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.337-353, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vertu de force dans les textes issus de la scolastique, 1489-1530 Pour une réflexion sur l’humaniste comme « intellectuel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vertu de force du Moyen Âge au siècle des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.141-156, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04926161v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Postel, Le Livre de la concorde entre le Coran et les Evangélistes, introduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guillaume Postel, Le Livre de la concorde entre le Coran et les Evangélistes, éd. et trad. Tristan Vigliano.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.9-41, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04944057v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-04620705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La beauté du problème de plan dans le &amp;quot;De orbis terrae concordia&amp;quot;.</w:t>
               </w:r>
@@ -691,169 +691,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03946618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mettre en ligne les traductions du Coran à travers les siècles : perspectives historiques, enjeux contemporains pour l'interculturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philiep Bossier; Dinah Louda; Niall Bond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La traduction dans une société interculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2022, 9791037016768</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03946688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure peut-on parler d’une anthropologie vivésienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-histoires de l'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03608333v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03946688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure peut-on parler d'une anthropologie vivésienne ?</w:t>
               </w:r>
@@ -915,182 +915,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03946712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le droit de traduire le Coran : réflexions sur la version française d'André du Ryer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadoul Khaly Wélé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours et stratégies d'altérité. Regards et analyses croisés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-343-23746-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03388172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Budé, lecteur du Voyage de Ludovico di Varthema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Bénévent, Luigi-Alberto Sanchi et Romain Menini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Noces de Philologie et de Guillaume Budé. Un humaniste et son œuvre à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des chartes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03388204v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03388172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire de Mahomet par Pierre Boaistuau : sources et formes d'une digression sur l'islam.</w:t>
               </w:r>
@@ -1238,342 +1238,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02488251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sacré, profane, théologie, philosophie : quelques figures de la retusio dans le De disciplinis de Jean-Louis Vivès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Deramaix, Caroline Heid et Olivier Pédeflous. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Profane et le sacré dans l’Europe latine, Actes du colloque de la SEMEN-L (Aix-en-Provence, 15-18 octobre 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.169-194, 2020, Rencontres, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09148-6.p.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02471714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Corneille Agrippa dans les Dialogues des morts d'un tour nouveau de Nicolas Gueudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myrtille Méricam-Bourdet et Catherine Volpilhac-Auger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique du XVIe siècle au temps des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.111-126, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09404-3.p.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02471722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise et Canidie, la loi des trois demis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non omnis moriar. Die Horaz-Rezeption in der neulateinischen Literatur vom 15. bis zum 17. Jahrhundert. La réception d’Horace dans la littérature néo-latine du XVe au XVIIe siècle. La ricezione di Orazio nella letteratura in latino dal XV al XVII secolo (Deutschland – France – Italia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.773-801, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02488259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présence d'Horace dans l'oeuvre de Vives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non omnis moriar. Die Horaz-Rezeption in der neulateinischen Literatur vom 15. bis zum 17. Jahrhundert. La réception d’Horace dans la littérature néo-latine du XVe au XVIIe siècle. La ricezione di Orazio nella letteratura in latino dal XV al XVII secolo (Deutschland – France – Italia).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olms, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02488274v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">halshs-02471722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tempérance dans les questions scolastiques et humanistes sur l'Éthique à Nicomaque (1494-1530)</w:t>
               </w:r>
@@ -2032,255 +2032,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00936438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction à : Juan Luis Vives, 'De disciplinis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juan Luis Vives, 'De disciplinis /Savoir et enseigner'.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.XI-CXLII, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00936442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erasme Préface des Adagiorum collectanea d'Erasme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Christophe Saladin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Adages d'Erasme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'utopie otaïtienne de Diderot dans le Supplément au Voyage de Bougainville, ou la possibilité d'un monde renversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucie Desjardins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les figures du monde renversé de la Renaissance au Lumières. Hommage à Louis Van Delft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.363-388, 2013, Les collections de la République des Lettres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00842082v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">halshs-00936442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannes Lodouicus Viues Valentinus : réflexions sur Vivès, sa patrie valencienne, ses deux identités</w:t>
               </w:r>
@@ -3284,51 +3284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Vives, De disciplinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1396 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3487,239 +3487,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De veritate fidei christianae, IV, « Contre la secte de Mahomet », Bâle, Oporin, 1543 / Jean-Louis Vivès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gaillardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRAC, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triumphus Crucis, sive de Veritate Dei, IV, VII, Bâle, Oporin, 1550 / Jérôme Savonarole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRAC, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cribratio Alchorani. Extraits choisis, Bâle, Oporin, 1550 / Nicolas de Cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gaillardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRAC, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172793v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">halshs-01172786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettre au Sultan Mahomet II (dans l’édition de Bibliander) et L’Instruction de la foy chrestienne (extraits choisis), Paris, La Noue, 1589 / Pie II et Pierre Crespet</w:t>
               </w:r>
@@ -4404,51 +4404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Al-Matary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadoul Khaly Wélé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, https://laviedesidees.fr/Dialogues-autour-du-Coran.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5458,213 +5458,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04926091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du Grobianus à ‘Latin Langue Vivante’ : traduire le latin de la Renaissance au XXIe siècle a-t-il un sens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le grobianisme est-il un humanisme ? La grossièreté à la Renaissance et ses sagesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est modus in rebus : Horace modéré – Horace moralisé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181967v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01181966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À qui parle-t-on lorsque l’on parle au musulman ? L’humanisme de Vives dans le livre IV du De veritate fidei christianae</w:t>
               </w:r>
@@ -6767,51 +6767,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B670D2A"/>
+    <w:nsid w:val="BDEAB42E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6998,51 +6998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-vigliano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4518-4029" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466137v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vigliano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04944057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926161v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13059-book-08536112-9782745361127.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946741v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PWKF7056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5.p.0107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388172v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoul Khaly W&#233;l&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10924-2.p.0065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de/search/Detail.aspx?pr=2009687" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09148-6.p.0169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09404-3.p.0111" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-vertu-de-temperance-entre-moyen-age-et-age-classique-la-temperance-dans-les-questions-scolastiques-et-humanistes-sur-l-ethique-a-nicomaque-1494-1530.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09666-5.p.0183" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/erasme-et-la-france.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3862-2.p.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com/livre/?GCOI=22510100017630&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vintenon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/13059-book-08536112-9782745361127.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Borgne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lestringant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/39-guillaume-postel-1510-1581" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OUUP9941" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500159v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=2011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desrosiers-Bonin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Veilleux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/6458-9782600047319.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985306v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3862-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/6437-9782600047579.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464102v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Selosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claude Breitenstein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172793v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaillardon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172786v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Salliot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lamarque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926139v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.19.03" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al-Matary" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105312v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002659v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306437v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669014v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700011v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926091v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181968v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181996v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Elasri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703308v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440791v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-vigliano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4518-4029" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466137v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vigliano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13059-book-08536112-9782745361127.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926161v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04944057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946741v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PWKF7056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5.p.0107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoul Khaly W&#233;l&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10924-2.p.0065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de/search/Detail.aspx?pr=2009687" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09148-6.p.0169" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09404-3.p.0111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-vertu-de-temperance-entre-moyen-age-et-age-classique-la-temperance-dans-les-questions-scolastiques-et-humanistes-sur-l-ethique-a-nicomaque-1494-1530.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09666-5.p.0183" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/erasme-et-la-france.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3862-2.p.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com/livre/?GCOI=22510100017630&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vintenon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/13059-book-08536112-9782745361127.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Borgne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lestringant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/39-guillaume-postel-1510-1581" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OUUP9941" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500159v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=2011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desrosiers-Bonin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Veilleux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/6458-9782600047319.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985306v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3862-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/6437-9782600047579.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464102v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Selosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claude Breitenstein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaillardon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Salliot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lamarque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926139v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.19.03" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al-Matary" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105312v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002659v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306437v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669014v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700011v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926091v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181966v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181996v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Elasri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703308v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440791v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>