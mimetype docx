--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -398,320 +398,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Postel, Le Livre de la concorde entre le Coran et les Evangélistes, introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guillaume Postel, Le Livre de la concorde entre le Coran et les Evangélistes, éd. et trad. Tristan Vigliano.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.9-41, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04944057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vertu de force dans les textes issus de la scolastique, 1489-1530 Pour une réflexion sur l’humaniste comme « intellectuel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vertu de force du Moyen Âge au siècle des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.141-156, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04926161v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clénard au Maroc, ou le paradoxe d'un humanisme anti-humaniste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Requemora; Huguette Krief; Lou-Andrea Piana. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guillaume Postel, Le Livre de la concorde entre le Coran et les Evangélistes, éd. et trad. Tristan Vigliano.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.9-41, 2024</w:t>
+              <w:t xml:space="preserve">Les Défis de l’humanisme littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, 2022, 9791032004067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03946618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La beauté du problème de plan dans le &amp;quot;De orbis terrae concordia&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul-Victor Desarbres; Émilie Leborgne; Frank Lestringant; Tristan Vigliano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guillaume Postel (1510-1581). Écrits et influence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, Sorbonne Université Presses, pp.31-46, 2022, Cahiers V. L. Saulnier, 979-10-231-0725-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/PWKF7056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/PWKF7056⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03946741v2</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03946618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en ligne les traductions du Coran à travers les siècles : perspectives historiques, enjeux contemporains pour l'interculturalité</w:t>
               </w:r>
@@ -1238,506 +1238,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02488251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Denise et Canidie, la loi des trois demis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non omnis moriar. Die Horaz-Rezeption in der neulateinischen Literatur vom 15. bis zum 17. Jahrhundert. La réception d’Horace dans la littérature néo-latine du XVe au XVIIe siècle. La ricezione di Orazio nella letteratura in latino dal XV al XVII secolo (Deutschland – France – Italia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.773-801, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02488259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence d'Horace dans l'oeuvre de Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non omnis moriar. Die Horaz-Rezeption in der neulateinischen Literatur vom 15. bis zum 17. Jahrhundert. La réception d’Horace dans la littérature néo-latine du XVe au XVIIe siècle. La ricezione di Orazio nella letteratura in latino dal XV al XVII secolo (Deutschland – France – Italia).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olms, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02488274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sacré, profane, théologie, philosophie : quelques figures de la retusio dans le De disciplinis de Jean-Louis Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Deramaix, Caroline Heid et Olivier Pédeflous. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Profane et le sacré dans l’Europe latine, Actes du colloque de la SEMEN-L (Aix-en-Provence, 15-18 octobre 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.169-194, 2020, Rencontres, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09148-6.p.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02471714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Corneille Agrippa dans les Dialogues des morts d'un tour nouveau de Nicolas Gueudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Myrtille Méricam-Bourdet et Catherine Volpilhac-Auger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique du XVIe siècle au temps des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.111-126, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09404-3.p.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02471722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autres plaisirs de l'écriture philologique dans les Variae lectiones de Marc-Antoine Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine de Buzon, Jean-Eudes Girot, Laurence Pradelle, Raphaële Mouren et Marina Venier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non omnis moriar. Die Horaz-Rezeption in der neulateinischen Literatur vom 15. bis zum 17. Jahrhundert. La réception d’Horace dans la littérature néo-latine du XVe au XVIIe siècle. La ricezione di Orazio nella letteratura in latino dal XV al XVII secolo (Deutschland – France – Italia)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.773-801, 2020</w:t>
+              <w:t xml:space="preserve">Marc Antoine Muret : un humaniste français en Italie (22-25 mai 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 477-495, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03154024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tempérance dans les questions scolastiques et humanistes sur l'Éthique à Nicomaque (1494-1530)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vertu de tempérance entre Moyen Âge et âge classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 183-222, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09666-5.p.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02538158v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03154024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philautie avant Philautie : sens et sources d'une notion dans les Adages d'Érasme</w:t>
               </w:r>
@@ -2456,2935 +2456,2935 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Érasme dans le XXIe siècle. Séductions d’une écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, pp.55-72, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01413635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La curiosité pour l’islam dans l’oeuvre de François de Belleforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Universitatis Lodziensis. Folia Litteraria Romanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.35-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18778/1505-9065.19.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04926139v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Liber denudationis au baron de Münchausen, le voyage nocturne de Muhammad entre argument polémique et thème littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Qur'anic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (2), pp.211-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04271009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La première bête est déjà venue » : Lefèvre d'Étaples commentateur de 2 Th 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seizième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'Antéchrist au XVIe siècle, 19, pp.39-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03500149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luther et Muhammad dans la Concorde du Coran et des évangélistes de Guillaume Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seizième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02343671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Germain, penseur des relations entre islam et christianisme : sur sa correspondance avec Jean de Ségovie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la société d'histoire et d'archéologie de Chalon-sur-Saône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.91-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02471700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogues autour du Coran : entretien avec Tristan Vigliano et Mouhamadoul Khaly Wélé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Al-Matary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadoul Khaly Wélé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://laviedesidees.fr/Dialogues-autour-du-Coran.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02418272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise de Vigenère et les traductions du miraj, ou : l'ascension nocturne de Mahomet comme chimère horatienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les Ecrivains traducteurs, 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105312v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gueudeville préfacier : une appropriation des textes humanistes au début du XVIIIe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d'histoire du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137, pp.171-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01419163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épode ou l'infortune du mauvais genre : réflexions autour de quelques commentaires latins sur une forme problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02002659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pantagruélisme est-il un paganisme ? Rabelais et l'amour des ennemis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rabelaisiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.7-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01356731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religiosité des musulmans dans le débat de la Renaissance avec l’islam.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, monde et cultures religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Religiosités musulmanes dans le monde francophone, 36, pp.15-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01306437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Coran des Latins : un impossible décentrement ? Les deux cas exemplaires de Robert de Ketton et Jean de Ségovie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01413632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erasme, la folie d'un éloge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumière et Vie (Lyon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 299, pp.84-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01306431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prologue du Quart Livre (1552) : une sagesse et ses complications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00669014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur l'ode grecque à Louise Labé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, pp.191-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00936437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le De disciplinis de Jean-Louis Vivès : critique et rémanence du principe d'autorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance and Reformation / Renaissance et Réforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (3), pp.15-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00936440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grobianus est-il le cousin germain de Rabelais ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seizième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.217-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00700011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour en finir avec le prologue de Gargantua !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, été 2008, pp.74-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du nouveau sur la Dive bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'Uranie à Gollum. Mélanges en l'honneur d'Isabelle Pantin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Monferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vintenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-7453-6112-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04926030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Postel (1510-1581). Écrits et influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Victor Desarbres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Lestringant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul-Victor Desarbres; Émilie Le Borgne; Frank Lestringant; Tristan Vigliano. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, 2022, Cahiers V. L. Saulnier, 979-10-231-0725-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/OUUP9941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Colloque d'un juif avec Mahomet, traduit par Blaise de Vigenère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tristan Vigliano. Maisonneuve et Larose - Hemispheres Editions, 2021, ‎ 978-2377011117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03500159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érasme et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Perona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 115, pp.441, 2017, Études et essais sur la Renaissance, 978-2-8124-3862-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3862-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01985306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabelais et l'hybridité des récits rabelaisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Desrosiers-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude La Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Veilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01985308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'islam e(s)t ma culture. Leçons d'histoire littéraire pour les jours de tourmente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01985302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Diane Desrosiers-Bonin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler aux musulmans. Quatre intellectuels face à l'islam à l'orée de la Renaissance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01985301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camenae 18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude La Charité</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, 2016, Camenae, Virginie Leroux et Perrine Galand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaires aux Épodes d’Horace, Paris, 1503 / Josse Bade et Antonio Mancinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRAC, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Vives, De disciplinis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1396 p., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01306439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix de la langue dans la construction des publics en France à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Veilleux</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée-Claude Breitenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Champion, 14, pp.248, 2012, Le Français préclassique : 1500-1650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Érasme et la France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01055542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire aux Épodes d’Horace, Lyon, 1561 / Denis Lambin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRAC, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De veritate fidei christianae, IV, « Contre la secte de Mahomet », Bâle, Oporin, 1543 / Jean-Louis Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gaillardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRAC, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triumphus Crucis, sive de Veritate Dei, IV, VII, Bâle, Oporin, 1550 / Jérôme Savonarole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRAC, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cribratio Alchorani. Extraits choisis, Bâle, Oporin, 1550 / Nicolas de Cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 18, 2016, Camenae, Virginie Leroux et Perrine Galand</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gaillardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRAC, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">GRAC, 2014</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machumetis Saracenorum principis… doctrina ac ipse Alcoran. Tome 1, Bâle, Jean Oporin, 1550 : le Coran en latin, dans la version de Robert de Ketton (ou : de Chester), avec les autres traductions commandées par Pierre le Vénérable / Théodore Bibliander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRAC-ISERL, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 1396 p., 2013</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre au Sultan Mahomet II (dans l’édition de Bibliander) et L’Instruction de la foy chrestienne (extraits choisis), Paris, La Noue, 1589 / Pie II et Pierre Crespet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gaillardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Salliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRAC, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">H. Champion, 14, pp.248, 2012, Le Français préclassique : 1500-1650</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanisme et juste milieu au siècle de Rabelais : essai de critique illusoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, pp.741, 2009, Le Miroir des Humanistes, Jean-Christophe Saladin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">GRAC, 2012</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grobianus. Petit cours de muflerie appliquée pour goujats débutants ou confirmés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, 236 p., 2006, Le Miroir des Humanistes, Jean-Christophe Saladin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...498 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440685v1</w:t>
-              </w:r>
-[...1376 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5458,213 +5458,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04926091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Est modus in rebus : Horace modéré – Horace moralisé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du Grobianus à ‘Latin Langue Vivante’ : traduire le latin de la Renaissance au XXIe siècle a-t-il un sens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grobianisme est-il un humanisme ? La grossièreté à la Renaissance et ses sagesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181968v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01181967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À qui parle-t-on lorsque l’on parle au musulman ? L’humanisme de Vives dans le livre IV du De veritate fidei christianae</w:t>
               </w:r>
@@ -5999,370 +5999,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02474336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vivès, De veritate fidei christianae, livre IV : &amp;quot;Contre la secte de Mahomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gaillardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 74 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01306450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pie II, Lettre au sultan Mahomet II et autres textes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gaillardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Salliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 137 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01306445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Coran en latin et autres textes sur l'islam.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 258 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01306446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Cues, Cribratio Alchorani, extraits choisis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gaillardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2010, 137 p</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...95 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01306448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Savonarole, Triumphus Crucis, livre IV, chapitre VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gaillardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6425,51 +6425,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire, imiter, réinventer Horace à l'âge moderne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6767,51 +6767,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDEAB42E"/>
+    <w:nsid w:val="5AA0DB4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6998,51 +6998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-vigliano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4518-4029" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466137v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vigliano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13059-book-08536112-9782745361127.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926161v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04944057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946741v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PWKF7056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5.p.0107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoul Khaly W&#233;l&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10924-2.p.0065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de/search/Detail.aspx?pr=2009687" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09148-6.p.0169" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09404-3.p.0111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-vertu-de-temperance-entre-moyen-age-et-age-classique-la-temperance-dans-les-questions-scolastiques-et-humanistes-sur-l-ethique-a-nicomaque-1494-1530.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09666-5.p.0183" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/erasme-et-la-france.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3862-2.p.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com/livre/?GCOI=22510100017630&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vintenon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/13059-book-08536112-9782745361127.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Borgne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lestringant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/39-guillaume-postel-1510-1581" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OUUP9941" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500159v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=2011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desrosiers-Bonin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Veilleux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/6458-9782600047319.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985306v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3862-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/6437-9782600047579.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464102v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Selosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claude Breitenstein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaillardon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Salliot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lamarque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926139v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.19.03" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al-Matary" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105312v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002659v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306437v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669014v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700011v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926091v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181966v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181996v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Elasri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703308v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440791v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristan-vigliano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4518-4029" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466137v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vigliano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13059-book-08536112-9782745361127.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04944057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926161v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946741v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PWKF7056" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5.p.0107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoul Khaly W&#233;l&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10924-2.p.0065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de/search/Detail.aspx?pr=2009687" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488274v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09148-6.p.0169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09404-3.p.0111" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-vertu-de-temperance-entre-moyen-age-et-age-classique-la-temperance-dans-les-questions-scolastiques-et-humanistes-sur-l-ethique-a-nicomaque-1494-1530.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09666-5.p.0183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/erasme-et-la-france.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3862-2.p.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com/livre/?GCOI=22510100017630&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926139v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.19.03" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al-Matary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105312v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419163v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002659v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936437v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936440v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vintenon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/13059-book-08536112-9782745361127.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Borgne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lestringant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/39-guillaume-postel-1510-1581" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OUUP9941" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500159v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3862-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desrosiers-Bonin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Veilleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/6458-9782600047319.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985302v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=2011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985301v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/6437-9782600047579.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306439v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055542v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Selosse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claude Breitenstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaillardon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lamarque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172791v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Salliot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926091v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181996v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Elasri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703308v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440791v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>