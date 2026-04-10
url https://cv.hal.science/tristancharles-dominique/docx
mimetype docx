--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -325,291 +325,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The macroecology of spines on woody plants</w:t>
+                <w:t xml:space="preserve">How do plants survive in the starving, burning, and hiding vegetation realms generated by novel fire regimes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Tomlinson</w:t>
+                <w:t xml:space="preserve">Marco Antonio Chiminazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Yu</w:t>
+                <w:t xml:space="preserve">Renon Santos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaomao Wang</w:t>
+                <w:t xml:space="preserve">Aline Bertolosi Bombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Yao</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandra Fidelis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.70051⟩</w:t>
+              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68, pp.125885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ppees.2025.125885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251575v1</w:t>
+                <w:t xml:space="preserve">hal-05128923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do plants survive in the starving, burning, and hiding vegetation realms generated by novel fire regimes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The macroecology of spines on woody plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Tomlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Antonio Chiminazzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+                <w:t xml:space="preserve">Fei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renon Santos Andrade</w:t>
+                <w:t xml:space="preserve">Xiaomao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bertolosi Bombo</w:t>
+                <w:t xml:space="preserve">Xin Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Fidelis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chih‐chieh Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68, pp.125885. </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (6), pp.2396-2419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ppees.2025.125885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128923v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant form and height across environmental gradients: a developmental perspective on plant intraspecific variability</w:t>
               </w:r>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Chiminazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Fidelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -723,1467 +723,1467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The underestimated global importance of plant belowground coarse organs in open biomes for ecosystem functioning and conservation</w:t>
+                <w:t xml:space="preserve">Author Correction: Blocking then stinging as a case of two-step evolution of defensive cage architectures in herbivore-driven ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluigi Ottaviani</w:t>
+                <w:t xml:space="preserve">Artémis Anest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitka Klimešová</w:t>
+                <w:t xml:space="preserve">Yanis Bouchenak-Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Millan</w:t>
+                <w:t xml:space="preserve">Félix Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Harris</w:t>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (2), pp.118-121. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (4), pp.689-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pecon.2024.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-024-01675-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522824v1</w:t>
+                <w:t xml:space="preserve">hal-04560316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why incorporate plant architecture into trait-based ecology?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Munoz</w:t>
+                <w:t xml:space="preserve">Blocking then stinging as a case of two-step evolution of defensive cage architectures in herbivore-driven ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artémis Anest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Bouchenak-Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Fortunel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.11.011⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.587-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-024-01649-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390151v1</w:t>
+                <w:t xml:space="preserve">hal-04513209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree growth‐forms reveal dominant browsers shaping the vegetation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joris Cromsigt</w:t>
+                <w:t xml:space="preserve">Why incorporate plant architecture into trait-based ecology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14623⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (6), pp.524-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727802v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Blocking then stinging as a case of two-step evolution of defensive cage architectures in herbivore-driven ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Caraglio</w:t>
+                <w:t xml:space="preserve">Tree growth‐forms reveal dominant browsers shaping the vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Churski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Kuijper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Semmelmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Cromsigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-024-01675-2⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (9), pp.2027-2040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560316v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking then stinging as a case of two-step evolution of defensive cage architectures in herbivore-driven ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yanis Bouchenak-Khelladi</w:t>
+                <w:t xml:space="preserve">Petal-shaped femoral lobes facilitate gliding in orchid mantises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Xin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Caraglio</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahimsa Campos-Arceiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10, pp.587-597. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (1), pp.183-189.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-024-01649-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513209v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petal-shaped femoral lobes facilitate gliding in orchid mantises</w:t>
+                <w:t xml:space="preserve">An Eltonian proxy for restoring a lost browser-tree interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Zhao</w:t>
+                <w:t xml:space="preserve">Meredith Root-Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing-Xin Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+                <w:t xml:space="preserve">Matías Guerrero-Gatica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahimsa Campos-Arceiz</w:t>
+                <w:t xml:space="preserve">Andoni Elorrieta Rossle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Dong</w:t>
+                <w:t xml:space="preserve">Jory Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ramos Aguillar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.11.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 224, pp.105228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2024.105228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483882v1</w:t>
+                <w:t xml:space="preserve">hal-04669068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Eltonian proxy for restoring a lost browser-tree interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substantial Insect Herbivory in a South African Savanna‐Forest Mosaic: A Neglected Topic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matías Guerrero-Gatica</w:t>
+                <w:t xml:space="preserve">Heveakore Maraia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andoni Elorrieta Rossle</w:t>
+                <w:t xml:space="preserve">Kyle W Tomlinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jory Fleming</w:t>
+                <w:t xml:space="preserve">Ann Carla Staver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Ramos Aguillar</w:t>
+                <w:t xml:space="preserve">Leonardo Re Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 224, pp.105228. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.e70466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2024.105228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669068v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantial Insect Herbivory in a South African Savanna‐Forest Mosaic: A Neglected Topic</w:t>
+                <w:t xml:space="preserve">The underestimated global importance of plant belowground coarse organs in open biomes for ecosystem functioning and conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heveakore Maraia</w:t>
+                <w:t xml:space="preserve">Gianluigi Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitka Klimešová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Carla Staver</w:t>
+                <w:t xml:space="preserve">Mathieu Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Re Jorge</w:t>
+                <w:t xml:space="preserve">Timothy Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (11), pp.e70466. </w:t>
+              <w:t xml:space="preserve">Perspectives in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.118-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.70466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pecon.2024.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785704v1</w:t>
+                <w:t xml:space="preserve">hal-04522824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If self‐shading is so bad, why is there so much? Short shoots reconcile costs and benefits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To protect or to hide: Why not both? An investigation of fire-related strategies in Cerrado woody species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Antonio Chiminazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertolosi Bombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Fidelis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18636⟩</w:t>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 306, pp.152350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2023.152350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889601v1</w:t>
+                <w:t xml:space="preserve">hal-04212393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bark production of generalist and specialist species across savannas and forests in the Cerrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Antonio Chiminazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertolosi Bombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Fidelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 131 (4), pp.613-621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcad014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To protect or to hide: Why not both? An investigation of fire-related strategies in Cerrado woody species</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">If self‐shading is so bad, why is there so much? Short shoots reconcile costs and benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Haldat Du Lys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Midgley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 306, pp.152350. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (5), pp.1684-1695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.flora.2023.152350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212393v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drift in the tropics: Phylogenetics and biogeographical patterns in Combretaceae</w:t>
               </w:r>
@@ -2195,51 +2195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemis Anest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2303,103 +2303,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why woody plant modularity through time and space must be integrated in fire research?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Antonio Chiminazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Rodrigo Rossatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertolosi Bombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Fidelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AoB Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (3), plad029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2427,4442 +2427,4567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways of savannization in a mesic African savanna–forest mosaic following an extreme fire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herbivore‐induced branching increases sapling survival in temperate forest canopy gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Churski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heath Beckett</w:t>
+                <w:t xml:space="preserve">Jakub Bubnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Carla Staver</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bogumiła Jędrzejewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Kuijper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 110 (4), pp.902-915. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13851⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 110 (6), pp.1390-1402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839599v1</w:t>
+                <w:t xml:space="preserve">hal-03839978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbivore‐induced branching increases sapling survival in temperate forest canopy gaps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Churski</w:t>
+                <w:t xml:space="preserve">Trunk spines of trees: a physical defence against bark removal and climbing by mammals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Tomlinson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13880⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (5), pp.541-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcac025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839978v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trunk spines of trees: a physical defence against bark removal and climbing by mammals?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multispecies allometric equations for shrubs and trees biomass prediction in a Guinean savanna (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Anicet Gervais Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Brigitte N'Dri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Lefebvre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcel Konan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (5), pp.541-554. </w:t>
+              <w:t xml:space="preserve">Silva Fennica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.10617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcac025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14214/sf.10617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840006v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispecies allometric equations for shrubs and trees biomass prediction in a Guinean savanna (West Africa)</w:t>
+                <w:t xml:space="preserve">Pathways of savannization in a mesic African savanna–forest mosaic following an extreme fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Anicet Gervais Kouamé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Millan</w:t>
+                <w:t xml:space="preserve">Heath Beckett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Brigitte N'Dri</w:t>
+                <w:t xml:space="preserve">A. Carla Staver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Konan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William Bond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silva Fennica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (2), pp.10617. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (4), pp.902-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14214/sf.10617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819584v1</w:t>
+                <w:t xml:space="preserve">hal-03839599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving the structure: Climatic and developmental constraints on the evolution of plant architecture. A case study in Euphorbia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Artémis Anest</w:t>
+                <w:t xml:space="preserve">Incorporating clonality into the plant ecology research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitka Klimešová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Charles‐dominique</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Millan</w:t>
+                <w:t xml:space="preserve">Giandiego Campetella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Edelin</w:t>
+                <w:t xml:space="preserve">Roberto Canullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 231 (3), pp.1278-1295. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (12), pp.1236-1247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2021.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180847v1</w:t>
+                <w:t xml:space="preserve">hal-03372270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nuclear phylogenomic study of the angiosperm order Myrtales, exploring the potential and limitations of the universal Angiosperms353 probe set</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Artemis Anest</w:t>
+                <w:t xml:space="preserve">A Quantitative Index Based on Leaf Heteroblasty for Predicting Root Biomass in a Frequently Burned Savanna Species: Cussonia arborea Hochst. Ex A. Rich. (Araliaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Anicet Gervais Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidonie Bellot</w:t>
+                <w:t xml:space="preserve">Aya Brigitte N’dri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Biffin</w:t>
+                <w:t xml:space="preserve">Adama Bakayoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grace Brewer</w:t>
+                <w:t xml:space="preserve">Jacques Gignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (19), pp.220-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372269v1</w:t>
+                <w:t xml:space="preserve">hal-05350766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantitative Index Based on Leaf Heteroblasty for Predicting Root Biomass in a Frequently Burned Savanna Species: Cussonia arborea Hochst. Ex A. Rich. (Araliaceae)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Your best buds are worth protecting: Variation in bud protection in a fire‐prone cerrado system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Antonio Chiminazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertolosi Bombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Fidelis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/ijpss/2021/v33i1930621⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231 (3), pp.1278-1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430461v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Your best buds are worth protecting: Variation in bud protection in a fire‐prone cerrado system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertolosi Bombo</w:t>
+                <w:t xml:space="preserve">Corrigendum to: A handbook for the standardised sampling of plant functional traits in disturbance-prone ecosystems, with a focus on open ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hempson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Te Beest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 231 (3), pp.1278-1295. </w:t>
+              <w:t xml:space="preserve">Australian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (2), pp.110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/BT20048_CO⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372272v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating clonality into the plant ecology research agenda</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long‐term high densities of African elephants clear the understorey and promote a new stable savanna woodland community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giandiego Campetella</w:t>
+                <w:t xml:space="preserve">Nicolas Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Canullo</w:t>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ipavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2021.07.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372270v1</w:t>
+                <w:t xml:space="preserve">hal-03521533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to: A handbook for the standardised sampling of plant functional traits in disturbance-prone ecosystems, with a focus on open ecosystems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Stevens</w:t>
+                <w:t xml:space="preserve">A nuclear phylogenomic study of the angiosperm order Myrtales, exploring the potential and limitations of the universal Angiosperms353 probe set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Anest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Te Beest</w:t>
+                <w:t xml:space="preserve">Sidonie Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Biffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/BT20048_CO⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (7), pp.1087-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajb2.1699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372284v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term high densities of African elephants clear the understorey and promote a new stable savanna woodland community</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Wigley</w:t>
+                <w:t xml:space="preserve">A Quantitative Index Based on Leaf Heteroblasty for Predicting Root Biomass in a Frequently Burned Savanna Species: Cussonia arborea Hochst. Ex A. Rich. (Araliaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Anicet Gervais Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Brigitte N’dri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Bakayoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.13101⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.220 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ijpss/2021/v33i1930621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521533v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A handbook for the standardised sampling of plant functional traits in disturbance-prone ecosystems, with a focus on open ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolving the structure: Climatic and developmental constraints on the evolution of plant architecture. A case study in Euphorbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artémis Anest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Wigley</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mariska te Beest</w:t>
+                <w:t xml:space="preserve">Tristan Charles‐dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/BT20048⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231 (3), pp.1278-1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030424v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savanna tree evolutionary ages inform the reconstruction of the paleoenvironment of our hominin ancestors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bezeng Bezeng</w:t>
+                <w:t xml:space="preserve">The Neglected Belowground Dimension of Plant Dominance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Molina-Venegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gareth Hempson</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Chelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giandiego Campetella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69378-0⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (9), pp.763-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2020.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998947v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-apartheid ecologies in the City of Cape Town: An examination of plant functional traits in relation to urban gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pippin Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Ernstson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elmqvist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 193, pp.103662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2019.103662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neglected Belowground Dimension of Plant Dominance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Molina-Venegas</w:t>
+                <w:t xml:space="preserve">Savanna tree evolutionary ages inform the reconstruction of the paleoenvironment of our hominin ancestors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonathan Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnabas Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bezeng Bezeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giandiego Campetella</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Hempson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2020.06.006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69378-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998976v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half of the (big) picture is missing!</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gianluigi Ottaviani</w:t>
+                <w:t xml:space="preserve">A handbook for the standardised sampling of plant functional traits in disturbance-prone ecosystems, with a focus on open ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Hempson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariska te Beest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajb2.1438⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (25), pp.473-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/BT20048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998989v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural defence is coupled with the leaf economic spectrum across saplings of spiny species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Uromi Goodale</w:t>
+                <w:t xml:space="preserve">Half of the (big) picture is missing!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitka Klimešová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Martínková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.06960⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (3), pp.385-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajb2.1438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459703v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental constraints and resource environment shape early emergence and investment in spines in saplings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Structural defence is coupled with the leaf economic spectrum across saplings of spiny species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Armani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uromi Goodale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasey Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcz152⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129, pp.740 - 752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.06960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414662v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometagenomics illuminates the impact of agriculture on the distribution and prevalence of plant viruses at the ecosystem scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bernardo</w:t>
+                <w:t xml:space="preserve">Developmental constraints and resource environment shape early emergence and investment in spines in saplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Armani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasey Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Tomlinson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2017.155⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcz152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790932v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged milk provisioning in a jumping spider</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sheng-Jie Liu</w:t>
+                <w:t xml:space="preserve">Human impacts in African savannas are mediated by plant functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Osborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Midgley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aat3692⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 220 (1), pp.10-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459729v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human impacts in African savannas are mediated by plant functional traits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steal the light: shade vs fire adapted vegetation in forest-savanna mosaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Midgley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Tomlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 220 (1), pp.10-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15236⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 218 (4), pp.1419-1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459742v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steal the light: shade vs fire adapted vegetation in forest-savanna mosaics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prolonged milk provisioning in a jumping spider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanqi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Corlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoguo Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15117⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 362 (6418), pp.1052-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aat3692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459738v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The architectural design of trees protects them against large herbivores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometagenomics illuminates the impact of agriculture on the distribution and prevalence of plant viruses at the ecosystem scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12876⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.173 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2017.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851550v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire frequency filters species by bark traits in a savanna-forest mosaic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Midgley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (4), pp.728-735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvs.12528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woody Plant Traits and Life-History Strategies across Disturbance Gradients and Biome Boundaries in the Hluhluwe-iMfolozi Park</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The architectural design of trees protects them against large herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Graeme Cumming</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/9781139382793.013⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (9), pp.1710 - 1717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459778v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiny plants, mammal browsers, and the origin of African savannas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Woody Plant Traits and Life-History Strategies across Disturbance Gradients and Biome Boundaries in the Hluhluwe-iMfolozi Park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessleena Suri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pippin Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Hellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Cumming</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1607493113⟩</w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.189-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781139382793.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459785v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aridity, not fire, favors nitrogen-fixing plants across tropical savanna and forest biomes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spiny plants, mammal browsers, and the origin of African savannas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonathan Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Hempson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bezeng Bezeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnabas Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.1504⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (38), pp.E5572-E5579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1607493113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459789v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional differentiation of biomes in an African savanna/forest mosaic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aridity, not fire, favors nitrogen-fixing plants across tropical savanna and forest biomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carla Staver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Hedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W.J. Bond</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Tourgee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2015.05.005⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (9), pp.2177-2183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.1504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459799v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An index for assessing effectiveness of plant structural defences against mammal browsing</w:t>
+                <w:t xml:space="preserve">Functional differentiation of biomes in an African savanna/forest mosaic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Bond</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Staver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.F. Midgley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11258-015-0522-4⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.82-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2015.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459793v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bud protection: a key trait for species sorting in a forest-savanna mosaic</w:t>
+                <w:t xml:space="preserve">An index for assessing effectiveness of plant structural defences against mammal browsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">William Bond</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Midgley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13406⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 216 (10), pp.1433-1440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11258-015-0522-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459797v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using intra-individual variation in shrub architecture to explain population cover</w:t>
+                <w:t xml:space="preserve">Bud protection: a key trait for species sorting in a forest-savanna mosaic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Brisson</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heath Beckett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Midgley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.01654⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 207 (4), pp.1052-1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01164884v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouldering : an alternative strategy to long-vertical climbing in root-climbing hortensias</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using intra-individual variation in shrub architecture to explain population cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Edelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2014.0611⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124 (6), pp.707-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.01654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01100753v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural strategies of Rhamnus cathartica (Rhamnaceae) in relation to canopy openness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bouldering : an alternative strategy to long-vertical climbing in root-climbing hortensias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Granados Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan van den Bulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/b2012-069⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (99), pp.2014.0611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2014.0611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459807v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01100753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural strategies of Cornus sericea, a native but invasive shrub of Southern Quebec, Canada, under an open or a closed canopy</w:t>
+                <w:t xml:space="preserve">Architectural strategies of Rhamnus cathartica (Rhamnaceae) in relation to canopy openness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bouchard</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcp273⟩</w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (10), pp.976-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/b2012-069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00454141v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Architectural strategies of Cornus sericea, a native but invasive shrub of Southern Quebec, Canada, under an open or a closed canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Edelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (2), pp.205-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcp273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00454141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Architectural analysis of root system of sexually vs. vegetatively propagated yam (Dioscorea rotundata Poir.), a tuber monocot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mangenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 317 (1-2), pp.61-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-008-9788-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00372708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6872,270 +6997,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open letter: There are more than just trees and forests to be conserved and restored</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natashi Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina C. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Alquéres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.7(5):1220-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.10635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The uniqueness of spider lactation in arthropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard T Corlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui-Chang Quan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanqi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7145,244 +7270,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of navigation behaviours in ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianhui Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wystrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel Gélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Tomlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways of savannization in a mesic African savanna-forest mosaic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heath Beckett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carla Staver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7392,124 +7517,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GreedyGoat model: bringing new perspectives on woody plant-browser interactions by considering 3D plant architecture and its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel, Mar 2023, Berlin, Germany. pp.108-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7519,163 +7644,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woody Plant Traits and Life-History Strategies across Disturbance Gradients and Biome Boundaries in the Hluhluwe-iMfolozi Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kruger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Midgley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Balfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserving Africa's Mega-Diversity in the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.189-210, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781139382793.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7685,114 +7810,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des relations entre plasticité architecturale des buissons et prolifération de leurs populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Botanique. Université Montpellier II - Sciences et Techniques du Languedoc, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00663793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId272"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7939,51 +8064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Puig-Giron&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Palmero-Iniesta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M Fernandes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Oliveras Menor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena de Villalobos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles-Dominique" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-025-01565-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Tomlinson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomao Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih&#8208;chieh Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Chiminazzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renon Santos Andrade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertolosi Bombo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fidelis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2025.125885" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiminazzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bombo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Jones" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Ottaviani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Klime&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Millan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Harris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecon.2024.01.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.11.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Churski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Kuijper" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Semmelmayer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Bond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Cromsigt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14623" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Anest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bouchenak-Khelladi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Forest" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01675-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01649-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Xin Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahimsa Campos-Arceiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Dong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.11.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Root-Bernstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Guerrero-Gatica" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Elorrieta Rossle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jory Fleming" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramos Aguillar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2024.105228" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heveakore Maraia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle W Tomlinson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Carla Staver" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Re Jorge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70466" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889601v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Haldat Du Lys" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Midgley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18636" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212393v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152350" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166780v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Anest" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Turner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Barrett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13737" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Rodrigo Rossatto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heath Beckett" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carla Staver" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13851" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Bubnicki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogumi&#322;a J&#281;drzejewska" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13880" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819584v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Anicet Gervais Kouam&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Brigitte N'Dri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Konan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14214/sf.10617" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles&#8208;dominique" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Edelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17296" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Biffin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Brewer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1699" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03430461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Brigitte N&#8217;dri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Bakayoko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijpss/2021/v33i1930621" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372272v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13907" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandiego Campetella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Canullo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.07.019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372284v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wigley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hempson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stevens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Te Beest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT20048_CO" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521533v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ipavec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wigley" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13101" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030424v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Hempson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Stevens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska te Beest" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT20048" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998947v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonathan Davies" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Daru" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezeng Bezeng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69378-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414654v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pippin Anderson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ernstson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elmqvist" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2019.103662" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998976v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Molina-Venegas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2020.06.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998989v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mart&#237;nkov&#225;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1438" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459703v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Armani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uromi Goodale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasey Barton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06960" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414662v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz152" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01790932v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.155" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459729v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanqi Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Corlett" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguo Jiao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Jie Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3692" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Osborne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15236" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15117" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01851550v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Le Roux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12876" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12528" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459778v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessleena Suri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Hellard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Cumming" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139382793.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607493113" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459789v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pellegrini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hedin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Tourgee" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1504" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459799v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Staver" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Midgley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Bond" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2015.05.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459793v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Midgley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-015-0522-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13406" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01164884v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brisson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01654" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZC7CFZCV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01100753v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Granados Mendoza" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van den Bulcke" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.0611" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459807v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b2012-069" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454141v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp273" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372708v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangenet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9788-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1K0TL7PF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023440v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natashi Pilon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Peixoto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Oliveira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina C. Oliveira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alqu&#233;res" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10635" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010253v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T Corlett" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Chang Quan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796615v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhui Shen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wystrach" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel G&#233;lin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375792v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431012v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459773v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kruger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Midgley" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Balfour" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00663793v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Puig-Giron&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Palmero-Iniesta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M Fernandes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Oliveras Menor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena de Villalobos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles-Dominique" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-025-01565-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Chiminazzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renon Santos Andrade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertolosi Bombo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fidelis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2025.125885" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Tomlinson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomao Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih&#8208;chieh Yu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiminazzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bombo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Jones" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Anest" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bouchenak-Khelladi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Forest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01675-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01649-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.11.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Churski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Kuijper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Semmelmayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Bond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Cromsigt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14623" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Xin Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahimsa Campos-Arceiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Dong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.11.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Root-Bernstein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Guerrero-Gatica" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Elorrieta Rossle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jory Fleming" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramos Aguillar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2024.105228" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heveakore Maraia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle W Tomlinson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Carla Staver" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Re Jorge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70466" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Ottaviani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Klime&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Millan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Harris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecon.2024.01.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152350" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889601v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Haldat Du Lys" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Midgley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18636" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166780v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Anest" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Turner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Barrett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13737" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Rodrigo Rossatto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839978v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Bubnicki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogumi&#322;a J&#281;drzejewska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13880" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819584v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Anicet Gervais Kouam&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Brigitte N'Dri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Konan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14214/sf.10617" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heath Beckett" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carla Staver" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13851" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372270v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandiego Campetella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Canullo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.07.019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350766v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Brigitte N&#8217;dri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Bakayoko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13907" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wigley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hempson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stevens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Te Beest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT20048_CO" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521533v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ipavec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wigley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13101" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372269v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Biffin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Brewer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1699" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03430461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijpss/2021/v33i1930621" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180847v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles&#8208;dominique" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Edelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17296" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Molina-Venegas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2020.06.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414654v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pippin Anderson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ernstson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elmqvist" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2019.103662" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998947v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonathan Davies" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Daru" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezeng Bezeng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Hempson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69378-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030424v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Stevens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska te Beest" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT20048" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998989v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mart&#237;nkov&#225;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1438" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459703v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Armani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uromi Goodale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasey Barton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06960" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz152" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459742v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Osborne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15236" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459738v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15117" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459729v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanqi Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Corlett" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguo Jiao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Jie Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3692" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01790932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.155" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459762v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12528" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01851550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Le Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12876" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459778v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessleena Suri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Hellard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Cumming" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139382793.013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607493113" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pellegrini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hedin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Tourgee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1504" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Staver" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Midgley" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Bond" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2015.05.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459793v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Midgley" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bond" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-015-0522-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13406" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01164884v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brisson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01654" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZC7CFZCV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01100753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Granados Mendoza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van den Bulcke" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.0611" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459807v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b2012-069" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454141v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp273" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372708v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangenet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9788-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1K0TL7PF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023440v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natashi Pilon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Peixoto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Oliveira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina C. Oliveira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alqu&#233;res" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10635" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010253v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T Corlett" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Chang Quan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796615v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhui Shen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wystrach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel G&#233;lin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375792v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431012v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459773v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kruger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Midgley" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Balfour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00663793v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>