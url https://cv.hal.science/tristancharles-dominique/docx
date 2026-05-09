--- v1 (2026-04-10)
+++ v2 (2026-05-09)
@@ -100,382 +100,386 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of fire to preserve biodiversity under novel fire regimes</w:t>
+                <w:t xml:space="preserve">Plant form and height across environmental gradients: a developmental perspective on plant intraspecific variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Puig-Gironès</w:t>
+                <w:t xml:space="preserve">Marco Chiminazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Palmero-Iniesta</w:t>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo M Fernandes</w:t>
+                <w:t xml:space="preserve">Alessandra Fidelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imma Oliveras Menor</w:t>
+                <w:t xml:space="preserve">Aline Bombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Ascoli</w:t>
+                <w:t xml:space="preserve">Cynthia Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 380, pp.20230449. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 137 (2), pp.323-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaf130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046411v1</w:t>
+                <w:t xml:space="preserve">hal-05412881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbance regimes favor alternative plant communities in the natural grasslands of the Pampa Austral (Argentina)</w:t>
+                <w:t xml:space="preserve">The use of fire to preserve biodiversity under novel fire regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Elena de Villalobos</w:t>
+                <w:t xml:space="preserve">Roger Puig-Gironès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marina Palmero-Iniesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo M Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imma Oliveras Menor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11258-025-01565-3⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380, pp.20230449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279366v1</w:t>
+                <w:t xml:space="preserve">hal-05046411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do plants survive in the starving, burning, and hiding vegetation realms generated by novel fire regimes?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Disturbance regimes favor alternative plant communities in the natural grasslands of the Pampa Austral (Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Elena de Villalobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Fidelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68, pp.125885. </w:t>
+              <w:t xml:space="preserve">Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226, pp.1263-1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ppees.2025.125885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11258-025-01565-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128923v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The macroecology of spines on woody plants</w:t>
               </w:r>
@@ -589,1302 +593,1298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant form and height across environmental gradients: a developmental perspective on plant intraspecific variability</w:t>
+                <w:t xml:space="preserve">How do plants survive in the starving, burning, and hiding vegetation realms generated by novel fire regimes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Chiminazzo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Marco Antonio Chiminazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renon Santos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertolosi Bombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Fidelis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68, pp.125885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaf130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ppees.2025.125885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412881v1</w:t>
+                <w:t xml:space="preserve">hal-05128923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Blocking then stinging as a case of two-step evolution of defensive cage architectures in herbivore-driven ecosystems</w:t>
+                <w:t xml:space="preserve">The underestimated global importance of plant belowground coarse organs in open biomes for ecosystem functioning and conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artémis Anest</w:t>
+                <w:t xml:space="preserve">Gianluigi Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Bouchenak-Khelladi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jitka Klimešová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Forest</w:t>
+                <w:t xml:space="preserve">Mathieu Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Caraglio</w:t>
+                <w:t xml:space="preserve">Timothy Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (4), pp.689-689. </w:t>
+              <w:t xml:space="preserve">Perspectives in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.118-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-024-01675-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pecon.2024.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560316v1</w:t>
+                <w:t xml:space="preserve">hal-04522824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking then stinging as a case of two-step evolution of defensive cage architectures in herbivore-driven ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Caraglio</w:t>
+                <w:t xml:space="preserve">Tree growth‐forms reveal dominant browsers shaping the vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Churski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Kuijper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Semmelmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Cromsigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-024-01649-4⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (9), pp.2027-2040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513209v1</w:t>
+                <w:t xml:space="preserve">hal-04727802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why incorporate plant architecture into trait-based ecology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (6), pp.524-536. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree growth‐forms reveal dominant browsers shaping the vegetation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joris Cromsigt</w:t>
+                <w:t xml:space="preserve">Author Correction: Blocking then stinging as a case of two-step evolution of defensive cage architectures in herbivore-driven ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artémis Anest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Bouchenak-Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14623⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (4), pp.689-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-024-01675-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727802v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petal-shaped femoral lobes facilitate gliding in orchid mantises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blocking then stinging as a case of two-step evolution of defensive cage architectures in herbivore-driven ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artémis Anest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Bouchenak-Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Zhao</w:t>
+                <w:t xml:space="preserve">Félix Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing-Xin Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bing Dong</w:t>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (1), pp.183-189.e4. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.587-597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-024-01649-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483882v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Eltonian proxy for restoring a lost browser-tree interaction</w:t>
+                <w:t xml:space="preserve">Petal-shaped femoral lobes facilitate gliding in orchid mantises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meredith Root-Bernstein</w:t>
+                <w:t xml:space="preserve">Xin Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matías Guerrero-Gatica</w:t>
+                <w:t xml:space="preserve">Jing-Xin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andoni Elorrieta Rossle</w:t>
+                <w:t xml:space="preserve">Ahimsa Campos-Arceiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jory Fleming</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge Ramos Aguillar</w:t>
+                <w:t xml:space="preserve">Bing Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2024.105228⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (1), pp.183-189.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669068v1</w:t>
+                <w:t xml:space="preserve">hal-04483882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantial Insect Herbivory in a South African Savanna‐Forest Mosaic: A Neglected Topic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Eltonian proxy for restoring a lost browser-tree interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Root-Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heveakore Maraia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+                <w:t xml:space="preserve">Matías Guerrero-Gatica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle W Tomlinson</w:t>
+                <w:t xml:space="preserve">Andoni Elorrieta Rossle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Carla Staver</w:t>
+                <w:t xml:space="preserve">Jory Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Re Jorge</w:t>
+                <w:t xml:space="preserve">Jorge Ramos Aguillar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (11), pp.e70466. </w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 224, pp.105228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.70466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2024.105228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785704v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The underestimated global importance of plant belowground coarse organs in open biomes for ecosystem functioning and conservation</w:t>
+                <w:t xml:space="preserve">Substantial Insect Herbivory in a South African Savanna‐Forest Mosaic: A Neglected Topic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluigi Ottaviani</w:t>
+                <w:t xml:space="preserve">Heveakore Maraia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitka Klimešová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+                <w:t xml:space="preserve">Kyle W Tomlinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Millan</w:t>
+                <w:t xml:space="preserve">Ann Carla Staver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Harris</w:t>
+                <w:t xml:space="preserve">Leonardo Re Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (2), pp.118-121. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.e70466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pecon.2024.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522824v1</w:t>
+                <w:t xml:space="preserve">hal-04785704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To protect or to hide: Why not both? An investigation of fire-related strategies in Cerrado woody species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Antonio Chiminazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertolosi Bombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Fidelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 306, pp.152350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1912,494 +1912,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bark production of generalist and specialist species across savannas and forests in the Cerrado</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Drift in the tropics: Phylogenetics and biogeographical patterns in Combretaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Anest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcad014⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.1790-1802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047093v1</w:t>
+                <w:t xml:space="preserve">hal-04166780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If self‐shading is so bad, why is there so much? Short shoots reconcile costs and benefits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bark production of generalist and specialist species across savannas and forests in the Cerrado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Antonio Chiminazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertolosi Bombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Fidelis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (4), pp.613-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcad014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03889601v1</w:t>
+                <w:t xml:space="preserve">hal-04047093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drift in the tropics: Phylogenetics and biogeographical patterns in Combretaceae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">If self‐shading is so bad, why is there so much? Short shoots reconcile costs and benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemis Anest</w:t>
+                <w:t xml:space="preserve">Alexandre de Haldat Du Lys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Forest</w:t>
+                <w:t xml:space="preserve">Mathieu Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Turner</w:t>
+                <w:t xml:space="preserve">Jean-François Barczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell Barrett</w:t>
+                <w:t xml:space="preserve">Guy Midgley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (10), pp.1790-1802. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (5), pp.1684-1695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166780v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why woody plant modularity through time and space must be integrated in fire research?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Antonio Chiminazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Rodrigo Rossatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertolosi Bombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Fidelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AoB Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (3), plad029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2427,2163 +2427,2163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbivore‐induced branching increases sapling survival in temperate forest canopy gaps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pathways of savannization in a mesic African savanna–forest mosaic following an extreme fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heath Beckett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carla Staver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 110 (6), pp.1390-1402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13880⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 110 (4), pp.902-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839978v1</w:t>
+                <w:t xml:space="preserve">hal-03839599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trunk spines of trees: a physical defence against bark removal and climbing by mammals?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Herbivore‐induced branching increases sapling survival in temperate forest canopy gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Churski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Bubnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogumiła Jędrzejewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Kuijper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcac025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (6), pp.1390-1402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840006v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispecies allometric equations for shrubs and trees biomass prediction in a Guinean savanna (West Africa)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Trunk spines of trees: a physical defence against bark removal and climbing by mammals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Tomlinson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silva Fennica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (2), pp.10617. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (5), pp.541-554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14214/sf.10617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcac025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819584v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways of savannization in a mesic African savanna–forest mosaic following an extreme fire</w:t>
+                <w:t xml:space="preserve">Multispecies allometric equations for shrubs and trees biomass prediction in a Guinean savanna (West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heath Beckett</w:t>
+                <w:t xml:space="preserve">Yao Anicet Gervais Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Carla Staver</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Aya Brigitte N'Dri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Bond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcel Konan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110 (4), pp.902-915. </w:t>
+              <w:t xml:space="preserve">Silva Fennica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.10617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14214/sf.10617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839599v1</w:t>
+                <w:t xml:space="preserve">hal-03819584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating clonality into the plant ecology research agenda</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+                <w:t xml:space="preserve">A Quantitative Index Based on Leaf Heteroblasty for Predicting Root Biomass in a Frequently Burned Savanna Species: Cussonia arborea Hochst. Ex A. Rich. (Araliaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Anicet Gervais Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giandiego Campetella</w:t>
+                <w:t xml:space="preserve">Aya Brigitte N’dri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Canullo</w:t>
+                <w:t xml:space="preserve">Adama Bakayoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2021.07.019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.220 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ijpss/2021/v33i1930621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372270v1</w:t>
+                <w:t xml:space="preserve">hal-03430461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantitative Index Based on Leaf Heteroblasty for Predicting Root Biomass in a Frequently Burned Savanna Species: Cussonia arborea Hochst. Ex A. Rich. (Araliaceae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Evolving the structure: Climatic and developmental constraints on the evolution of plant architecture. A case study in Euphorbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artémis Anest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles‐dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Gignoux</w:t>
+                <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231 (3), pp.1278-1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350766v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Your best buds are worth protecting: Variation in bud protection in a fire‐prone cerrado system</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A nuclear phylogenomic study of the angiosperm order Myrtales, exploring the potential and limitations of the universal Angiosperms353 probe set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Anest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Biffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (7), pp.1087-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajb2.1699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13907⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03372272v1</w:t>
+                <w:t xml:space="preserve">hal-03372269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to: A handbook for the standardised sampling of plant functional traits in disturbance-prone ecosystems, with a focus on open ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Te Beest</w:t>
+                <w:t xml:space="preserve">A Quantitative Index Based on Leaf Heteroblasty for Predicting Root Biomass in a Frequently Burned Savanna Species: Cussonia arborea Hochst. Ex A. Rich. (Araliaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Anicet Gervais Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Brigitte N’dri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Bakayoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (19), pp.220-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372284v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term high densities of African elephants clear the understorey and promote a new stable savanna woodland community</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Your best buds are worth protecting: Variation in bud protection in a fire‐prone cerrado system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Antonio Chiminazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertolosi Bombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Fidelis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.13101⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231 (3), pp.1278-1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521533v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nuclear phylogenomic study of the angiosperm order Myrtales, exploring the potential and limitations of the universal Angiosperms353 probe set</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grace Brewer</w:t>
+                <w:t xml:space="preserve">Incorporating clonality into the plant ecology research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitka Klimešová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giandiego Campetella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Canullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajb2.1699⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (12), pp.1236-1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2021.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372269v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantitative Index Based on Leaf Heteroblasty for Predicting Root Biomass in a Frequently Burned Savanna Species: Cussonia arborea Hochst. Ex A. Rich. (Araliaceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Gignoux</w:t>
+                <w:t xml:space="preserve">Corrigendum to: A handbook for the standardised sampling of plant functional traits in disturbance-prone ecosystems, with a focus on open ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wigley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hempson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Te Beest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/ijpss/2021/v33i1930621⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (2), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/BT20048_CO⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430461v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving the structure: Climatic and developmental constraints on the evolution of plant architecture. A case study in Euphorbia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Artémis Anest</w:t>
+                <w:t xml:space="preserve">Long‐term high densities of African elephants clear the understorey and promote a new stable savanna woodland community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Charles‐dominique</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Millan</w:t>
+                <w:t xml:space="preserve">Audrey Ipavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Edelin</w:t>
+                <w:t xml:space="preserve">Benjamin Wigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 231 (3), pp.1278-1295. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180847v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neglected Belowground Dimension of Plant Dominance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianluigi Ottaviani</w:t>
+                <w:t xml:space="preserve">A handbook for the standardised sampling of plant functional traits in disturbance-prone ecosystems, with a focus on open ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wigley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Molina-Venegas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+                <w:t xml:space="preserve">Gareth Hempson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Chelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giandiego Campetella</w:t>
+                <w:t xml:space="preserve">Nicola Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariska te Beest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2020.06.006⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (25), pp.473-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/BT20048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998976v1</w:t>
+                <w:t xml:space="preserve">hal-03030424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-apartheid ecologies in the City of Cape Town: An examination of plant functional traits in relation to urban gradients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Neglected Belowground Dimension of Plant Dominance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Molina-Venegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Andersson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefano Chelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giandiego Campetella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2019.103662⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (9), pp.763-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2020.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414654v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savanna tree evolutionary ages inform the reconstruction of the paleoenvironment of our hominin ancestors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-apartheid ecologies in the City of Cape Town: An examination of plant functional traits in relation to urban gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pippin Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jonathan Davies</w:t>
+                <w:t xml:space="preserve">Henrik Ernstson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barnabas Daru</w:t>
+                <w:t xml:space="preserve">Erik Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bezeng Bezeng</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Elmqvist</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69378-0⟩</w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 193, pp.103662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2019.103662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998947v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A handbook for the standardised sampling of plant functional traits in disturbance-prone ecosystems, with a focus on open ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Savanna tree evolutionary ages inform the reconstruction of the paleoenvironment of our hominin ancestors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonathan Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnabas Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bezeng Bezeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Hempson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariska te Beest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (25), pp.473-531. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/BT20048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69378-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030424v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Half of the (big) picture is missing!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitka Klimešová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Martínková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 107 (3), pp.385-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4643,51 +4643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Armani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uromi Goodale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasey Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4764,51 +4764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental constraints and resource environment shape early emergence and investment in spines in saplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Armani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasey Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4862,823 +4862,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human impacts in African savannas are mediated by plant functional traits</w:t>
+                <w:t xml:space="preserve">Geometagenomics illuminates the impact of agriculture on the distribution and prevalence of plant viruses at the ecosystem scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Osborne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pauline Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Midgley</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15236⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.173 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2017.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459742v1</w:t>
+                <w:t xml:space="preserve">hal-01790932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steal the light: shade vs fire adapted vegetation in forest-savanna mosaics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prolonged milk provisioning in a jumping spider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanqi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Corlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoguo Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15117⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 362 (6418), pp.1052-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aat3692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459738v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged milk provisioning in a jumping spider</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Human impacts in African savannas are mediated by plant functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Osborne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Midgley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aat3692⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 220 (1), pp.10-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459729v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometagenomics illuminates the impact of agriculture on the distribution and prevalence of plant viruses at the ecosystem scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Steal the light: shade vs fire adapted vegetation in forest-savanna mosaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Midgley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Tomlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (1), pp.173 - 184. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 218 (4), pp.1419-1429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2017.155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.15117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790932v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire frequency filters species by bark traits in a savanna-forest mosaic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The architectural design of trees protects them against large herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Bond</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12528⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (9), pp.1710 - 1717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459762v1</w:t>
+                <w:t xml:space="preserve">hal-01851550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The architectural design of trees protects them against large herbivores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fire frequency filters species by bark traits in a savanna-forest mosaic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Midgley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (9), pp.1710 - 1717. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (4), pp.728-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851550v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woody Plant Traits and Life-History Strategies across Disturbance Gradients and Biome Boundaries in the Hluhluwe-iMfolozi Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessleena Suri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pippin Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Hellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5738,103 +5738,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiny plants, mammal browsers, and the origin of African savannas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonathan Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Hempson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bezeng Bezeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnabas Daru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (38), pp.E5572-E5579. </w:t>
@@ -5885,77 +5885,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aridity, not fire, favors nitrogen-fixing plants across tropical savanna and forest biomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carla Staver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Hedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Tourgee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6002,51 +6002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional differentiation of biomes in an African savanna/forest mosaic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Staver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6119,51 +6119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An index for assessing effectiveness of plant structural defences against mammal browsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Midgley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6223,90 +6223,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bud protection: a key trait for species sorting in a forest-savanna mosaic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heath Beckett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Midgley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 207 (4), pp.1052-1060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6340,64 +6340,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using intra-individual variation in shrub architecture to explain population cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,51 +6508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Granados Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan van den Bulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6616,64 +6616,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural strategies of Rhamnus cathartica (Rhamnaceae) in relation to canopy openness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6733,64 +6733,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural strategies of Cornus sericea, a native but invasive shrub of Southern Quebec, Canada, under an open or a closed canopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6837,51 +6837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural analysis of root system of sexually vs. vegetatively propagated yam (Dioscorea rotundata Poir.), a tuber monocot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mangenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6889,51 +6889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 317 (1-2), pp.61-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7138,103 +7138,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The uniqueness of spider lactation in arthropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard T Corlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui-Chang Quan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanqi Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7323,51 +7323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Wystrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uriel Gélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Tomlinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7398,90 +7398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways of savannization in a mesic African savanna-forest mosaic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heath Beckett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carla Staver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7531,77 +7531,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GreedyGoat model: bringing new perspectives on woody plant-browser interactions by considering 3D plant architecture and its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel, Mar 2023, Berlin, Germany. pp.108-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7671,64 +7671,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woody Plant Traits and Life-History Strategies across Disturbance Gradients and Biome Boundaries in the Hluhluwe-iMfolozi Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kruger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Midgley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7824,51 +7824,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des relations entre plasticité architecturale des buissons et prolifération de leurs populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Botanique. Université Montpellier II - Sciences et Techniques du Languedoc, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8064,51 +8064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Puig-Giron&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Palmero-Iniesta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M Fernandes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Oliveras Menor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena de Villalobos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles-Dominique" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-025-01565-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Chiminazzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renon Santos Andrade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertolosi Bombo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fidelis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2025.125885" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Tomlinson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomao Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih&#8208;chieh Yu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiminazzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bombo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Jones" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Anest" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bouchenak-Khelladi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Forest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01675-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01649-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.11.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Churski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Kuijper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Semmelmayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Bond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Cromsigt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14623" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Xin Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahimsa Campos-Arceiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Dong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.11.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Root-Bernstein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Guerrero-Gatica" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Elorrieta Rossle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jory Fleming" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramos Aguillar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2024.105228" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heveakore Maraia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle W Tomlinson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Carla Staver" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Re Jorge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70466" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Ottaviani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Klime&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Millan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Harris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecon.2024.01.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152350" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889601v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Haldat Du Lys" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Midgley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18636" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166780v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Anest" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Turner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Barrett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13737" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Rodrigo Rossatto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839978v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Bubnicki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogumi&#322;a J&#281;drzejewska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13880" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819584v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Anicet Gervais Kouam&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Brigitte N'Dri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Konan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14214/sf.10617" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heath Beckett" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carla Staver" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13851" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372270v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandiego Campetella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Canullo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.07.019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350766v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Brigitte N&#8217;dri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Bakayoko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13907" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wigley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hempson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stevens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Te Beest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT20048_CO" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521533v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ipavec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wigley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13101" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372269v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Biffin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Brewer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1699" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03430461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijpss/2021/v33i1930621" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180847v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles&#8208;dominique" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Edelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17296" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Molina-Venegas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2020.06.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414654v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pippin Anderson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ernstson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elmqvist" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2019.103662" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998947v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonathan Davies" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Daru" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezeng Bezeng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Hempson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69378-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030424v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Stevens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska te Beest" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT20048" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998989v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mart&#237;nkov&#225;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1438" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459703v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Armani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uromi Goodale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasey Barton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06960" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz152" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459742v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Osborne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15236" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459738v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15117" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459729v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanqi Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Corlett" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguo Jiao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Jie Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3692" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01790932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.155" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459762v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12528" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01851550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Le Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12876" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459778v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessleena Suri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Hellard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Cumming" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139382793.013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607493113" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pellegrini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hedin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Tourgee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1504" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Staver" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Midgley" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Bond" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2015.05.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459793v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Midgley" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bond" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-015-0522-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13406" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01164884v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brisson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01654" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZC7CFZCV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01100753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Granados Mendoza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van den Bulcke" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.0611" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459807v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b2012-069" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454141v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp273" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372708v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangenet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9788-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1K0TL7PF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023440v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natashi Pilon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Peixoto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Oliveira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina C. Oliveira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alqu&#233;res" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10635" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010253v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T Corlett" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Chang Quan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796615v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhui Shen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wystrach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel G&#233;lin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375792v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431012v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459773v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kruger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Midgley" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Balfour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00663793v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiminazzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles-Dominique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fidelis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bombo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Puig-Giron&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Palmero-Iniesta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M Fernandes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Oliveras Menor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0449" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena de Villalobos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-025-01565-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Tomlinson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomao Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih&#8208;chieh Yu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Chiminazzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renon Santos Andrade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertolosi Bombo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2025.125885" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Ottaviani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Klime&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Millan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Harris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecon.2024.01.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Churski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Kuijper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Semmelmayer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Bond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Cromsigt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14623" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.11.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Anest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bouchenak-Khelladi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Forest" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01675-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01649-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Xin Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahimsa Campos-Arceiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Dong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.11.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Root-Bernstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Guerrero-Gatica" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Elorrieta Rossle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jory Fleming" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramos Aguillar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2024.105228" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heveakore Maraia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle W Tomlinson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Carla Staver" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Re Jorge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70466" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152350" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Anest" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Turner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Barrett" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13737" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Haldat Du Lys" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Midgley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18636" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Rodrigo Rossatto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heath Beckett" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carla Staver" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13851" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Bubnicki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogumi&#322;a J&#281;drzejewska" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13880" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819584v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Anicet Gervais Kouam&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Brigitte N'Dri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Konan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14214/sf.10617" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03430461v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Brigitte N&#8217;dri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Bakayoko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijpss/2021/v33i1930621" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles&#8208;dominique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Edelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17296" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Biffin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Brewer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1699" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350766v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13907" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372270v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandiego Campetella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Canullo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.07.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wigley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hempson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stevens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Te Beest" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT20048_CO" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ipavec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wigley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13101" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030424v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Hempson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Stevens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska te Beest" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT20048" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998976v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Molina-Venegas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2020.06.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414654v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pippin Anderson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ernstson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elmqvist" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2019.103662" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonathan Davies" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Daru" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezeng Bezeng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69378-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998989v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mart&#237;nkov&#225;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1438" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459703v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Armani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uromi Goodale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasey Barton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06960" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz152" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01790932v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.155" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459729v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanqi Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Corlett" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguo Jiao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Jie Liu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3692" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459742v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Osborne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15236" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459738v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15117" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01851550v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Le Roux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12876" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12528" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459778v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessleena Suri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Hellard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Cumming" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139382793.013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607493113" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pellegrini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hedin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Tourgee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1504" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Staver" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Midgley" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Bond" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2015.05.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459793v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Midgley" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bond" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-015-0522-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13406" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01164884v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brisson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01654" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZC7CFZCV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01100753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Granados Mendoza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van den Bulcke" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.0611" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459807v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b2012-069" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454141v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp273" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372708v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangenet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9788-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1K0TL7PF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023440v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natashi Pilon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Peixoto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Oliveira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina C. Oliveira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alqu&#233;res" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10635" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010253v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T Corlett" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Chang Quan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796615v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhui Shen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wystrach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel G&#233;lin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375792v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431012v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459773v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kruger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Midgley" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Balfour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00663793v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>