--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -205,1225 +205,1225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metaGE: Investigating genotype x environment interactions through GWAS meta-analysis</w:t>
+                <w:t xml:space="preserve">A novel genome-wide association study method for detecting quantitative trait loci interacting with complex population structures in plant genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaïg de Walsche</w:t>
+                <w:t xml:space="preserve">Kosuke Hamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vergne</w:t>
+                <w:t xml:space="preserve">Hiroyoshi Iwata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Rincent</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011553⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 229 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyaf038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994005v1</w:t>
+                <w:t xml:space="preserve">hal-05307438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale composite hypothesis testing procedure for omics data analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">metaGE: Investigating genotype x environment interactions through GWAS meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg de Walsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gauthier</w:t>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+                <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Charcosset</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf118⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.e1011553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291677v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction-aided incorporation of genetic resources into elite breeding: lessons from a collaborative multiparental design in flint maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Sanchez</w:t>
+                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 138, pp.262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-025-05034-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in genomic prediction of maize with prior gene ontology information depends on traits and environmental conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning and genomic best linear unbiased prediction integration: An approach to identify potential nonlinear genetic relationships between traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Shokor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baber Ali</w:t>
+                <w:t xml:space="preserve">P. Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Mary‐huard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Charcosset</w:t>
+                <w:t xml:space="preserve">H. Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tpg2.20553⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (6), pp.6174-6189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-26057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158192v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning and genomic best linear unbiased prediction integration: An approach to identify potential nonlinear genetic relationships between traits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement in genomic prediction of maize with prior gene ontology information depends on traits and environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Croiseau</w:t>
+                <w:t xml:space="preserve">Baber Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gangloff</w:t>
+                <w:t xml:space="preserve">Tristan Mary‐huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Saintilan</w:t>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tribout</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108 (6), pp.6174-6189. </w:t>
+              <w:t xml:space="preserve">Plant Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-26057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tpg2.20553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218863v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global genotype by environment prediction competition reveals that diverse modeling strategies can deliver satisfactory maize yield estimates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale composite hypothesis testing procedure for omics data analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïg de Walsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Washburn</w:t>
+                <w:t xml:space="preserve">Franck Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Ignacio Varela</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/genetics/iyae195⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201508v1</w:t>
+                <w:t xml:space="preserve">hal-05291677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel genome-wide association study method for detecting quantitative trait loci interacting with complex population structures in plant genetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global genotype by environment prediction competition reveals that diverse modeling strategies can deliver satisfactory maize yield estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Washburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alencar Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosuke Hamazaki</w:t>
+                <w:t xml:space="preserve">Qiuyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroyoshi Iwata</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Ertl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 229 (4), </w:t>
+              <w:t xml:space="preserve">, 2025, 229 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/genetics/iyaf038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyae195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307438v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Phenotypic Evaluation of European Maize Landraces as a Tool for Conservation and Valorization of Agrobiodiversity</w:t>
+                <w:t xml:space="preserve">Portability of genomic predictions trained on sparse factorial designs across two maize silage breeding cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlotta Balconi</w:t>
+                <w:t xml:space="preserve">Alizarine Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustin Galaretto</w:t>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Ana Malvar</w:t>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane D Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rita Redaelli</w:t>
+                <w:t xml:space="preserve">Valérie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology13060454⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (3), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04566-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645117v1</w:t>
+                <w:t xml:space="preserve">hal-05292790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portability of genomic predictions trained on sparse factorial designs across two maize silage breeding cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and Phenotypic Evaluation of European Maize Landraces as a Tool for Conservation and Valorization of Agrobiodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Balconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizarine Lorenzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Agustin Galaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pin</w:t>
+                <w:t xml:space="preserve">Rosa Ana Malvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Madur</w:t>
+                <w:t xml:space="preserve">Stéphane D Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Combes</w:t>
+                <w:t xml:space="preserve">Rita Redaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137 (3), pp.75. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (6), pp.454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-024-04566-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology13060454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05292790v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-dimensional multi-omics measured in controlled conditions are useful for maize platform and field trait predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baber Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huguenin-Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1513,103 +1513,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potential of genetic resource introduction into elite germplasm: a collaborative multiparental population for flint maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Allier</w:t>
+                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 137 (1), pp.19. </w:t>
@@ -1641,905 +1641,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights towards breeding for mixed cropping of spring pea and barley to increase yield and yield stability</w:t>
+                <w:t xml:space="preserve">Priming therapy by targeting enhancer-initiated pathways in patient-derived pancreatic cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Haug</w:t>
+                <w:t xml:space="preserve">Nicolas A Fraunhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Messmer</w:t>
+                <w:t xml:space="preserve">Aura I Moreno Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+                <w:t xml:space="preserve">Analía Meilerman Abuelafia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+                <w:t xml:space="preserve">Marie Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 297, pp.108923. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 92, pp.104602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2023.108923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139254v1</w:t>
+                <w:t xml:space="preserve">hal-04100206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming therapy by targeting enhancer-initiated pathways in patient-derived pancreatic cancer cells</w:t>
+                <w:t xml:space="preserve">Detecting directional and non-directional epistasis in bi-parental populations using genomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas A Fraunhoffer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104602⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 224 (3), pp.iyad089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyad089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100206v1</w:t>
+                <w:t xml:space="preserve">hal-04215609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting directional and non-directional epistasis in bi-parental populations using genomic data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Identifying QTLs involved in hybrid performance and heterotic group complementarity: new GWAS models applied to factorial and admixed diallel maize hybrid panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/genetics/iyad089⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136, pp.219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-023-04431-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215609v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and accurate joint inference of coancestry parameters for populations and/or individuals</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genotyping of DNA pools identifies untapped landraces and genomic regions to develop next‐generation varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Arca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary‐huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010054⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.1123-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.14022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215636v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103846v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the use of plant genetic resources to sustain breeding programs’ efficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
+                <w:t xml:space="preserve">New insights towards breeding for mixed cropping of spring pea and barley to increase yield and yield stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Messmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2205780119⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 297, pp.108923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2023.108923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215595v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying QTLs involved in hybrid performance and heterotic group complementarity: new GWAS models applied to factorial and admixed diallel maize hybrid panels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fast and accurate joint inference of coancestry parameters for populations and/or individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balding</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-023-04431-w⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.e1010054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295142v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping of DNA pools identifies untapped landraces and genomic regions to develop next‐generation varieties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Improving the use of plant genetic resources to sustain breeding programs’ efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21, pp.1123-1139. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (14), pp.e2205780119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.14022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2205780119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103846v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction for grain yield and micro-environmental sensitivity in winter wheat</w:t>
               </w:r>
@@ -2551,77 +2551,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Raffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernille Sarup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, </w:t>
@@ -2653,1441 +2653,1441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving genomic predictions with inbreeding and nonadditive effects in two admixed maize hybrid populations in single and multienvironment contexts</w:t>
+                <w:t xml:space="preserve">Phenomic selection in wheat breeding: prediction of the genotype-by-environment interaction in multi-environment breeding trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Roth</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Charcosset</w:t>
+                <w:t xml:space="preserve">Pauline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/genetics/iyac018⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.3337-3356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-022-04170-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659124v1</w:t>
+                <w:t xml:space="preserve">hal-03765277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying multiple sets of P -values through composed hypothesis testing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Improving genomic predictions with inbreeding and nonadditive effects in two admixed maize hybrid populations in single and multienvironment contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 220 (4), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyac018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03909580v1</w:t>
+                <w:t xml:space="preserve">hal-03659124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient ReML inference in variance component mixed models using a Min-Max algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (1), pp.e1009659. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction of hybrid performance: comparison of the efficiency of factorial and tester designs used as training sets in a multiparental connected reciprocal design for maize silage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Querying multiple sets of P -values through composed hypothesis testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarmistha Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indranil Mukhopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-022-04176-y⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216367v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling cucumber resistance to several viruses via genome-wide association studies highlighted resistance hotspots and new QTLs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Genomic prediction of hybrid performance: comparison of the efficiency of factorial and tester designs used as training sets in a multiparental connected reciprocal design for maize silage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizarine Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Lowdon</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhac184⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (9), pp.3143 - 3160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-022-04176-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971463v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection in wheat breeding: prediction of the genotype-by-environment interaction in multi-environment breeding trials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling cucumber resistance to several viruses via genome-wide association studies highlighted resistance hotspots and new QTLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
+                <w:t xml:space="preserve">Severine Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Oury</w:t>
+                <w:t xml:space="preserve">Melissa Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rolland</w:t>
+                <w:t xml:space="preserve">Rebecca Lowdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 135, pp.3337-3356. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.uhac184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-022-04170-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhac184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765277v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in breeding for mixed cropping – incomplete factorials and the producer/associate concept</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Haug</w:t>
+                <w:t xml:space="preserve">Deciphering the Genetic Architecture of Plant Virus Resistance by GWAS, State of the Art and Potential Advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika M Messmer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+                <w:t xml:space="preserve">Henri Desaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Forst</w:t>
+                <w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.3080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.620400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells10113080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317725v1</w:t>
+                <w:t xml:space="preserve">hal-03424384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Genetic Diversity of Landraces With High-Throughput SNP Genotyping of DNA Bulks: Methodology and Application to the Maize 50k Array</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+                <w:t xml:space="preserve">Advances in breeding for mixed cropping – incomplete factorials and the producer/associate concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Monika M Messmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Forst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.568699⟩</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.620400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368756v1</w:t>
+                <w:t xml:space="preserve">hal-03317725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INCREASE project: Intelligent Collections of food‐legume genetic resources for European agrofood systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Bellucci</w:t>
+                <w:t xml:space="preserve">Deciphering the Genetic Diversity of Landraces With High-Throughput SNP Genotyping of DNA Bulks: Methodology and Application to the Maize 50k Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Arca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlando Mario Aguilar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Creola Brezeanu</w:t>
+                <w:t xml:space="preserve">Aurélie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15472⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.568699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450928v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error rate control for classification rules in multiclass mixture models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+                <w:t xml:space="preserve">The INCREASE project: Intelligent Collections of food‐legume genetic resources for European agrofood systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Mario Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Alseekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittorio Perduca</w:t>
+                <w:t xml:space="preserve">Kirstin Bett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Creola Brezeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ijb-2020-0105⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (3), pp.646-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357461v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Genetic Architecture of Plant Virus Resistance by GWAS, State of the Art and Potential Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Monnot</w:t>
+                <w:t xml:space="preserve">Error rate control for classification rules in multiclass mixture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Perduca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Desaint</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (11), pp.3080. </w:t>
+              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.381-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10113080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ijb-2020-0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03424384v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Susceptibility to Obesity and Glucose Intolerance in Adult Female Rats Programmed by High-Protein Diet during Gestation, But Not during Lactation</w:t>
               </w:r>
@@ -4207,103 +4207,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling group specific QTL allele effects from genetic background epistasis using admixed individuals in GWAS: An application to maize flowering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (3), pp.e1008241. </w:t>
@@ -4341,90 +4341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Group-Specific Allele Effects and Admixture in Genomic Predictions: Theory and Experimental Evaluation in Maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 216 (1), pp.27-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4452,546 +4452,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection efficiency and a priori estimation of accuracy in a structured dent maize panel</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subclinical endometritis in dairy cattle is associated with distinct mRNA expression patterns in blood and endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Raliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doulaye Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Düvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-018-3196-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625890v1</w:t>
+                <w:t xml:space="preserve">hal-02264367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized statistical framework to assess mixing ability from incomplete mixing designs using binary or higher order variety mixtures and application to wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Forst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Krissaane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 242, pp.107571. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel cytonuclear combinations modify Arabidopsis thaliana seed physiology and vigor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic selection efficiency and a priori estimation of accuracy in a structured dent maize panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (1), pp.81-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-018-3196-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02557423v1</w:t>
+                <w:t xml:space="preserve">hal-02625890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subclinical endometritis in dairy cattle is associated with distinct mRNA expression patterns in blood and endometrium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel cytonuclear combinations modify Arabidopsis thaliana seed physiology and vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doulaye Dembélé</w:t>
+                <w:t xml:space="preserve">Clément Boussardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Düvel</w:t>
+                <w:t xml:space="preserve">Béatrice Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
+                <w:t xml:space="preserve">Abdelilah Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aubert</w:t>
+                <w:t xml:space="preserve">Benjamin Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (8), </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264367v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence analysis of European maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants</w:t>
               </w:r>
@@ -5124,51 +5124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical analysis of cross-validation for estimating the risk of the k-nearest neighbor classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, pp.1-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5187,914 +5187,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the number of block boundaries from diagonal blockwise matrices without penalization</w:t>
+                <w:t xml:space="preserve">SegCorr a statistical procedure for the detection of genomic regions of correlated expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Brault</w:t>
+                <w:t xml:space="preserve">Eleni Ioanna Delatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Delattre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Emilie Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Leduc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Radvanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sjos.12266⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-017-1742-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533843v1</w:t>
+                <w:t xml:space="preserve">inserm-02059501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General and specific combining abilities in a maize (Zea mays L.) test-cross hybrid panel: relative importance of population structure and genetic divergence between parents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the number of block boundaries from diagonal blockwise matrices without penalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Laborde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mezmouk</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-016-2822-z⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (2), pp.563-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjos.12266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481772v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegCorr a statistical procedure for the detection of genomic regions of correlated expression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General and specific combining abilities in a maize (Zea mays L.) test-cross hybrid panel: relative importance of population structure and genetic divergence between parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lebarbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+                <w:t xml:space="preserve">Amandine Lariepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Radvanyi</w:t>
+                <w:t xml:space="preserve">J. Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Robin</w:t>
+                <w:t xml:space="preserve">S. Mezmouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.333. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (2), pp.403-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-017-1742-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-016-2822-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02059501v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Protein Exposure during Gestation or Lactation or after Weaning Has a Period-Specific Signature on Rat Pup Weight, Adiposity, Food Intake, and Glucose Homeostasis up to 6 Weeks of Age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytonuclear interactions affect adaptive traits of the annual plant Arabidopsis thaliana in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desclee De Maredsous</w:t>
+                <w:t xml:space="preserve">Elise Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raish Oozeer</w:t>
+                <w:t xml:space="preserve">Estelle Wenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corine Delteil</w:t>
+                <w:t xml:space="preserve">Lucy Botran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 146 (1), pp.21--29. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (13), pp.3687-3682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.115.216465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1520687113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568611v1</w:t>
+                <w:t xml:space="preserve">hal-01294000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing individual differences in animal responses to a nutritional challenge: Toward improved robustness measures</w:t>
+                <w:t xml:space="preserve">High-Protein Exposure during Gestation or Lactation or after Weaning Has a Period-Specific Signature on Rat Pup Weight, Adiposity, Food Intake, and Glucose Homeostasis up to 6 Weeks of Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+                <w:t xml:space="preserve">Caroline Desclee De Maredsous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+                <w:t xml:space="preserve">Raish Oozeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-10162⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146 (1), pp.21--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.115.216465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560635v1</w:t>
+                <w:t xml:space="preserve">hal-01568611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured regularization for conditional Gaussian graphical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing individual differences in animal responses to a nutritional challenge: Toward improved robustness measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Robin</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11222-016-9654-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (4), pp.2704-2718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531660v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytonuclear interactions affect adaptive traits of the annual plant Arabidopsis thaliana in the field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Structured regularization for conditional Gaussian graphical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Botran</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113 (13), pp.3687-3682. </w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (3), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1520687113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11222-016-9654-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294000v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEM2Net: from gene expression modeling to -omics networks, a new CATdb module to investigate Arabidopsis thaliana genes involved in stress response</w:t>
               </w:r>
@@ -6227,51 +6227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk bounds for embedded variable selection in classification trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (3), pp.1688-1699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6318,51 +6318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Bounds for Embedded Variable Selection in Classification Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (3), pp.1688-1699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6400,51 +6400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional segmentation for analyzing Hi-C data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6504,103 +6504,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High protein diet during gestation influences female pups response to dietary challenge in adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desclee De Maredsous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franois Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (1)</w:t>
@@ -6629,64 +6629,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering power in Association Mapping Panels with variable levels of linkage disequilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6789,51 +6789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6893,51 +6893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to estimate effective population size using pedigree data: Examples in dog, sheep, cattle and horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7027,51 +7027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of gene expression associated with colonisation of an anthropized environment: comparison between African and European populations of Drosophila simulans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Wurmser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7144,77 +7144,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExactDAS: an exact test procedure for the detection of differential alternative splicing in microarray experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11, online (5), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7312,51 +7312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (10), pp.1928 - 1938. </w:t>
@@ -7394,51 +7394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Cross-Validation for k-NN in binary classification, applications to passive and active learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7470,255 +7470,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Cross-Validation for kNN and applications to passive and active learning in classification</w:t>
+                <w:t xml:space="preserve">Population transcriptomics: insights from Drosophila simulans, Drosophila sechellia and their hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain A. Célisse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Francois F. Wurmser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ogereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139 (4), pp.465-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-011-9566-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000024v1</w:t>
+                <w:t xml:space="preserve">hal-01000026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population transcriptomics: insights from Drosophila simulans, Drosophila sechellia and their hybrids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Exact Cross-Validation for kNN and applications to passive and active learning in classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Célisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 152 (3), pp.83-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10709-011-9566-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01000026v1</w:t>
+                <w:t xml:space="preserve">hal-01000024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
               </w:r>
@@ -7756,51 +7756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (10), pp.1928-1938. </w:t>
@@ -7838,64 +7838,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored Aggregation for Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (11), pp.2098-2105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7942,51 +7942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the conditional risk in classification: the swapping method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52 (6), pp.3220-3232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8045,77 +8045,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChIPmix: mixture model of regressions for two-color ChIP-chip analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (16), pp.i181-i186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8149,51 +8149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical methodology for the analysis of dye-switch microarray experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8273,291 +8273,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases induced by pooling samples in microarray experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A penalized criterion for variable selection in classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Daudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btm182⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (4), pp.695-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2006.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197570v1</w:t>
+                <w:t xml:space="preserve">hal-01197536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A penalized criterion for variable selection in classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Biases induced by pooling samples in microarray experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Baccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annibale Biggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 98 (4), pp.695-705. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (13), pp.i313-i318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2006.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btm182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197536v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une introduction au critère BIC : fondements théoriques et interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 147 (1), pp.39-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8582,77 +8582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spotting effect in microarray experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8748,103 +8748,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Composite Hypothesis Testing Approach to Detect Pleiotropic Genomic Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg de Walsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia Biometrics in Plant Breeding 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Edimbourg (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8863,277 +8863,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating time in GWAS pipelines to better understand genetic resistances to bacterial wilt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complementing genomics with platform omics help decipher the genetic architecture of in-field productivity in the presence of genotype by Environment interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baber Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Belny</w:t>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Berthomé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Labourey</w:t>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENVIE, Impact of Environment on plant immunity and pathogen virulence, Nov 2024, SETE, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Richard Berthomé; Mathilde Fagard; Valerie Schurdi-Levraud; Chloé Delmas; Frederic Domergue; Marie Foulogne-Oriol, Nov 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3rd GxExM Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722296v1</w:t>
+                <w:t xml:space="preserve">hal-05201495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementing genomics with platform omics help decipher the genetic architecture of in-field productivity in the presence of genotype by Environment interactions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baber Ali</w:t>
+                <w:t xml:space="preserve">Integrating time in GWAS pipelines to better understand genetic resistances to bacterial wilt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Belny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+                <w:t xml:space="preserve">Laurent Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Charcosset</w:t>
+                <w:t xml:space="preserve">Céline Labourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd GxExM Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">ENVIE, Impact of Environment on plant immunity and pathogen virulence, Nov 2024, SETE, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Richard Berthomé; Mathilde Fagard; Valerie Schurdi-Levraud; Chloé Delmas; Frederic Domergue; Marie Foulogne-Oriol, Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201495v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking predictive models: evaluating parametric, ensemble, and deep learning approaches for animal phenotype prediction from genotypes.</w:t>
               </w:r>
@@ -9145,51 +9145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Hanczar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9244,90 +9244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des bases génétiques et étude de RESIstances aux pathogènes chez la tomate résiLIENtes face aux Changements climatiquEs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Belny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Labourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9369,90 +9369,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association studies on DNA pools identifies promising maize landraces and genomic regions to develop next generation varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin O. Galaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9494,51 +9494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide segmentation approach for the detection of selection footprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9576,103 +9576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving genomic predictions with inbreeding and non-additive effects in two admixed maize hybrid populations in single and multi-environment contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVth EUCARPIA Maize and Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Belgrade, Serbia</w:t>
@@ -9701,103 +9701,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of GWAS models for plant resistance to viruses: from rediscovering major genes to highlighting of new complex traits in breeding germplasm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Cantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Eucarpia Meeting on Cucurbit Genetics and Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Almeria, Spain. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9947,77 +9947,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10072,103 +10072,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding genepools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harlan International Symposium : Harlan III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
@@ -10322,51 +10322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of FST and tree inference under hierarchical population structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Balding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10542,90 +10542,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding genepools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources (GPGR4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Giessen, Germany</w:t>
@@ -10667,77 +10667,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA pooling for evaluating originality of the landraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10779,90 +10779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new algorithm for GWAS panel optimization, applications in plant genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIII. International Biometric Conference (IBC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10887,103 +10887,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagonal blockwise matrix segmentation in computational biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Levy Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFCAM Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bangalore, India</w:t>
@@ -11012,103 +11012,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new and high-throughput DNA pooling method based on 50K illumina maize array to unravel genetic diversity within maize landraces germplasm and identify original genetic ressources for prebreeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Eucarpia Maize and Sorghum conference on Genomics and Phenomics for Model-Based Maize and Sorghum Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2015, Montpellier, France</w:t>
@@ -11137,90 +11137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of structuration and relatedness on power in Genome Wide Association Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Rincent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Eucarpia Maize and Sorghum conference on Genomics and Phenomics for Model-Based Maize and Sorghum Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11245,77 +11245,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relatedness distribution estimation between individuals in multi-population panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd European Mathematical Genetics Meeting (EMGM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brest, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11334,221 +11334,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les signatures isotopiques des dérégulations du métabolisme protéino-énergétique lors du développement d'un syndrome métabolique chez le rat</w:t>
+                <w:t xml:space="preserve">P306: Un régime hyperprotéique pendant la gestation est un facteur de sensibilité de la progéniture femelle à la composition du régime après le sevrage chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">C. Desclée Demaredsous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+                <w:t xml:space="preserve">C. Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">Blachier F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+                <w:t xml:space="preserve">P. Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">12es Journées Francophones de Nutrition, JFN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598850v1</w:t>
+                <w:t xml:space="preserve">hal-01568784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional segmentation for analyzing HiC data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Levy Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB 2014: The 13th European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. pp.386-392, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11576,208 +11576,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P306: Un régime hyperprotéique pendant la gestation est un facteur de sensibilité de la progéniture femelle à la composition du régime après le sevrage chez le rat</w:t>
+                <w:t xml:space="preserve">Les signatures isotopiques des dérégulations du métabolisme protéino-énergétique lors du développement d'un syndrome métabolique chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Desclée Demaredsous</w:t>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delteil</w:t>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blachier F.</w:t>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barbillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Mary-Huard</w:t>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12es Journées Francophones de Nutrition, JFN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.231</w:t>
+              <w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568784v1</w:t>
+                <w:t xml:space="preserve">hal-01598850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">d15N and d13C values in body pools are biomarkers of the protein-energy dysregulations of the metabolic syndrome onse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11957,90 +11957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les abondances isotopiques naturelles signent l’initiation nutritionnelle du syndrome métabolique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12082,77 +12082,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExactDAS: An exact test procedure for the detection of differential alternative splicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bioinformatics and Computational Biology (BICoB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12190,51 +12190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded Variable Selection in Classification Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GfKl 2011 : Joint Conference of the German Classification Society (GfKl) and the German Association for Pattern Recognition (DAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Francfort, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12259,90 +12259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical methodology for the analysis of multi-sample ChIP-chip experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Biometric Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Florianopolis, Brazil. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12367,51 +12367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clustering method for ordered variables to detect up-correlated genomic regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWSM 2009 : 24. International Workshop on Statistical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Ithaca, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12436,64 +12436,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical approach to detect chromosomal domains of gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Federation of Classification Societies 2009 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Dresde, Germany. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12518,51 +12518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wrapper aggregation for classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASMDA 2009 : 13. International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12587,90 +12587,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChIPmix: Mixture model of regressions for two-color ChIP-chip analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB'08: 7. European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Calgari, Italy. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12695,51 +12695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical methodology for the analysis of dye-switch microarray experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12816,64 +12816,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression pour la classification supervisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAS: Modèles Spatiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Lille, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12930,51 +12930,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some contributions to statistical modeling and model selection with applications to genomics and quantitative genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Paris Sud - Paris 11, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13082,51 +13082,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="028228DB"/>
+    <w:nsid w:val="8131E738"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13313,51 +13313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristanmary-huard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3839-9067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22754093X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994005v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g de Walsche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011553" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291677v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf118" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331884v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05034-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shokor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croiseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gangloff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Washburn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Varela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alencar Xavier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyue Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ertl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyae195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Hamazaki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Balconi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Galaretto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Malvar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Redaelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13060454" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizarine Lorenzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Combes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04566-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Maistriaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04679-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04509-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haug" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108923" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100206v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Fraunhoffer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura I Moreno Vega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Meilerman Abuelafia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morvan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad089" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balding" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010054" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205780119" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beugnot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04431-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103846v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Le Paslier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Raffo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Sarup" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1075077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmistha Das" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Mukhopadhyay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab592" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laporte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009659" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04176-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monnot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cantet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lowdon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac184" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04170-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317725v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M Messmer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.620400" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.568699" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450928v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bellucci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Mario Aguilar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alseekh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstin Bett" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creola Brezeanu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15472" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03357461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blanchard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2020-0105" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424384v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113080" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973027v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsous" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carlin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Oosting" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Delteil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020315" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008241" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973043v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.120.303278" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625890v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3196-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557423v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vittrant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264367v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#252;vel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220244" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625253v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4490-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621332v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celisse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533843v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leduc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12266" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481772v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laborde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezmouk" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2822-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02059501v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioanna Delatola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebarbier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1742-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568611v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desclee De Maredsous" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216465" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560635v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10162" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531660v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9654-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Barillot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wenes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520687113" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636643v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2298874" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613041v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083798v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu443" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franois Blachier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190745v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seifert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-271" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019858v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leroy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danvy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Charvolin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197615v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wurmser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montchamp-Moreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079750" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000045v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1544-6115.1814" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-1H6HQRGM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562197v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000024v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. C&#233;lisse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000026v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Wurmser" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ogereau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Joly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9566-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNGPJ2NN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197577v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2009.55" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197609v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.10.003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2CD5ZK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197653v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn280" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197510v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-98" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197570v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Baccini" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annibale Biggeri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm182" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197536v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2006.06.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654870v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676641v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cabannes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-63" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292851v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722296v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grivet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labourey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510253v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Hanczar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722301v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Bonnet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225361v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin O. Galaretto" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292901v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662437v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cantet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353481v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Achour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368726v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary Huard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478905v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786707v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Balding" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478910v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785295v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786301v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739985v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795763v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799117v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795514v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197652v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598850v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148580v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568784v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descl&#233;e Demaredsous" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blachier F." TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbillon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562202v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562186v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leroy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hedan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Verrier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592265v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587037v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019767v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197553v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197530v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197555v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197558v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197548v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197571v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816369v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786534v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristanmary-huard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3839-9067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22754093X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Hamazaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g de Walsche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vergne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011553" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05034-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shokor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croiseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gangloff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26057" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Washburn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Varela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alencar Xavier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyue Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ertl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyae195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizarine Lorenzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Combes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04566-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Balconi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Galaretto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Malvar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Redaelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13060454" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Maistriaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04679-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04509-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Fraunhoffer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura I Moreno Vega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Meilerman Abuelafia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morvan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215609v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beugnot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04431-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103846v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Le Paslier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139254v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haug" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balding" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010054" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205780119" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Raffo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Sarup" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1075077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04170-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laporte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009659" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmistha Das" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Mukhopadhyay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab592" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04176-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monnot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cantet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lowdon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac184" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424384v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113080" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M Messmer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.620400" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368756v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.568699" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bellucci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Mario Aguilar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alseekh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstin Bett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creola Brezeanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15472" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03357461v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2020-0105" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973027v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsous" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carlin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Oosting" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Delteil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020315" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008241" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973043v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.120.303278" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264367v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#252;vel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220244" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625890v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3196-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557423v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vittrant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00032" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625253v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4490-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621332v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celisse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02059501v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioanna Delatola" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebarbier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1742-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leduc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12266" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481772v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laborde" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezmouk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2822-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294000v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Barillot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wenes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520687113" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desclee De Maredsous" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216465" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10162" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531660v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9654-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636643v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2298874" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613041v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083798v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu443" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franois Blachier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190745v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seifert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-271" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019858v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leroy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danvy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Charvolin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197615v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wurmser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montchamp-Moreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079750" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000045v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1544-6115.1814" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-1H6HQRGM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562197v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000026v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Wurmser" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ogereau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Joly" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9566-0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNGPJ2NN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000024v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. C&#233;lisse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197577v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2009.55" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197609v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.10.003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2CD5ZK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197653v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn280" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197510v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-98" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197536v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2006.06.003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197570v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Baccini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annibale Biggeri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm182" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654870v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676641v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cabannes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-63" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292851v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722296v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grivet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labourey" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510253v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Hanczar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722301v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Bonnet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225361v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin O. Galaretto" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292901v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662437v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cantet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353481v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Achour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368726v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary Huard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478905v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786707v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Balding" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478910v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785295v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786301v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739985v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795763v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799117v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795514v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197652v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568784v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descl&#233;e Demaredsous" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blachier F." TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbillon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148580v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598850v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562202v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562186v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leroy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hedan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Verrier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592265v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587037v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019767v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197553v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197530v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197555v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197558v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197548v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197571v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816369v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786534v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>