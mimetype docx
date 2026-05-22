--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -205,970 +205,970 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel genome-wide association study method for detecting quantitative trait loci interacting with complex population structures in plant genetics</w:t>
+                <w:t xml:space="preserve">metaGE: Investigating genotype x environment interactions through GWAS meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosuke Hamazaki</w:t>
+                <w:t xml:space="preserve">Annaïg de Walsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroyoshi Iwata</w:t>
+                <w:t xml:space="preserve">Alexis Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/genetics/iyaf038⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.e1011553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307438v1</w:t>
+                <w:t xml:space="preserve">hal-04994005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metaGE: Investigating genotype x environment interactions through GWAS meta-analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement in genomic prediction of maize with prior gene ontology information depends on traits and environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baber Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary‐huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011553⟩</w:t>
+              <w:t xml:space="preserve">Plant Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tpg2.20553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994005v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction-aided incorporation of genetic resources into elite breeding: lessons from a collaborative multiparental design in flint maize</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep learning and genomic best linear unbiased prediction integration: An approach to identify potential nonlinear genetic relationships between traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+                <w:t xml:space="preserve">F. Shokor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">P. Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Palaffre</w:t>
+                <w:t xml:space="preserve">H. Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-025-05034-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (6), pp.6174-6189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-26057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331884v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning and genomic best linear unbiased prediction integration: An approach to identify potential nonlinear genetic relationships between traits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Croiseau</w:t>
+                <w:t xml:space="preserve">Large-scale composite hypothesis testing procedure for omics data analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïg de Walsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gangloff</w:t>
+                <w:t xml:space="preserve">Franck Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Saintilan</w:t>
+                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tribout</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108 (6), pp.6174-6189. </w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-26057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218863v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in genomic prediction of maize with prior gene ontology information depends on traits and environmental conditions</w:t>
+                <w:t xml:space="preserve">Genomic prediction-aided incorporation of genetic resources into elite breeding: lessons from a collaborative multiparental design in flint maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baber Ali</w:t>
+                <w:t xml:space="preserve">Dimitri Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Mary‐huard</w:t>
+                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Charcosset</w:t>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (1), </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tpg2.20553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-025-05034-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158192v1</w:t>
+                <w:t xml:space="preserve">hal-05331884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale composite hypothesis testing procedure for omics data analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global genotype by environment prediction competition reveals that diverse modeling strategies can deliver satisfactory maize yield estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gauthier</w:t>
+                <w:t xml:space="preserve">Jacob Washburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boissot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Ignacio Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alencar Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuyue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ertl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf118⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 229 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyae195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291677v1</w:t>
+                <w:t xml:space="preserve">hal-05201508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global genotype by environment prediction competition reveals that diverse modeling strategies can deliver satisfactory maize yield estimates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel genome-wide association study method for detecting quantitative trait loci interacting with complex population structures in plant genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiuyue Chen</w:t>
+                <w:t xml:space="preserve">Kosuke Hamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ertl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiroyoshi Iwata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 229 (2), </w:t>
+              <w:t xml:space="preserve">, 2025, 229 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/genetics/iyae195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyaf038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201508v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portability of genomic predictions trained on sparse factorial designs across two maize silage breeding cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizarine Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1379,51 +1379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-dimensional multi-omics measured in controlled conditions are useful for maize platform and field trait predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baber Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huguenin-Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1437,51 +1437,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Maistriaux</w:t>
+                <w:t xml:space="preserve">Laurie C Maistriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 137 (7), pp.175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1513,103 +1513,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potential of genetic resource introduction into elite germplasm: a collaborative multiparental population for flint maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 137 (1), pp.19. </w:t>
@@ -1641,905 +1641,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming therapy by targeting enhancer-initiated pathways in patient-derived pancreatic cancer cells</w:t>
+                <w:t xml:space="preserve">New insights towards breeding for mixed cropping of spring pea and barley to increase yield and yield stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas A Fraunhoffer</w:t>
+                <w:t xml:space="preserve">Benedikt Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aura I Moreno Vega</w:t>
+                <w:t xml:space="preserve">Monika Messmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analía Meilerman Abuelafia</w:t>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Morvan</w:t>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 92, pp.104602. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 297, pp.108923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2023.108923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100206v1</w:t>
+                <w:t xml:space="preserve">hal-04139254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting directional and non-directional epistasis in bi-parental populations using genomic data</w:t>
+                <w:t xml:space="preserve">Identifying QTLs involved in hybrid performance and heterotic group complementarity: new GWAS models applied to factorial and admixed diallel maize hybrid panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rio</w:t>
+                <w:t xml:space="preserve">Aurélien Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Charcosset</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/genetics/iyad089⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136, pp.219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-023-04431-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215609v1</w:t>
+                <w:t xml:space="preserve">hal-04295142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying QTLs involved in hybrid performance and heterotic group complementarity: new GWAS models applied to factorial and admixed diallel maize hybrid panels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Genotyping of DNA pools identifies untapped landraces and genomic regions to develop next‐generation varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Arca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary‐huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-023-04431-w⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.1123-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.14022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295142v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103846v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping of DNA pools identifies untapped landraces and genomic regions to develop next‐generation varieties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tristan Mary‐huard</w:t>
+                <w:t xml:space="preserve">Fast and accurate joint inference of coancestry parameters for populations and/or individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐christine Le Paslier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Balding</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21, pp.1123-1139. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.e1010054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.14022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103846v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights towards breeding for mixed cropping of spring pea and barley to increase yield and yield stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+                <w:t xml:space="preserve">Improving the use of plant genetic resources to sustain breeding programs’ efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2023.108923⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (14), pp.e2205780119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2205780119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139254v1</w:t>
+                <w:t xml:space="preserve">hal-04215595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and accurate joint inference of coancestry parameters for populations and/or individuals</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Priming therapy by targeting enhancer-initiated pathways in patient-derived pancreatic cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Fraunhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura I Moreno Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analía Meilerman Abuelafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010054⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 92, pp.104602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215636v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the use of plant genetic resources to sustain breeding programs’ efficiency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Detecting directional and non-directional epistasis in bi-parental populations using genomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (14), pp.e2205780119. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 224 (3), pp.iyad089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2205780119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyad089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215595v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction for grain yield and micro-environmental sensitivity in winter wheat</w:t>
               </w:r>
@@ -2551,77 +2551,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Raffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernille Sarup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, </w:t>
@@ -2653,1441 +2653,1441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection in wheat breeding: prediction of the genotype-by-environment interaction in multi-environment breeding trials</w:t>
+                <w:t xml:space="preserve">Improving genomic predictions with inbreeding and nonadditive effects in two admixed maize hybrid populations in single and multienvironment contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Robert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rolland</w:t>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-022-04170-4⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 220 (4), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyac018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765277v1</w:t>
+                <w:t xml:space="preserve">hal-03659124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving genomic predictions with inbreeding and nonadditive effects in two admixed maize hybrid populations in single and multienvironment contexts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Efficient ReML inference in variance component mixed models using a Min-Max algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/genetics/iyac018⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.e1009659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659124v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient ReML inference in variance component mixed models using a Min-Max algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Querying multiple sets of P -values through composed hypothesis testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarmistha Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indranil Mukhopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009659⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068810v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying multiple sets of P -values through composed hypothesis testing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Genomic prediction of hybrid performance: comparison of the efficiency of factorial and tester designs used as training sets in a multiparental connected reciprocal design for maize silage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizarine Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab592⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (9), pp.3143 - 3160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-022-04176-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909580v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction of hybrid performance: comparison of the efficiency of factorial and tester designs used as training sets in a multiparental connected reciprocal design for maize silage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Unravelling cucumber resistance to several viruses via genome-wide association studies highlighted resistance hotspots and new QTLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Palaffre</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Lowdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-022-04176-y⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.uhac184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhac184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216367v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling cucumber resistance to several viruses via genome-wide association studies highlighted resistance hotspots and new QTLs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenomic selection in wheat breeding: prediction of the genotype-by-environment interaction in multi-environment breeding trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Monnot</w:t>
+                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Cantet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
+                <w:t xml:space="preserve">François-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Lowdon</w:t>
+                <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.uhac184. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.3337-3356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhac184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-022-04170-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971463v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Genetic Architecture of Plant Virus Resistance by GWAS, State of the Art and Potential Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Monnot</w:t>
+                <w:t xml:space="preserve">Advances in breeding for mixed cropping – incomplete factorials and the producer/associate concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Desaint</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
+                <w:t xml:space="preserve">Monika M Messmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t>
+                <w:t xml:space="preserve">Emma Forst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (11), pp.3080. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10113080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.620400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424384v1</w:t>
+                <w:t xml:space="preserve">hal-03317725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in breeding for mixed cropping – incomplete factorials and the producer/associate concept</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Haug</w:t>
+                <w:t xml:space="preserve">Deciphering the Genetic Diversity of Landraces With High-Throughput SNP Genotyping of DNA Bulks: Methodology and Application to the Maize 50k Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Arca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika M Messmer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emma Forst</w:t>
+                <w:t xml:space="preserve">Aurélie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.620400⟩</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.568699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317725v1</w:t>
+                <w:t xml:space="preserve">hal-03368756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Genetic Diversity of Landraces With High-Throughput SNP Genotyping of DNA Bulks: Methodology and Application to the Maize 50k Array</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+                <w:t xml:space="preserve">The INCREASE project: Intelligent Collections of food‐legume genetic resources for European agrofood systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Orlando Mario Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Alseekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirstin Bett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creola Brezeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.568699⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (3), pp.646-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368756v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INCREASE project: Intelligent Collections of food‐legume genetic resources for European agrofood systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saleh Alseekh</w:t>
+                <w:t xml:space="preserve">Error rate control for classification rules in multiclass mixture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirstin Bett</w:t>
+                <w:t xml:space="preserve">Vittorio Perduca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creola Brezeanu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15472⟩</w:t>
+              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.381-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ijb-2020-0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450928v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error rate control for classification rules in multiclass mixture models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Deciphering the Genetic Architecture of Plant Virus Resistance by GWAS, State of the Art and Potential Advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Desaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Blanchard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (2), pp.381-396. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.3080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ijb-2020-0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells10113080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03357461v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Susceptibility to Obesity and Glucose Intolerance in Adult Female Rats Programmed by High-Protein Diet during Gestation, But Not during Lactation</w:t>
               </w:r>
@@ -4201,797 +4201,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling group specific QTL allele effects from genetic background epistasis using admixed individuals in GWAS: An application to maize flowering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Accounting for Group-Specific Allele Effects and Admixture in Genomic Predictions: Theory and Experimental Evaluation in Maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (3), pp.e1008241. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (1), pp.27-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.120.303278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973032v1</w:t>
+                <w:t xml:space="preserve">hal-02973043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Group-Specific Allele Effects and Admixture in Genomic Predictions: Theory and Experimental Evaluation in Maize</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Disentangling group specific QTL allele effects from genetic background epistasis using admixed individuals in GWAS: An application to maize flowering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 216 (1), pp.27-41. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.e1008241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.120.303278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973043v1</w:t>
+                <w:t xml:space="preserve">hal-02973032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subclinical endometritis in dairy cattle is associated with distinct mRNA expression patterns in blood and endometrium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic selection efficiency and a priori estimation of accuracy in a structured dent maize panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220244⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (1), pp.81-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-018-3196-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264367v1</w:t>
+                <w:t xml:space="preserve">hal-02625890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized statistical framework to assess mixing ability from incomplete mixing designs using binary or higher order variety mixtures and application to wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Forst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Krissaane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 242, pp.107571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection efficiency and a priori estimation of accuracy in a structured dent maize panel</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Novel cytonuclear combinations modify Arabidopsis thaliana seed physiology and vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boussardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-018-3196-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625890v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel cytonuclear combinations modify Arabidopsis thaliana seed physiology and vigor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subclinical endometritis in dairy cattle is associated with distinct mRNA expression patterns in blood and endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Raliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Boussardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Doulaye Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Godin</w:t>
+                <w:t xml:space="preserve">Anna Düvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelilah Benamar</w:t>
+                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Vittrant</w:t>
+                <w:t xml:space="preserve">J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.32. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557423v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence analysis of European maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants</w:t>
               </w:r>
@@ -5124,51 +5124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical analysis of cross-validation for estimating the risk of the k-nearest neighbor classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, pp.1-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5187,914 +5187,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegCorr a statistical procedure for the detection of genomic regions of correlated expression</w:t>
+                <w:t xml:space="preserve">Estimating the number of block boundaries from diagonal blockwise matrices without penalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Ioanna Delatola</w:t>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lebarbier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Radvanyi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-017-1742-5⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (2), pp.563-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjos.12266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02059501v1</w:t>
+                <w:t xml:space="preserve">hal-01533843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the number of block boundaries from diagonal blockwise matrices without penalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General and specific combining abilities in a maize (Zea mays L.) test-cross hybrid panel: relative importance of population structure and genetic divergence between parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lariepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Brault</w:t>
+                <w:t xml:space="preserve">J. Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Delattre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Mezmouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sjos.12266⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (2), pp.403-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-016-2822-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533843v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General and specific combining abilities in a maize (Zea mays L.) test-cross hybrid panel: relative importance of population structure and genetic divergence between parents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SegCorr a statistical procedure for the detection of genomic regions of correlated expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Ioanna Delatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Lariepe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
+                <w:t xml:space="preserve">Emilie Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Laborde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">François Radvanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mezmouk</w:t>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 130 (2), pp.403-417. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-016-2822-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-017-1742-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481772v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02059501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytonuclear interactions affect adaptive traits of the annual plant Arabidopsis thaliana in the field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High-Protein Exposure during Gestation or Lactation or after Weaning Has a Period-Specific Signature on Rat Pup Weight, Adiposity, Food Intake, and Glucose Homeostasis up to 6 Weeks of Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desclee De Maredsous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raish Oozeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucy Botran</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113 (13), pp.3687-3682. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146 (1), pp.21--29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1520687113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/jn.115.216465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294000v1</w:t>
+                <w:t xml:space="preserve">hal-01568611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Protein Exposure during Gestation or Lactation or after Weaning Has a Period-Specific Signature on Rat Pup Weight, Adiposity, Food Intake, and Glucose Homeostasis up to 6 Weeks of Age</w:t>
+                <w:t xml:space="preserve">Characterizing individual differences in animal responses to a nutritional challenge: Toward improved robustness measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desclee De Maredsous</w:t>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raish Oozeer</w:t>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.115.216465⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (4), pp.2704-2718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568611v1</w:t>
+                <w:t xml:space="preserve">hal-01560635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing individual differences in animal responses to a nutritional challenge: Toward improved robustness measures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structured regularization for conditional Gaussian graphical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+                <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-10162⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (3), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-016-9654-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560635v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured regularization for conditional Gaussian graphical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytonuclear interactions affect adaptive traits of the annual plant Arabidopsis thaliana in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+                <w:t xml:space="preserve">Estelle Wenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Robin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucy Botran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (3), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (13), pp.3687-3682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11222-016-9654-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1520687113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531660v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEM2Net: from gene expression modeling to -omics networks, a new CATdb module to investigate Arabidopsis thaliana genes involved in stress response</w:t>
               </w:r>
@@ -6227,51 +6227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk bounds for embedded variable selection in classification trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (3), pp.1688-1699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6318,51 +6318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Bounds for Embedded Variable Selection in Classification Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (3), pp.1688-1699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6400,51 +6400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional segmentation for analyzing Hi-C data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6504,103 +6504,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High protein diet during gestation influences female pups response to dietary challenge in adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desclee De Maredsous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franois Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (1)</w:t>
@@ -6629,64 +6629,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering power in Association Mapping Panels with variable levels of linkage disequilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6789,51 +6789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6893,51 +6893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to estimate effective population size using pedigree data: Examples in dog, sheep, cattle and horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7027,51 +7027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of gene expression associated with colonisation of an anthropized environment: comparison between African and European populations of Drosophila simulans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Wurmser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7144,77 +7144,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExactDAS: an exact test procedure for the detection of differential alternative splicing in microarray experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11, online (5), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7254,243 +7254,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Exact Cross-Validation for k-NN in binary classification, applications to passive and active learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 152 (3), pp.83-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999846v1</w:t>
+                <w:t xml:space="preserve">hal-01562197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Cross-Validation for k-NN in binary classification, applications to passive and active learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlak I. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (10), pp.1928 - 1938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562197v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population transcriptomics: insights from Drosophila simulans, Drosophila sechellia and their hybrids</w:t>
               </w:r>
@@ -7502,51 +7502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Wurmser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Ogereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7635,51 +7635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Cross-Validation for kNN and applications to passive and active learning in classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Célisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 152 (3), pp.83-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7704,51 +7704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlak Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7756,78 +7756,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (10), pp.1928-1938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383147v1</w:t>
@@ -7838,64 +7838,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored Aggregation for Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (11), pp.2098-2105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7942,51 +7942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the conditional risk in classification: the swapping method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52 (6), pp.3220-3232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8045,77 +8045,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChIPmix: mixture model of regressions for two-color ChIP-chip analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (16), pp.i181-i186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8149,51 +8149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical methodology for the analysis of dye-switch microarray experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8273,291 +8273,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A penalized criterion for variable selection in classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biases induced by pooling samples in microarray experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Baccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annibale Biggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2006.06.003⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (13), pp.i313-i318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btm182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197536v1</w:t>
+                <w:t xml:space="preserve">hal-01197570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases induced by pooling samples in microarray experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A penalized criterion for variable selection in classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Daudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23 (13), pp.i313-i318. </w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (4), pp.695-705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btm182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2006.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197570v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une introduction au critère BIC : fondements théoriques et interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 147 (1), pp.39-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8582,77 +8582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spotting effect in microarray experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8748,103 +8748,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Composite Hypothesis Testing Approach to Detect Pleiotropic Genomic Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg de Walsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia Biometrics in Plant Breeding 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Edimbourg (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8869,103 +8869,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementing genomics with platform omics help decipher the genetic architecture of in-field productivity in the presence of genotype by Environment interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baber Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd GxExM Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Wageningen, Netherlands</w:t>
@@ -9145,51 +9145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Hanczar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9369,90 +9369,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association studies on DNA pools identifies promising maize landraces and genomic regions to develop next generation varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin O. Galaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9494,51 +9494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide segmentation approach for the detection of selection footprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9576,103 +9576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving genomic predictions with inbreeding and non-additive effects in two admixed maize hybrid populations in single and multi-environment contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVth EUCARPIA Maize and Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Belgrade, Serbia</w:t>
@@ -9701,103 +9701,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of GWAS models for plant resistance to viruses: from rediscovering major genes to highlighting of new complex traits in breeding germplasm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Cantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Eucarpia Meeting on Cucurbit Genetics and Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Almeria, Spain. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9816,359 +9816,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide hypermethylation of TEs following low temperature exposure in maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeineb Achour</w:t>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Joets</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
+                <w:t xml:space="preserve">S. Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genomes XXVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego (California), United States</w:t>
+              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353481v1</w:t>
+                <w:t xml:space="preserve">hal-04481348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+                <w:t xml:space="preserve">Genome-wide hypermethylation of TEs following low temperature exposure in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+                <w:t xml:space="preserve">Martine Leguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barot</w:t>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genomes XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481348v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding genepools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harlan International Symposium : Harlan III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
@@ -10197,90 +10197,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide hypermethylation of TEs and centromeres following low temperature exposure in maize.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10322,51 +10322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of FST and tree inference under hierarchical population structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Balding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10404,90 +10404,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature triggers genome-wide hypermethylation in maize, with specific targeting of TEs and centromeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10542,90 +10542,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding genepools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources (GPGR4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Giessen, Germany</w:t>
@@ -10667,77 +10667,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA pooling for evaluating originality of the landraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10779,90 +10779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new algorithm for GWAS panel optimization, applications in plant genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIII. International Biometric Conference (IBC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10887,103 +10887,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagonal blockwise matrix segmentation in computational biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Levy Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFCAM Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bangalore, India</w:t>
@@ -11012,103 +11012,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new and high-throughput DNA pooling method based on 50K illumina maize array to unravel genetic diversity within maize landraces germplasm and identify original genetic ressources for prebreeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Eucarpia Maize and Sorghum conference on Genomics and Phenomics for Model-Based Maize and Sorghum Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2015, Montpellier, France</w:t>
@@ -11137,90 +11137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of structuration and relatedness on power in Genome Wide Association Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Eucarpia Maize and Sorghum conference on Genomics and Phenomics for Model-Based Maize and Sorghum Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11245,77 +11245,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relatedness distribution estimation between individuals in multi-population panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd European Mathematical Genetics Meeting (EMGM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brest, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11334,221 +11334,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P306: Un régime hyperprotéique pendant la gestation est un facteur de sensibilité de la progéniture femelle à la composition du régime après le sevrage chez le rat</w:t>
+                <w:t xml:space="preserve">Les signatures isotopiques des dérégulations du métabolisme protéino-énergétique lors du développement d'un syndrome métabolique chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Desclée Demaredsous</w:t>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delteil</w:t>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blachier F.</w:t>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barbillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Mary-Huard</w:t>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12es Journées Francophones de Nutrition, JFN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.231</w:t>
+              <w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568784v1</w:t>
+                <w:t xml:space="preserve">hal-01598850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional segmentation for analyzing HiC data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Levy Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB 2014: The 13th European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. pp.386-392, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11576,208 +11576,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les signatures isotopiques des dérégulations du métabolisme protéino-énergétique lors du développement d'un syndrome métabolique chez le rat</w:t>
+                <w:t xml:space="preserve">P306: Un régime hyperprotéique pendant la gestation est un facteur de sensibilité de la progéniture femelle à la composition du régime après le sevrage chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">C. Desclée Demaredsous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+                <w:t xml:space="preserve">C. Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">Blachier F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+                <w:t xml:space="preserve">P. Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">12es Journées Francophones de Nutrition, JFN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598850v1</w:t>
+                <w:t xml:space="preserve">hal-01568784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">d15N and d13C values in body pools are biomarkers of the protein-energy dysregulations of the metabolic syndrome onse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11957,90 +11957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les abondances isotopiques naturelles signent l’initiation nutritionnelle du syndrome métabolique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12082,77 +12082,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExactDAS: An exact test procedure for the detection of differential alternative splicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bioinformatics and Computational Biology (BICoB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12190,51 +12190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded Variable Selection in Classification Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GfKl 2011 : Joint Conference of the German Classification Society (GfKl) and the German Association for Pattern Recognition (DAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Francfort, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12259,90 +12259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical methodology for the analysis of multi-sample ChIP-chip experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Biometric Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Florianopolis, Brazil. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12367,51 +12367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clustering method for ordered variables to detect up-correlated genomic regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWSM 2009 : 24. International Workshop on Statistical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Ithaca, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12436,64 +12436,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical approach to detect chromosomal domains of gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Federation of Classification Societies 2009 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Dresde, Germany. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12518,51 +12518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wrapper aggregation for classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASMDA 2009 : 13. International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12587,90 +12587,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChIPmix: Mixture model of regressions for two-color ChIP-chip analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB'08: 7. European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Calgari, Italy. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12695,51 +12695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical methodology for the analysis of dye-switch microarray experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12816,64 +12816,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression pour la classification supervisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAS: Modèles Spatiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Lille, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12930,51 +12930,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some contributions to statistical modeling and model selection with applications to genomics and quantitative genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Paris Sud - Paris 11, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13082,51 +13082,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8131E738"/>
+    <w:nsid w:val="EAD1103A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13313,51 +13313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristanmary-huard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3839-9067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22754093X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Hamazaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g de Walsche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vergne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011553" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05034-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shokor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croiseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gangloff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26057" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Washburn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Varela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alencar Xavier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyue Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ertl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyae195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizarine Lorenzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Combes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04566-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Balconi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Galaretto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Malvar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Redaelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13060454" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Maistriaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04679-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04509-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Fraunhoffer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura I Moreno Vega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Meilerman Abuelafia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morvan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215609v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beugnot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04431-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103846v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Le Paslier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139254v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haug" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balding" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010054" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205780119" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Raffo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Sarup" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1075077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04170-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laporte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009659" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmistha Das" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Mukhopadhyay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab592" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04176-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monnot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cantet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lowdon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac184" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424384v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113080" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M Messmer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.620400" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368756v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.568699" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bellucci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Mario Aguilar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alseekh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstin Bett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creola Brezeanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15472" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03357461v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2020-0105" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973027v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsous" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carlin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Oosting" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Delteil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020315" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008241" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973043v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.120.303278" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264367v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#252;vel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220244" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625890v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3196-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557423v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vittrant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00032" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625253v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4490-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621332v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celisse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02059501v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioanna Delatola" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebarbier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1742-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leduc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12266" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481772v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laborde" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezmouk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2822-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294000v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Barillot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wenes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520687113" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desclee De Maredsous" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216465" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10162" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531660v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9654-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636643v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2298874" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613041v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083798v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu443" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franois Blachier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190745v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seifert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-271" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019858v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leroy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danvy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Charvolin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197615v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wurmser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montchamp-Moreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079750" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000045v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1544-6115.1814" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-1H6HQRGM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562197v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000026v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Wurmser" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ogereau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Joly" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9566-0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNGPJ2NN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000024v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. C&#233;lisse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197577v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2009.55" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197609v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.10.003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2CD5ZK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197653v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn280" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197510v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-98" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197536v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2006.06.003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197570v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Baccini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annibale Biggeri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm182" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654870v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676641v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cabannes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-63" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292851v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722296v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grivet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labourey" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510253v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Hanczar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722301v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Bonnet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225361v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin O. Galaretto" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292901v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662437v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cantet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353481v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Achour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368726v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary Huard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478905v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786707v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Balding" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478910v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785295v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786301v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739985v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795763v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799117v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795514v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197652v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568784v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descl&#233;e Demaredsous" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blachier F." TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbillon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148580v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598850v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562202v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562186v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leroy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hedan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Verrier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592265v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587037v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019767v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197553v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197530v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197555v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197558v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197548v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197571v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816369v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786534v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristanmary-huard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3839-9067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22754093X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994005v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g de Walsche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011553" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218863v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shokor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croiseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gangloff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf118" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sanchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05034-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Washburn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Varela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alencar Xavier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyue Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ertl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyae195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Hamazaki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizarine Lorenzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Combes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04566-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Balconi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Galaretto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Malvar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Redaelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13060454" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie C Maistriaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04679-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04509-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haug" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108923" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beugnot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04431-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103846v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Le Paslier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balding" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010054" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205780119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Fraunhoffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura I Moreno Vega" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Meilerman Abuelafia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morvan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104602" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215609v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad089" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Raffo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Sarup" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1075077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068810v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laporte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009659" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmistha Das" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Mukhopadhyay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab592" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04176-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monnot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cantet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lowdon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac184" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04170-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317725v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M Messmer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.620400" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.568699" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450928v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bellucci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Mario Aguilar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alseekh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstin Bett" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creola Brezeanu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15472" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03357461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blanchard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2020-0105" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424384v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113080" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973027v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsous" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carlin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Oosting" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Delteil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020315" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.120.303278" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008241" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625890v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3196-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557423v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vittrant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264367v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#252;vel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220244" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625253v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4490-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621332v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celisse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533843v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leduc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12266" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481772v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laborde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezmouk" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2822-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02059501v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioanna Delatola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebarbier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1742-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568611v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desclee De Maredsous" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216465" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560635v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10162" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531660v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9654-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Barillot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wenes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520687113" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636643v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2298874" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613041v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083798v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu443" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franois Blachier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190745v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seifert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-271" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019858v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leroy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danvy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Charvolin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197615v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wurmser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montchamp-Moreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079750" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000045v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1544-6115.1814" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-1H6HQRGM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562197v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000026v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Wurmser" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ogereau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Joly" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9566-0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNGPJ2NN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000024v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. C&#233;lisse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197577v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2009.55" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197609v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.10.003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2CD5ZK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197653v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn280" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197510v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-98" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197570v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Baccini" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annibale Biggeri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm182" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197536v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2006.06.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654870v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676641v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cabannes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-63" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292851v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722296v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grivet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labourey" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510253v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Hanczar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722301v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Bonnet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225361v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin O. Galaretto" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292901v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662437v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cantet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353481v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Achour" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368726v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary Huard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478905v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786707v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Balding" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478910v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785295v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786301v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739985v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795763v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799117v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795514v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197652v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598850v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148580v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568784v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descl&#233;e Demaredsous" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blachier F." TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbillon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562202v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562186v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leroy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hedan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Verrier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592265v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587037v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019767v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197553v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197530v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197555v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197558v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197548v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197571v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816369v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786534v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>